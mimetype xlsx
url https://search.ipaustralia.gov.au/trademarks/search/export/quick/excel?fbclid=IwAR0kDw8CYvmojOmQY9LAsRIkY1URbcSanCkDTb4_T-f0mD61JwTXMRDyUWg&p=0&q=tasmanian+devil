--- v3 (2026-08-07)
+++ v4 (2026-09-24)
@@ -1167,51 +1167,51 @@
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>Andrew Charles Rath</t>
         </is>
       </c>
     </row>
     <row r="17" customHeight="1" ht="140.0">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>2678295</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>RED ROO 100% PREMIUM HAND CRAFTED AUSTRALIAN VODKA 5X CHARCOAL DISTILLED 10X CARBON FILTERED GLUTEN FREE 37.5% ALC/VOL 100% AUSTRALIA MR GOLD MELBOURNE ROYAL 2024 AUSTRALIAN DISTILLED SPIRIT AWARDS KOOKABURRA ECHIDNA KANGAROO KOALA TASMANIAN DEVIL WOMBAT PLATYPUS SUGAR GLIDER TIGER QUOLL</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Published:
-Awaiting examination</t>
+Under examination</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>ROO SHOOTER PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="18" customHeight="1" ht="140.0">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>620650</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>TASMANIAN DEVIL</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">