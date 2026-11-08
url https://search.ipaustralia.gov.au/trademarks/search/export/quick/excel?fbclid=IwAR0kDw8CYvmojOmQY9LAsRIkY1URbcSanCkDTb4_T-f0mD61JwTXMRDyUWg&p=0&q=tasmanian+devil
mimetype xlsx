--- v4 (2026-09-24)
+++ v5 (2026-11-08)
@@ -885,163 +885,163 @@
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Warner Bros. Entertainment Inc.</t>
         </is>
       </c>
     </row>
     <row r="7" customHeight="1" ht="140.0">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>524394</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>TASMANIAN DEVIL</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Warner Bros. Entertainment Inc.</t>
         </is>
       </c>
     </row>
     <row r="8" customHeight="1" ht="140.0">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>524395</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>TASMANIAN DEVIL</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Warner Bros. Entertainment Inc.</t>
         </is>
       </c>
     </row>
     <row r="9" customHeight="1" ht="140.0">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>524396</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>TASMANIAN DEVIL</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Warner Bros. Entertainment Inc.</t>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>524397</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>TASMANIAN DEVIL</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Warner Bros. Entertainment Inc.</t>
         </is>
       </c>
     </row>
     <row r="11" customHeight="1" ht="140.0">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>524398</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>TASMANIAN DEVIL</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Warner Bros. Entertainment Inc.</t>
         </is>
       </c>
     </row>
     <row r="12" customHeight="1" ht="140.0">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>787696</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>TASMANIAN DEVIL</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
@@ -1139,51 +1139,51 @@
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Andrew Charles Rath</t>
         </is>
       </c>
     </row>
     <row r="16" customHeight="1" ht="140.0">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>1878752</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>TASMANIAN DEVIL</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>Andrew Charles Rath</t>
         </is>
       </c>
     </row>
     <row r="17" customHeight="1" ht="140.0">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>2678295</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>RED ROO 100% PREMIUM HAND CRAFTED AUSTRALIAN VODKA 5X CHARCOAL DISTILLED 10X CARBON FILTERED GLUTEN FREE 37.5% ALC/VOL 100% AUSTRALIA MR GOLD MELBOURNE ROYAL 2024 AUSTRALIAN DISTILLED SPIRIT AWARDS KOOKABURRA ECHIDNA KANGAROO KOALA TASMANIAN DEVIL WOMBAT PLATYPUS SUGAR GLIDER TIGER QUOLL</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">