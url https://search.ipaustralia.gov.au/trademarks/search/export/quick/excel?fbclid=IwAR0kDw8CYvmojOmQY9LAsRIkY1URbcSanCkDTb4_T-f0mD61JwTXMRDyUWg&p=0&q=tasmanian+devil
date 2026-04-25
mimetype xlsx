--- v1 (2026-02-19)
+++ v2 (2026-04-25)
@@ -479,133 +479,133 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1266666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1260000</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1260000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>1104761</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1104761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1296000</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1296000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -1090,320 +1090,320 @@
           <t>TASMANIAN DEVIL MOUNTAIN PEPPER
 TASMANIAN DEVIL MOUNTAIN PEPPERCORNS
 TASMANIAN DEVIL MOUNTAIN PEPPERBERRIES</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Andrew Charles Rath</t>
         </is>
       </c>
     </row>
     <row r="16" customHeight="1" ht="140.0">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1719703</t>
+          <t>1878752</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>TASMANIAN DEVIL AIR</t>
+          <t>TASMANIAN DEVIL</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Expired renewal possible</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>39, 43</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>Donald Walker; Marcus Walker</t>
+          <t>Andrew Charles Rath</t>
         </is>
       </c>
     </row>
     <row r="17" customHeight="1" ht="140.0">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1878752</t>
+          <t>620650</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>TASMANIAN DEVIL</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Registered:
-Registered/protected</t>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>Andrew Charles Rath</t>
+          <t>Lactos Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="18" customHeight="1" ht="140.0">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>620650</t>
+          <t>820478</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>TASMANIAN DEVIL</t>
+          <t>TASMANIAN DEVIL NUTS</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>Lactos Pty Ltd</t>
+          <t>Antony Brian Joyce</t>
         </is>
       </c>
     </row>
     <row r="19" customHeight="1" ht="140.0">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>820478</t>
+          <t>930948</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>TASMANIAN DEVIL NUTS</t>
+          <t>TASMANIAN DEVIL BALM
+TASSIE DEVIL BALM</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>3</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>Antony Brian Joyce</t>
+          <t>Louis Charles Mamo; Frances Christine Mamo</t>
         </is>
       </c>
     </row>
     <row r="20" customHeight="1" ht="140.0">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>930948</t>
+          <t>934261</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>TASMANIAN DEVIL BALM
-TASSIE DEVIL BALM</t>
+          <t>BLACK DEVIL TASMANIAN</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>29, 30, 31, 32, 33</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>Louis Charles Mamo; Frances Christine Mamo</t>
+          <t>Dumarchand Holdings Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="21" customHeight="1" ht="140.0">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>934261</t>
+          <t>986361</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>BLACK DEVIL TASMANIAN</t>
+          <t>TASMANIAN DEVILS</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Removed:
+Non-use</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F21" s="1" t="inlineStr">
+        <is>
+          <t>Tasmania Football Club Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" customHeight="1" ht="140.0">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>989241</t>
+        </is>
+      </c>
+      <c r="C22" s="1" t="inlineStr">
+        <is>
+          <t>TASMANIAN DEVIL FRESH PRODUCE</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>31</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
-          <t>Tasmania Football Club Limited</t>
+          <t>Adrian John Pinner</t>
         </is>
       </c>
     </row>
     <row r="23" customHeight="1" ht="140.0">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>989241</t>
+          <t>1685961</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
-          <t>TASMANIAN DEVIL FRESH PRODUCE</t>
+          <t>DIGBY THE TASMANIAN DEVIL</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>3, 9, 10, 16, 25, 28, 41</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
-          <t>Adrian John Pinner</t>
+          <t>Dematin Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="24" customHeight="1" ht="140.0">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>1685961</t>
+          <t>1697720</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>DIGBY THE TASMANIAN DEVIL</t>
+          <t>TASMANIAN DEVIL'S BALLS</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
-          <t>3, 9, 10, 16, 25, 28, 41</t>
+          <t>33</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
-          <t>Dematin Pty Ltd</t>
+          <t>Donald Walker; Marcus Walker</t>
         </is>
       </c>
     </row>
     <row r="25" customHeight="1" ht="140.0">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>1697720</t>
+          <t>1719703</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>TASMANIAN DEVIL'S BALLS</t>
+          <t>TASMANIAN DEVIL AIR</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>39, 43</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>Donald Walker; Marcus Walker</t>
         </is>
       </c>
     </row>
     <row r="26" customHeight="1" ht="140.0">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>409438</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>M.A. HYDE
 TASMANIAN DEVIL</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>