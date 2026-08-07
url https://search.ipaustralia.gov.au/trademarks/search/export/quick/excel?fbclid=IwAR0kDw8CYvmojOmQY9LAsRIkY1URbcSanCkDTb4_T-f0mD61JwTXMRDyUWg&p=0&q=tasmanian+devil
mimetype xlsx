--- v2 (2026-04-25)
+++ v3 (2026-08-07)
@@ -90,51 +90,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment vertical="top" horizontal="left" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFill="true" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -479,313 +479,351 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1266666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1260000</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:colOff>900000</xdr:colOff>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
+          <a:ext cx="900000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1260000</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
           <a:ext cx="1260000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>1104761</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId12"/>
+        <a:blip r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1104761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1296000</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId13"/>
+        <a:blip r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1296000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>972000</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId14"/>
+        <a:blip r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="972000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>885714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId15"/>
+        <a:blip r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="885714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1044000</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId16"/>
+        <a:blip r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1044000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F34"/>
+  <dimension ref="A2:F35"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>31</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -1118,549 +1156,577 @@
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>TASMANIAN DEVIL</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>Andrew Charles Rath</t>
         </is>
       </c>
     </row>
     <row r="17" customHeight="1" ht="140.0">
       <c r="A17" s="1" t="inlineStr">
         <is>
+          <t>2678295</t>
+        </is>
+      </c>
+      <c r="C17" s="1" t="inlineStr">
+        <is>
+          <t>RED ROO 100% PREMIUM HAND CRAFTED AUSTRALIAN VODKA 5X CHARCOAL DISTILLED 10X CARBON FILTERED GLUTEN FREE 37.5% ALC/VOL 100% AUSTRALIA MR GOLD MELBOURNE ROYAL 2024 AUSTRALIAN DISTILLED SPIRIT AWARDS KOOKABURRA ECHIDNA KANGAROO KOALA TASMANIAN DEVIL WOMBAT PLATYPUS SUGAR GLIDER TIGER QUOLL</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Awaiting examination</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F17" s="1" t="inlineStr">
+        <is>
+          <t>ROO SHOOTER PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" customHeight="1" ht="140.0">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
           <t>620650</t>
         </is>
       </c>
-      <c r="C17" s="1" t="inlineStr">
+      <c r="C18" s="1" t="inlineStr">
         <is>
           <t>TASMANIAN DEVIL</t>
         </is>
       </c>
-      <c r="D17" s="1" t="inlineStr">
+      <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F17" s="1" t="inlineStr">
+      <c r="F18" s="1" t="inlineStr">
         <is>
           <t>Lactos Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="18" customHeight="1" ht="140.0">
-      <c r="A18" s="1" t="inlineStr">
+    <row r="19" customHeight="1" ht="140.0">
+      <c r="A19" s="1" t="inlineStr">
         <is>
           <t>820478</t>
         </is>
       </c>
-      <c r="C18" s="1" t="inlineStr">
+      <c r="C19" s="1" t="inlineStr">
         <is>
           <t>TASMANIAN DEVIL NUTS</t>
         </is>
       </c>
-      <c r="D18" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F18" s="1" t="inlineStr">
+      <c r="F19" s="1" t="inlineStr">
         <is>
           <t>Antony Brian Joyce</t>
         </is>
       </c>
     </row>
-    <row r="19" customHeight="1" ht="140.0">
-      <c r="A19" s="1" t="inlineStr">
+    <row r="20" customHeight="1" ht="140.0">
+      <c r="A20" s="1" t="inlineStr">
         <is>
           <t>930948</t>
         </is>
       </c>
-      <c r="C19" s="1" t="inlineStr">
+      <c r="C20" s="1" t="inlineStr">
         <is>
           <t>TASMANIAN DEVIL BALM
 TASSIE DEVIL BALM</t>
         </is>
       </c>
-      <c r="D19" s="1" t="inlineStr">
+      <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F19" s="1" t="inlineStr">
+      <c r="F20" s="1" t="inlineStr">
         <is>
           <t>Louis Charles Mamo; Frances Christine Mamo</t>
         </is>
       </c>
     </row>
-    <row r="20" customHeight="1" ht="140.0">
-      <c r="A20" s="1" t="inlineStr">
+    <row r="21" customHeight="1" ht="140.0">
+      <c r="A21" s="1" t="inlineStr">
         <is>
           <t>934261</t>
         </is>
       </c>
-      <c r="C20" s="1" t="inlineStr">
+      <c r="C21" s="1" t="inlineStr">
         <is>
           <t>BLACK DEVIL TASMANIAN</t>
         </is>
       </c>
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>29, 30, 31, 32, 33</t>
         </is>
       </c>
-      <c r="F20" s="1" t="inlineStr">
+      <c r="F21" s="1" t="inlineStr">
         <is>
           <t>Dumarchand Holdings Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="21" customHeight="1" ht="140.0">
-      <c r="A21" s="1" t="inlineStr">
+    <row r="22" customHeight="1" ht="140.0">
+      <c r="A22" s="1" t="inlineStr">
         <is>
           <t>986361</t>
         </is>
       </c>
-      <c r="C21" s="1" t="inlineStr">
+      <c r="C22" s="1" t="inlineStr">
         <is>
           <t>TASMANIAN DEVILS</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F21" s="1" t="inlineStr">
+      <c r="F22" s="1" t="inlineStr">
         <is>
           <t>Tasmania Football Club Limited</t>
         </is>
       </c>
     </row>
-    <row r="22" customHeight="1" ht="140.0">
-      <c r="A22" s="1" t="inlineStr">
+    <row r="23" customHeight="1" ht="140.0">
+      <c r="A23" s="1" t="inlineStr">
         <is>
           <t>989241</t>
         </is>
       </c>
-      <c r="C22" s="1" t="inlineStr">
+      <c r="C23" s="1" t="inlineStr">
         <is>
           <t>TASMANIAN DEVIL FRESH PRODUCE</t>
         </is>
       </c>
-      <c r="D22" s="1" t="inlineStr">
+      <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F22" s="1" t="inlineStr">
+      <c r="F23" s="1" t="inlineStr">
         <is>
           <t>Adrian John Pinner</t>
         </is>
       </c>
     </row>
-    <row r="23" customHeight="1" ht="140.0">
-      <c r="A23" s="1" t="inlineStr">
+    <row r="24" customHeight="1" ht="140.0">
+      <c r="A24" s="1" t="inlineStr">
         <is>
           <t>1685961</t>
         </is>
       </c>
-      <c r="C23" s="1" t="inlineStr">
+      <c r="C24" s="1" t="inlineStr">
         <is>
           <t>DIGBY THE TASMANIAN DEVIL</t>
         </is>
       </c>
-      <c r="D23" s="1" t="inlineStr">
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>3, 9, 10, 16, 25, 28, 41</t>
         </is>
       </c>
-      <c r="F23" s="1" t="inlineStr">
+      <c r="F24" s="1" t="inlineStr">
         <is>
           <t>Dematin Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="24" customHeight="1" ht="140.0">
-      <c r="A24" s="1" t="inlineStr">
+    <row r="25" customHeight="1" ht="140.0">
+      <c r="A25" s="1" t="inlineStr">
         <is>
           <t>1697720</t>
         </is>
       </c>
-      <c r="C24" s="1" t="inlineStr">
+      <c r="C25" s="1" t="inlineStr">
         <is>
           <t>TASMANIAN DEVIL'S BALLS</t>
         </is>
       </c>
-      <c r="D24" s="1" t="inlineStr">
+      <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
-      <c r="F24" s="1" t="inlineStr">
+      <c r="F25" s="1" t="inlineStr">
         <is>
           <t>Donald Walker; Marcus Walker</t>
         </is>
       </c>
     </row>
-    <row r="25" customHeight="1" ht="140.0">
-      <c r="A25" s="1" t="inlineStr">
+    <row r="26" customHeight="1" ht="140.0">
+      <c r="A26" s="1" t="inlineStr">
         <is>
           <t>1719703</t>
         </is>
       </c>
-      <c r="C25" s="1" t="inlineStr">
+      <c r="C26" s="1" t="inlineStr">
         <is>
           <t>TASMANIAN DEVIL AIR</t>
         </is>
       </c>
-      <c r="D25" s="1" t="inlineStr">
+      <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>39, 43</t>
         </is>
       </c>
-      <c r="F25" s="1" t="inlineStr">
+      <c r="F26" s="1" t="inlineStr">
         <is>
           <t>Donald Walker; Marcus Walker</t>
         </is>
       </c>
     </row>
-    <row r="26" customHeight="1" ht="140.0">
-      <c r="A26" s="1" t="inlineStr">
+    <row r="27" customHeight="1" ht="140.0">
+      <c r="A27" s="1" t="inlineStr">
         <is>
           <t>409438</t>
         </is>
       </c>
-      <c r="C26" s="1" t="inlineStr">
+      <c r="C27" s="1" t="inlineStr">
         <is>
           <t>M.A. HYDE
 TASMANIAN DEVIL</t>
         </is>
       </c>
-      <c r="D26" s="1" t="inlineStr">
+      <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F26" s="1" t="inlineStr">
+      <c r="F27" s="1" t="inlineStr">
         <is>
           <t>Milton Alexander Hyde</t>
         </is>
       </c>
     </row>
-    <row r="27" customHeight="1" ht="140.0">
-      <c r="A27" s="1" t="inlineStr">
+    <row r="28" customHeight="1" ht="140.0">
+      <c r="A28" s="1" t="inlineStr">
         <is>
           <t>434591</t>
         </is>
       </c>
-      <c r="C27" s="1" t="inlineStr">
+      <c r="C28" s="1" t="inlineStr">
         <is>
           <t>TASMANIAN DEVIL DRAUGHT BEER</t>
         </is>
       </c>
-      <c r="D27" s="1" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
-      <c r="F27" s="1" t="inlineStr">
+      <c r="F28" s="1" t="inlineStr">
         <is>
           <t>John H. Bradner</t>
         </is>
       </c>
     </row>
-    <row r="28" customHeight="1" ht="140.0">
-      <c r="A28" s="1" t="inlineStr">
+    <row r="29" customHeight="1" ht="140.0">
+      <c r="A29" s="1" t="inlineStr">
         <is>
           <t>445099</t>
         </is>
       </c>
-      <c r="C28" s="1" t="inlineStr">
+      <c r="C29" s="1" t="inlineStr">
         <is>
           <t>TASMANIAN DEVIL DUNG
 TASSSIE DEVIL DUNG</t>
         </is>
       </c>
-      <c r="D28" s="1" t="inlineStr">
+      <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F28" s="1" t="inlineStr">
+      <c r="F29" s="1" t="inlineStr">
         <is>
           <t>Central Office Services.</t>
         </is>
       </c>
     </row>
-    <row r="29" customHeight="1" ht="140.0">
-      <c r="A29" s="1" t="inlineStr">
+    <row r="30" customHeight="1" ht="140.0">
+      <c r="A30" s="1" t="inlineStr">
         <is>
           <t>1057128</t>
         </is>
       </c>
-      <c r="C29" s="1" t="inlineStr">
+      <c r="C30" s="1" t="inlineStr">
         <is>
           <t>Tasmanian Devil Poo</t>
         </is>
       </c>
-      <c r="D29" s="1" t="inlineStr">
+      <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="F29" s="1" t="inlineStr">
+      <c r="F30" s="1" t="inlineStr">
         <is>
           <t>Graham Byrne</t>
         </is>
       </c>
     </row>
-    <row r="30" customHeight="1" ht="140.0">
-      <c r="A30" s="1" t="inlineStr">
+    <row r="31" customHeight="1" ht="140.0">
+      <c r="A31" s="1" t="inlineStr">
         <is>
           <t>1181576</t>
         </is>
       </c>
-      <c r="C30" s="1" t="inlineStr">
+      <c r="C31" s="1" t="inlineStr">
         <is>
           <t>st.patricks tasmanian ice devil</t>
         </is>
       </c>
-      <c r="D30" s="1" t="inlineStr">
+      <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="F30" s="1" t="inlineStr">
+      <c r="F31" s="1" t="inlineStr">
         <is>
           <t>Stephen Hickmott</t>
         </is>
       </c>
     </row>
-    <row r="31" customHeight="1" ht="140.0">
-      <c r="A31" s="1" t="inlineStr">
+    <row r="32" customHeight="1" ht="140.0">
+      <c r="A32" s="1" t="inlineStr">
         <is>
           <t>1185481</t>
         </is>
       </c>
-      <c r="C31" s="1" t="inlineStr">
+      <c r="C32" s="1" t="inlineStr">
         <is>
           <t>Save the Tasmanian Devil</t>
         </is>
       </c>
-      <c r="D31" s="1" t="inlineStr">
+      <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>35, 41</t>
         </is>
       </c>
-      <c r="F31" s="1" t="inlineStr">
+      <c r="F32" s="1" t="inlineStr">
         <is>
           <t>Tourism Tasmania</t>
         </is>
       </c>
     </row>
-    <row r="32" customHeight="1" ht="140.0">
-      <c r="A32" s="1" t="inlineStr">
+    <row r="33" customHeight="1" ht="140.0">
+      <c r="A33" s="1" t="inlineStr">
         <is>
           <t>1215238</t>
         </is>
       </c>
-      <c r="C32" s="1" t="inlineStr">
+      <c r="C33" s="1" t="inlineStr">
         <is>
           <t>TASMANIAN DEVIL DUNG</t>
         </is>
       </c>
-      <c r="D32" s="1" t="inlineStr">
+      <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E32" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="F32" s="1" t="inlineStr">
+      <c r="F33" s="1" t="inlineStr">
         <is>
           <t>Sue Catherine Johns</t>
         </is>
       </c>
     </row>
-    <row r="33" customHeight="1" ht="140.0">
-      <c r="A33" s="1" t="inlineStr">
+    <row r="34" customHeight="1" ht="140.0">
+      <c r="A34" s="1" t="inlineStr">
         <is>
           <t>1365585</t>
         </is>
       </c>
-      <c r="C33" s="1" t="inlineStr">
+      <c r="C34" s="1" t="inlineStr">
         <is>
           <t>TASMANIAN DEVIL BITES PROUD SPONSOR OF DEVIL ISLAND PROJECT</t>
         </is>
       </c>
-      <c r="D33" s="1" t="inlineStr">
+      <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>18, 21, 25, 30</t>
         </is>
       </c>
-      <c r="F33" s="1" t="inlineStr">
+      <c r="F34" s="1" t="inlineStr">
         <is>
           <t>Gwyneth Jenkinson; Linda Young</t>
         </is>
       </c>
     </row>
-    <row r="34" customHeight="1" ht="140.0">
-      <c r="A34" s="1" t="inlineStr">
+    <row r="35" customHeight="1" ht="140.0">
+      <c r="A35" s="1" t="inlineStr">
         <is>
           <t>2353682</t>
         </is>
       </c>
-      <c r="C34" s="1" t="inlineStr">
+      <c r="C35" s="1" t="inlineStr">
         <is>
           <t>Tasmanian Devils Football Club</t>
         </is>
       </c>
-      <c r="D34" s="1" t="inlineStr">
+      <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>25, 41</t>
         </is>
       </c>
-      <c r="F34" s="1" t="inlineStr">
+      <c r="F35" s="1" t="inlineStr">
         <is>
           <t>Echuca Painting Pty Ltd</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>