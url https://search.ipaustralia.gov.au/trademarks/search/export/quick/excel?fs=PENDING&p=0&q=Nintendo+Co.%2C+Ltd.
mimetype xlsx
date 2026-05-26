--- v2 (2026-03-24)
+++ v3 (2026-05-26)
@@ -90,51 +90,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment vertical="top" horizontal="left" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFill="true" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>1219047</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -182,280 +182,546 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="761904"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>10</xdr:row>
-      <xdr:rowOff>933333</xdr:rowOff>
+      <xdr:rowOff>466666</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId3"/>
-        <a:stretch>
-[...74 lines deleted...]
-        <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="466666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>685714</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="685714"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>864000</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="864000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1368000</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="685714"/>
+          <a:ext cx="1368000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>1266666</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1266666"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>900000</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="900000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1548000</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>271002</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1548000" cy="271002"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>942857</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="942857"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>1342857</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1342857"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>720000</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="720000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>1419047</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1419047"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F21"/>
+  <dimension ref="A2:F31"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>27</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
     <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>2496932</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>EEVEE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>Published:
-Under examination - Deferred</t>
+          <t>Accepted:
+In opposition period</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>16, 25, 28</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Nintendo Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>2555741</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>VirtualConsole</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
@@ -512,406 +778,686 @@
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>POKKEN TOURNAMENT</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>9, 28, 41</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Nintendo Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="9" customHeight="1" ht="140.0">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2607366</t>
+          <t>2614978</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>DK ISLAND &amp; EMERALD RUSH</t>
+          <t>MARIO TENNIS FEVER</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 In opposition period</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Nintendo Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2609270</t>
+          <t>2616240</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>MARIO &amp; WARIO</t>
+          <t>MARIO CLASH</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>Accepted:
-In opposition period</t>
+          <t>Published:
+Under examination</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Nintendo Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="11" customHeight="1" ht="140.0">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2614975</t>
+          <t>2628854</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>POKÉMON POKOPIA</t>
+          <t>TALKING FLOWER</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Accepted:
-In opposition period</t>
+Opposition period expired</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>9, 28, 41</t>
+          <t>28</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Nintendo Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="12" customHeight="1" ht="140.0">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2614978</t>
+          <t>2630874</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>MARIO TENNIS FEVER</t>
+          <t>PATH OF RADIANCE</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="F12" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" customHeight="1" ht="140.0">
+      <c r="A13" s="1" t="inlineStr">
+        <is>
+          <t>2632799</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
+        <is>
+          <t>Hello, Mario!</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>9, 16</t>
+        </is>
+      </c>
+      <c r="F13" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" customHeight="1" ht="140.0">
+      <c r="A14" s="1" t="inlineStr">
+        <is>
+          <t>2632803</t>
+        </is>
+      </c>
+      <c r="C14" s="1" t="inlineStr">
+        <is>
+          <t>It's Me, Mario!</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>9, 41</t>
+        </is>
+      </c>
+      <c r="F14" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" customHeight="1" ht="140.0">
+      <c r="A15" s="1" t="inlineStr">
+        <is>
+          <t>2634749</t>
+        </is>
+      </c>
+      <c r="C15" s="1" t="inlineStr">
+        <is>
+          <t>SPLATOON</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
+        <is>
+          <t>9, 18, 25, 28, 41</t>
+        </is>
+      </c>
+      <c r="F15" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" customHeight="1" ht="140.0">
+      <c r="A16" s="1" t="inlineStr">
+        <is>
+          <t>2639108</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
+          <t>BRAIN TRAINING</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Awaiting examination</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="F16" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" customHeight="1" ht="140.0">
+      <c r="A17" s="1" t="inlineStr">
+        <is>
+          <t>2639130</t>
+        </is>
+      </c>
+      <c r="C17" s="1" t="inlineStr">
+        <is>
+          <t>ROSALINA</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E17" s="1" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="F17" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" customHeight="1" ht="140.0">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
+          <t>2641254</t>
+        </is>
+      </c>
+      <c r="C18" s="1" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>18, 25, 28</t>
+        </is>
+      </c>
+      <c r="F18" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" customHeight="1" ht="140.0">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
+          <t>2641258</t>
+        </is>
+      </c>
+      <c r="C19" s="1" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>18, 25, 28</t>
+        </is>
+      </c>
+      <c r="F19" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" customHeight="1" ht="140.0">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>2641260</t>
+        </is>
+      </c>
+      <c r="C20" s="1" t="inlineStr">
+        <is>
+          <t>1-2-Switch</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Awaiting examination</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="F20" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" customHeight="1" ht="140.0">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>2641279</t>
+        </is>
+      </c>
+      <c r="C21" s="1" t="inlineStr">
+        <is>
+          <t>M MY NINTENDO</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Awaiting examination</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>9, 28, 35, 41</t>
+        </is>
+      </c>
+      <c r="F21" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" customHeight="1" ht="140.0">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>2641313</t>
+        </is>
+      </c>
+      <c r="C22" s="1" t="inlineStr">
+        <is>
+          <t>BRAIN AGE</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Awaiting examination</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="F22" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" customHeight="1" ht="140.0">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>2641425</t>
+        </is>
+      </c>
+      <c r="C23" s="1" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>9, 18, 25, 28</t>
+        </is>
+      </c>
+      <c r="F23" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" customHeight="1" ht="140.0">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>2641452</t>
+        </is>
+      </c>
+      <c r="C24" s="1" t="inlineStr">
+        <is>
+          <t>ZERO RACERS</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="F24" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" customHeight="1" ht="140.0">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>2641476</t>
+        </is>
+      </c>
+      <c r="C25" s="1" t="inlineStr">
+        <is>
+          <t>Meta Knight</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="F25" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" customHeight="1" ht="140.0">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>2642962</t>
+        </is>
+      </c>
+      <c r="C26" s="1" t="inlineStr">
+        <is>
+          <t>KING DEDEDE</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="F26" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" customHeight="1" ht="140.0">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>2642981</t>
+        </is>
+      </c>
+      <c r="C27" s="1" t="inlineStr">
+        <is>
+          <t>Waddle Dee</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="F27" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" customHeight="1" ht="140.0">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>2643061</t>
+        </is>
+      </c>
+      <c r="C28" s="1" t="inlineStr">
+        <is>
+          <t>THE SUPER MARIO GALAXY MOVIE</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>9, 25, 28, 41</t>
+        </is>
+      </c>
+      <c r="F28" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" customHeight="1" ht="140.0">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>2645095</t>
+        </is>
+      </c>
+      <c r="C29" s="1" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>18, 25, 28</t>
+        </is>
+      </c>
+      <c r="F29" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" customHeight="1" ht="140.0">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>2649775</t>
+        </is>
+      </c>
+      <c r="C30" s="1" t="inlineStr">
+        <is>
+          <t>M MY MARIO</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D13" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>9, 16, 18, 21, 24, 25, 28, 41</t>
+        </is>
+      </c>
+      <c r="F30" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" customHeight="1" ht="140.0">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>2651037</t>
+        </is>
+      </c>
+      <c r="C31" s="1" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 In opposition period</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
-[...195 lines deleted...]
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>9, 41</t>
         </is>
       </c>
-      <c r="F20" s="1" t="inlineStr">
-[...27 lines deleted...]
-      <c r="F21" s="1" t="inlineStr">
+      <c r="F31" s="1" t="inlineStr">
         <is>
           <t>Nintendo Co., Ltd.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>