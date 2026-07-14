--- v3 (2026-05-26)
+++ v4 (2026-07-14)
@@ -90,1374 +90,1712 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment vertical="top" horizontal="left" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFill="true" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>6</xdr:row>
+      <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>6</xdr:row>
+      <xdr:row>5</xdr:row>
       <xdr:rowOff>1219047</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1219047"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>7</xdr:row>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>7</xdr:row>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>761904</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="761904"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1404000</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>466666</xdr:rowOff>
+      <xdr:colOff>864000</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId3"/>
-        <a:stretch>
-[...74 lines deleted...]
-        <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="864000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1368000</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1368000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>1266666</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1266666"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>900000</xdr:colOff>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1368000" cy="1428571"/>
-[...74 lines deleted...]
-          <a:off x="0" y="0"/>
           <a:ext cx="900000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>271002</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId9"/>
+        <a:blip r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="271002"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>942857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId10"/>
+        <a:blip r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="942857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>1342857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId11"/>
+        <a:blip r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1342857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>720000</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId12"/>
+        <a:blip r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="720000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>1419047</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1419047"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>561904</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="561904"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1419047"/>
+          <a:ext cx="1404000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1368000</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1368000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>1314285</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1314285"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F31"/>
+  <dimension ref="A2:F39"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>35</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
     <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2496932</t>
+          <t>2555741</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>EEVEE</t>
+          <t>VirtualConsole</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>Accepted:
-In opposition period</t>
+          <t>Published:
+Under examination</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>16, 25, 28</t>
+          <t>9, 41</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Nintendo Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2555741</t>
+          <t>2574663</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>VirtualConsole</t>
+          <t>RHYTHM PARADISE GROOVE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>9, 41</t>
+          <t>9</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Nintendo Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="7" customHeight="1" ht="140.0">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2574663</t>
+          <t>2585631</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>RHYTHM PARADISE GROOVE</t>
+          <t>POKKEN TOURNAMENT</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>9, 41</t>
+        </is>
+      </c>
+      <c r="F7" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" customHeight="1" ht="140.0">
+      <c r="A8" s="1" t="inlineStr">
+        <is>
+          <t>2616240</t>
+        </is>
+      </c>
+      <c r="C8" s="1" t="inlineStr">
+        <is>
+          <t>MARIO CLASH</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E7" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="F7" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="D8" s="1" t="inlineStr">
+      <c r="F8" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" customHeight="1" ht="140.0">
+      <c r="A9" s="1" t="inlineStr">
+        <is>
+          <t>2630874</t>
+        </is>
+      </c>
+      <c r="C9" s="1" t="inlineStr">
+        <is>
+          <t>PATH OF RADIANCE</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="F9" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" customHeight="1" ht="140.0">
+      <c r="A10" s="1" t="inlineStr">
+        <is>
+          <t>2632799</t>
+        </is>
+      </c>
+      <c r="C10" s="1" t="inlineStr">
+        <is>
+          <t>Hello, Mario!</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Opposition period expired</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>9, 16</t>
+        </is>
+      </c>
+      <c r="F10" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" customHeight="1" ht="140.0">
+      <c r="A11" s="1" t="inlineStr">
+        <is>
+          <t>2632803</t>
+        </is>
+      </c>
+      <c r="C11" s="1" t="inlineStr">
+        <is>
+          <t>It's Me, Mario!</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Opposition period expired</t>
+        </is>
+      </c>
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>9, 41</t>
+        </is>
+      </c>
+      <c r="F11" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" customHeight="1" ht="140.0">
+      <c r="A12" s="1" t="inlineStr">
+        <is>
+          <t>2639108</t>
+        </is>
+      </c>
+      <c r="C12" s="1" t="inlineStr">
+        <is>
+          <t>BRAIN TRAINING</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D9" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="F12" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" customHeight="1" ht="140.0">
+      <c r="A13" s="1" t="inlineStr">
+        <is>
+          <t>2641254</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 In opposition period</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>18, 25, 28</t>
+        </is>
+      </c>
+      <c r="F13" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" customHeight="1" ht="140.0">
+      <c r="A14" s="1" t="inlineStr">
+        <is>
+          <t>2641258</t>
+        </is>
+      </c>
+      <c r="C14" s="1" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>18, 25, 28</t>
+        </is>
+      </c>
+      <c r="F14" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" customHeight="1" ht="140.0">
+      <c r="A15" s="1" t="inlineStr">
+        <is>
+          <t>2641260</t>
+        </is>
+      </c>
+      <c r="C15" s="1" t="inlineStr">
+        <is>
+          <t>1-2-Switch</t>
+        </is>
+      </c>
+      <c r="D15" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="F9" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="D10" s="1" t="inlineStr">
+      <c r="F15" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" customHeight="1" ht="140.0">
+      <c r="A16" s="1" t="inlineStr">
+        <is>
+          <t>2641279</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
+          <t>M MY NINTENDO</t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>9, 28, 35, 41</t>
+        </is>
+      </c>
+      <c r="F16" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" customHeight="1" ht="140.0">
+      <c r="A17" s="1" t="inlineStr">
+        <is>
+          <t>2641313</t>
+        </is>
+      </c>
+      <c r="C17" s="1" t="inlineStr">
+        <is>
+          <t>BRAIN AGE</t>
+        </is>
+      </c>
+      <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="F10" s="1" t="inlineStr">
-[...22 lines deleted...]
-      <c r="E11" s="1" t="inlineStr">
+      <c r="F17" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" customHeight="1" ht="140.0">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
+          <t>2641425</t>
+        </is>
+      </c>
+      <c r="C18" s="1" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>9, 18, 25, 28</t>
+        </is>
+      </c>
+      <c r="F18" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" customHeight="1" ht="140.0">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
+          <t>2641452</t>
+        </is>
+      </c>
+      <c r="C19" s="1" t="inlineStr">
+        <is>
+          <t>ZERO RACERS</t>
+        </is>
+      </c>
+      <c r="D19" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E19" s="1" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="F19" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" customHeight="1" ht="140.0">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>2641476</t>
+        </is>
+      </c>
+      <c r="C20" s="1" t="inlineStr">
+        <is>
+          <t>Meta Knight</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="F11" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="D12" s="1" t="inlineStr">
+      <c r="F20" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" customHeight="1" ht="140.0">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>2642962</t>
+        </is>
+      </c>
+      <c r="C21" s="1" t="inlineStr">
+        <is>
+          <t>KING DEDEDE</t>
+        </is>
+      </c>
+      <c r="D21" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E21" s="1" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="F21" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" customHeight="1" ht="140.0">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>2642981</t>
+        </is>
+      </c>
+      <c r="C22" s="1" t="inlineStr">
+        <is>
+          <t>Waddle Dee</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="F22" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" customHeight="1" ht="140.0">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>2643061</t>
+        </is>
+      </c>
+      <c r="C23" s="1" t="inlineStr">
+        <is>
+          <t>THE SUPER MARIO GALAXY MOVIE</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>9, 25, 28, 41</t>
+        </is>
+      </c>
+      <c r="F23" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" customHeight="1" ht="140.0">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>2645095</t>
+        </is>
+      </c>
+      <c r="C24" s="1" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>18, 25, 28</t>
+        </is>
+      </c>
+      <c r="F24" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" customHeight="1" ht="140.0">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>2649775</t>
+        </is>
+      </c>
+      <c r="C25" s="1" t="inlineStr">
+        <is>
+          <t>M MY MARIO</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>9, 16, 18, 21, 24, 25, 28, 41</t>
+        </is>
+      </c>
+      <c r="F25" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" customHeight="1" ht="140.0">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>2651037</t>
+        </is>
+      </c>
+      <c r="C26" s="1" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>9, 41</t>
+        </is>
+      </c>
+      <c r="F26" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" customHeight="1" ht="140.0">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>2659345</t>
+        </is>
+      </c>
+      <c r="C27" s="1" t="inlineStr">
+        <is>
+          <t>POKÉMON WINDS</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Awaiting publication</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>9, 28, 41</t>
+        </is>
+      </c>
+      <c r="F27" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" customHeight="1" ht="140.0">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>2659348</t>
+        </is>
+      </c>
+      <c r="C28" s="1" t="inlineStr">
+        <is>
+          <t>POKÉMON WAVES</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>9, 28, 41</t>
+        </is>
+      </c>
+      <c r="F28" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" customHeight="1" ht="140.0">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>2661479</t>
+        </is>
+      </c>
+      <c r="C29" s="1" t="inlineStr">
+        <is>
+          <t>POKÉMON FIRERED</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="F12" s="1" t="inlineStr">
-[...100 lines deleted...]
-      <c r="D16" s="1" t="inlineStr">
+      <c r="F29" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" customHeight="1" ht="140.0">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>2661509</t>
+        </is>
+      </c>
+      <c r="C30" s="1" t="inlineStr">
+        <is>
+          <t>GECQUA</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="F30" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" customHeight="1" ht="140.0">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>2661519</t>
+        </is>
+      </c>
+      <c r="C31" s="1" t="inlineStr">
+        <is>
+          <t>Joy-Con</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Published:
 Awaiting examination</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
-[...27 lines deleted...]
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="F17" s="1" t="inlineStr">
-[...72 lines deleted...]
-      <c r="D20" s="1" t="inlineStr">
+      <c r="F31" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" customHeight="1" ht="140.0">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>2661537</t>
+        </is>
+      </c>
+      <c r="C32" s="1" t="inlineStr">
+        <is>
+          <t>THE LEGEND OF ZELDA</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Published:
 Awaiting examination</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>9, 28, 30, 32, 35, 41</t>
+        </is>
+      </c>
+      <c r="F32" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" customHeight="1" ht="140.0">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>2661570</t>
+        </is>
+      </c>
+      <c r="C33" s="1" t="inlineStr">
+        <is>
+          <t>BROWT</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="F33" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" customHeight="1" ht="140.0">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>2661579</t>
+        </is>
+      </c>
+      <c r="C34" s="1" t="inlineStr">
+        <is>
+          <t>POMBON</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="F34" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" customHeight="1" ht="140.0">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>2661624</t>
+        </is>
+      </c>
+      <c r="C35" s="1" t="inlineStr">
+        <is>
+          <t>POKÉMON LEAFGREEN</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="F20" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="D21" s="1" t="inlineStr">
+      <c r="F35" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" customHeight="1" ht="140.0">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>2663828</t>
+        </is>
+      </c>
+      <c r="C36" s="1" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Published:
 Awaiting examination</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D22" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>9, 25, 28, 41</t>
+        </is>
+      </c>
+      <c r="F36" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" customHeight="1" ht="140.0">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>2663863</t>
+        </is>
+      </c>
+      <c r="C37" s="1" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Published:
 Awaiting examination</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
-[...16 lines deleted...]
-      <c r="C23" s="1" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>9, 25, 28, 41</t>
+        </is>
+      </c>
+      <c r="F37" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" customHeight="1" ht="140.0">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>2663903</t>
+        </is>
+      </c>
+      <c r="C38" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D23" s="1" t="inlineStr">
-[...145 lines deleted...]
-      <c r="E28" s="1" t="inlineStr">
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Awaiting examination</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>9, 25, 28, 41</t>
         </is>
       </c>
-      <c r="F28" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="C29" s="1" t="inlineStr">
+      <c r="F38" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" customHeight="1" ht="140.0">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>2667934</t>
+        </is>
+      </c>
+      <c r="C39" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D29" s="1" t="inlineStr">
-[...27 lines deleted...]
-      <c r="D30" s="1" t="inlineStr">
+      <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Published:
-Under examination</t>
-[...30 lines deleted...]
-      <c r="E31" s="1" t="inlineStr">
+Awaiting examination</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>9, 41</t>
         </is>
       </c>
-      <c r="F31" s="1" t="inlineStr">
+      <c r="F39" s="1" t="inlineStr">
         <is>
           <t>Nintendo Co., Ltd.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>