--- v4 (2026-07-14)
+++ v5 (2026-08-28)
@@ -90,702 +90,550 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment vertical="top" horizontal="left" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFill="true" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>1219047</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1219047"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>6</xdr:row>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1404000</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>761904</xdr:rowOff>
+      <xdr:colOff>864000</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="761904"/>
+          <a:ext cx="864000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>864000</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:colOff>1368000</xdr:colOff>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="864000" cy="1428571"/>
+          <a:ext cx="1368000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1368000</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1428571</xdr:rowOff>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>1266666</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1266666"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>942857</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="942857"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>1342857</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1342857"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>720000</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="720000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>561904</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="561904"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1368000</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1368000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>15</xdr:row>
-[...228 lines deleted...]
-      <xdr:rowOff>1419047</xdr:rowOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>1314285</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId11"/>
-        <a:stretch>
-[...150 lines deleted...]
-        <a:blip r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1314285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId16"/>
+        <a:blip r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F39"/>
+  <dimension ref="A2:F33"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>29</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -836,966 +684,798 @@
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>RHYTHM PARADISE GROOVE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Nintendo Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="7" customHeight="1" ht="140.0">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2585631</t>
+          <t>2616240</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>POKKEN TOURNAMENT</t>
+          <t>MARIO CLASH</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>Accepted:
-In opposition period</t>
+          <t>Published:
+Under examination</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>9, 41</t>
+          <t>9</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Nintendo Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="8" customHeight="1" ht="140.0">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2616240</t>
+          <t>2639108</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>MARIO CLASH</t>
+          <t>BRAIN TRAINING</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Nintendo Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="9" customHeight="1" ht="140.0">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>2630874</t>
+          <t>2641254</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>PATH OF RADIANCE</t>
+          <t/>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Accepted:
-In opposition period</t>
+Opposition period expired</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>18, 25, 28</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Nintendo Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>2632799</t>
+          <t>2641258</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>Hello, Mario!</t>
+          <t/>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Opposition period expired</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>9, 16</t>
+          <t>18, 25, 28</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Nintendo Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="11" customHeight="1" ht="140.0">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2632803</t>
+          <t>2641260</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>It's Me, Mario!</t>
+          <t>1-2-Switch</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Accepted:
-Opposition period expired</t>
+In opposition period</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>9, 41</t>
+          <t>9</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Nintendo Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="12" customHeight="1" ht="140.0">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>2639108</t>
+          <t>2641279</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>BRAIN TRAINING</t>
+          <t>M MY NINTENDO</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>9, 28, 35, 41</t>
+        </is>
+      </c>
+      <c r="F12" s="1" t="inlineStr">
+        <is>
+          <t>Nintendo Co., Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" customHeight="1" ht="140.0">
+      <c r="A13" s="1" t="inlineStr">
+        <is>
+          <t>2641313</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
+        <is>
+          <t>BRAIN AGE</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>9</t>
-        </is>
-[...26 lines deleted...]
-          <t>18, 25, 28</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>Nintendo Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="14" customHeight="1" ht="140.0">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2641258</t>
+          <t>2641452</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>ZERO RACERS</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Accepted:
-In opposition period</t>
+Opposition period expired</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>18, 25, 28</t>
+          <t>9</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>Nintendo Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="15" customHeight="1" ht="140.0">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2641260</t>
+          <t>2643061</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>1-2-Switch</t>
+          <t>THE SUPER MARIO GALAXY MOVIE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Accepted:
-In opposition period</t>
+Opposition period expired</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>9, 25, 28, 41</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Nintendo Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="16" customHeight="1" ht="140.0">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2641279</t>
+          <t>2645095</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>M MY NINTENDO</t>
+          <t/>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Accepted:
-In opposition period</t>
+Opposition period expired</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>9, 28, 35, 41</t>
+          <t>18, 25, 28</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>Nintendo Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="17" customHeight="1" ht="140.0">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2641313</t>
+          <t>2649775</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>BRAIN AGE</t>
+          <t>M MY MARIO</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Published:
-Under examination</t>
+          <t>Accepted:
+In opposition period</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>9, 16, 18, 21, 24, 25, 28, 41</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>Nintendo Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="18" customHeight="1" ht="140.0">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2641425</t>
+          <t>2659345</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>POKÉMON WINDS</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 In opposition period</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>9, 18, 25, 28</t>
+          <t>9, 28, 41</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>Nintendo Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="19" customHeight="1" ht="140.0">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2641452</t>
+          <t>2659348</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>ZERO RACERS</t>
+          <t>POKÉMON WAVES</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 In opposition period</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>9, 28, 41</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>Nintendo Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="20" customHeight="1" ht="140.0">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2641476</t>
+          <t>2661479</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>Meta Knight</t>
+          <t>POKÉMON FIRERED</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 In opposition period</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>9</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>Nintendo Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="21" customHeight="1" ht="140.0">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2642962</t>
+          <t>2661509</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>KING DEDEDE</t>
+          <t>GECQUA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 In opposition period</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>Nintendo Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="22" customHeight="1" ht="140.0">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>2642981</t>
+          <t>2661519</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>Waddle Dee</t>
+          <t>Joy-Con</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Accepted:
-In opposition period</t>
+          <t>Published:
+Awaiting examination</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>Nintendo Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="23" customHeight="1" ht="140.0">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>2643061</t>
+          <t>2661537</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
-          <t>THE SUPER MARIO GALAXY MOVIE</t>
+          <t>THE LEGEND OF ZELDA</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 In opposition period</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
-          <t>9, 25, 28, 41</t>
+          <t>9, 28, 30, 32, 35, 41</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>Nintendo Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="24" customHeight="1" ht="140.0">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>2645095</t>
+          <t>2661570</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>BROWT</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 In opposition period</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
-          <t>18, 25, 28</t>
+          <t>28</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>Nintendo Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="25" customHeight="1" ht="140.0">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>2649775</t>
+          <t>2661579</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>M MY MARIO</t>
+          <t>POMBON</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Published:
-Under examination</t>
+          <t>Accepted:
+In opposition period</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
-          <t>9, 16, 18, 21, 24, 25, 28, 41</t>
+          <t>28</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>Nintendo Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="26" customHeight="1" ht="140.0">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>2651037</t>
+          <t>2661624</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>POKÉMON LEAFGREEN</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 In opposition period</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
-          <t>9, 41</t>
+          <t>9</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>Nintendo Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="27" customHeight="1" ht="140.0">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>2659345</t>
+          <t>2663828</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
-          <t>POKÉMON WINDS</t>
+          <t/>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Awaiting publication</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
-          <t>9, 28, 41</t>
+          <t>9, 25, 28, 41</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>Nintendo Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="28" customHeight="1" ht="140.0">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>2659348</t>
+          <t>2663863</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
-          <t>POKÉMON WAVES</t>
+          <t/>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Awaiting publication</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
-          <t>9, 28, 41</t>
+          <t>9, 25, 28, 41</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>Nintendo Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="29" customHeight="1" ht="140.0">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>2661479</t>
+          <t>2663903</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
-          <t>POKÉMON FIRERED</t>
+          <t/>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Awaiting publication</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>9, 25, 28, 41</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>Nintendo Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="30" customHeight="1" ht="140.0">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>2661509</t>
+          <t>2667934</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
-          <t>GECQUA</t>
+          <t/>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Accepted:
-Awaiting publication</t>
+In opposition period</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>9, 41</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>Nintendo Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="31" customHeight="1" ht="140.0">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>2661519</t>
+          <t>2683731</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
-          <t>Joy-Con</t>
+          <t>XENOBLADE</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Published:
 Awaiting examination</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>9, 28, 41</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>Nintendo Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="32" customHeight="1" ht="140.0">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>2661537</t>
+          <t>2683886</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
-          <t>THE LEGEND OF ZELDA</t>
+          <t>STAR FOX</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Published:
-Awaiting examination</t>
+          <t>Accepted:
+Awaiting publication</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
-          <t>9, 28, 30, 32, 35, 41</t>
+          <t>18, 25</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>Nintendo Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="33" customHeight="1" ht="140.0">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>2661570</t>
+          <t>2690528</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
-          <t>BROWT</t>
+          <t>BATTALION WARS</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Accepted:
-Awaiting publication</t>
+          <t>Published:
+Awaiting indexing</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>9</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
-        <is>
-[...166 lines deleted...]
-      <c r="F39" s="1" t="inlineStr">
         <is>
           <t>Nintendo Co., Ltd.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>