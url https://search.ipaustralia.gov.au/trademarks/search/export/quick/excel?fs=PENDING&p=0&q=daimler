--- v2 (2026-03-14)
+++ v3 (2026-09-14)
@@ -169,57 +169,57 @@
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
     <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>2611066</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>DAIMLER TRUCK</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>Published:
-Under examination</t>
+          <t>Accepted:
+In opposition period</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>11, 12, 16, 25</t>
+          <t>16, 25</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Daimler Truck AG</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>