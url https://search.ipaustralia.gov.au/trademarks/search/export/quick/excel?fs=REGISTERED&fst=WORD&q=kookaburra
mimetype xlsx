--- v0 (2026-04-03)
+++ v1 (2026-05-18)
@@ -1019,51 +1019,51 @@
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
     <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>14760</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>KOOKABURRA BRAND</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>A G THOMPSON PROPRIETARY LIMITED</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>50077</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>HANCOCK'S GOLDEN CRUST
 KOOKABURRA BRAND</t>
         </is>
       </c>