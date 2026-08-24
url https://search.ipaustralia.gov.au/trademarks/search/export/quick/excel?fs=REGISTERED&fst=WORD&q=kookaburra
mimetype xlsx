--- v1 (2026-05-18)
+++ v2 (2026-08-24)
@@ -90,51 +90,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment vertical="top" horizontal="left" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFill="true" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>1257142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -931,89 +931,127 @@
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="276190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>714285</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="714285"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F49"/>
+  <dimension ref="A2:F50"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>46</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -1076,51 +1114,51 @@
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>HANCoCK'S GOLDEN CRUST Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="7" customHeight="1" ht="140.0">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>299138</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>KOOKABURRA</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>A G THOMPSON PROPRIETARY LIMITED</t>
         </is>
       </c>
     </row>
     <row r="8" customHeight="1" ht="140.0">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>457456</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>KOOKABURRA</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
@@ -1161,79 +1199,79 @@
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Adventure Trading Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>517325</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>KOOKABURRA</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>A G THOMPSON PROPRIETARY LIMITED</t>
         </is>
       </c>
     </row>
     <row r="11" customHeight="1" ht="140.0">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>517326</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>KOOKABURRA</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>A G THOMPSON PROPRIETARY LIMITED</t>
         </is>
       </c>
     </row>
     <row r="12" customHeight="1" ht="140.0">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>593553</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>KOOKABURRA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
@@ -1665,51 +1703,51 @@
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>18, 28</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>A G Thompson Proprietary Limited</t>
         </is>
       </c>
     </row>
     <row r="28" customHeight="1" ht="140.0">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>1814800</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>KOOKABURRA</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>Kookaburra Coaches Pty. Ltd.</t>
         </is>
       </c>
     </row>
     <row r="29" customHeight="1" ht="140.0">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>1824103</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>KOOKABURRA HOMES</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
@@ -1749,51 +1787,51 @@
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>WCK PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="31" customHeight="1" ht="140.0">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>1865351</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>KOOKABURRA SQUADRON</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>Sports Aviation Flight College Australia Ltd</t>
         </is>
       </c>
     </row>
     <row r="32" customHeight="1" ht="140.0">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>1885724</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>KOOKABURRA COACHES</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
@@ -2264,49 +2302,77 @@
     <row r="49" customHeight="1" ht="140.0">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>2488872</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>KOOKABURRA</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>11, 20, 22, 24</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>Adventure Trading Australia Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" customHeight="1" ht="140.0">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>2618379</t>
+        </is>
+      </c>
+      <c r="C50" s="1" t="inlineStr">
+        <is>
+          <t>KOOKABURRA HOME SOLUTIONS</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="F50" s="1" t="inlineStr">
+        <is>
+          <t>WCK Pty Ltd</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>