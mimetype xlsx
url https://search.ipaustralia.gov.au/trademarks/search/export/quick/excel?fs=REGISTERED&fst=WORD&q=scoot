--- v0 (2026-04-03)
+++ v1 (2026-05-28)
@@ -90,51 +90,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment vertical="top" horizontal="left" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFill="true" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>358763</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -513,89 +513,127 @@
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="216408"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>742857</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="742857"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F33"/>
+  <dimension ref="A2:F34"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -910,79 +948,79 @@
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>The Comfort Co Brands Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="16" customHeight="1" ht="140.0">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>1847538</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>Scoot Boot .. the closest you can get to natural</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>Scoot Boot Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="17" customHeight="1" ht="140.0">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>1847539</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>SCOOT BOOT</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>Scoot Boot Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="18" customHeight="1" ht="140.0">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>1857318</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>SCOOT SKINS</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
@@ -1397,49 +1435,77 @@
     <row r="33" customHeight="1" ht="140.0">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>2492753</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>SCOOT.EDUCATION</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>Scoot Education</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" customHeight="1" ht="140.0">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>2495048</t>
+        </is>
+      </c>
+      <c r="C34" s="1" t="inlineStr">
+        <is>
+          <t>SCOOT.</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Protected:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="F34" s="1" t="inlineStr">
+        <is>
+          <t>Scoot Education Inc.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>