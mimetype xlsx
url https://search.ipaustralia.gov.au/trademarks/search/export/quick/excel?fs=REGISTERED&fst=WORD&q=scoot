--- v1 (2026-05-28)
+++ v2 (2026-10-26)
@@ -90,601 +90,639 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment vertical="top" horizontal="left" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFill="true" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>358763</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="358763"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1332000</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1332000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>210128</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="210128"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>574731</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="574731"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>1057142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1057142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>828571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="828571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1044000</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1044000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>838095</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="838095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>476190</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="476190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>216408</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="216408"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>742857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="742857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>942857</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="942857"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F34"/>
+  <dimension ref="A2:F36"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>32</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
     <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>1130996</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>Scoot Scoot Bandicoot
 The Scoot Scoot Bandicoots</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Karen Radford Treanor</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>1491131</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>SCOOT</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
@@ -836,676 +874,732 @@
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Razor USA LLC</t>
         </is>
       </c>
     </row>
     <row r="12" customHeight="1" ht="140.0">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>1777615</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>GSC GOLF SCOOT CADDY</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Fiik Skateboards Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="13" customHeight="1" ht="140.0">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1805491</t>
+          <t>1805589</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>Scoot-E-Bike</t>
+          <t>SCOOT.COM.AU</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Protected:
-Expired renewal possible</t>
+          <t>Registered:
+Renewal due</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>Raytroniks</t>
+          <t>ETRADING PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="14" customHeight="1" ht="140.0">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>1805589</t>
+          <t>1824451</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>SCOOT.COM.AU</t>
+          <t>SCOOT TO SCHOOL IN SKOBI</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Renewal due</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>ETRADING PTY. LTD.</t>
+          <t>The Comfort Co Brands Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="15" customHeight="1" ht="140.0">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>1824451</t>
+          <t>1847538</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>SCOOT TO SCHOOL IN SKOBI</t>
+          <t>Scoot Boot .. the closest you can get to natural</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Renewal due</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>18</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>The Comfort Co Brands Pty Ltd</t>
+          <t>Scoot Boot Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="16" customHeight="1" ht="140.0">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>1847538</t>
+          <t>1847539</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>Scoot Boot .. the closest you can get to natural</t>
+          <t>SCOOT BOOT</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Renewal due</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>Scoot Boot Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="17" customHeight="1" ht="140.0">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1847539</t>
+          <t>1857318</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>SCOOT BOOT</t>
+          <t>SCOOT SKINS</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Renewal due</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>Scoot Boot Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="18" customHeight="1" ht="140.0">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>1857318</t>
+          <t>1908062</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>SCOOT SKINS</t>
+          <t>SCOOT &amp; RIDE</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Registered:
+          <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>9, 12</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>Scoot Boot Pty Ltd</t>
+          <t>Scoot &amp; Ride Holding GmbH</t>
         </is>
       </c>
     </row>
     <row r="19" customHeight="1" ht="140.0">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>1908062</t>
+          <t>2062175</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>SCOOT &amp; RIDE</t>
+          <t>SCOOT-A-ROUND</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Protected:
+          <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>9, 12</t>
+          <t>28</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>Scoot &amp; Ride Holding GmbH</t>
+          <t>Zheng Ming HE</t>
         </is>
       </c>
     </row>
     <row r="20" customHeight="1" ht="140.0">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2062175</t>
+          <t>2087418</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>SCOOT-A-ROUND</t>
+          <t>Ute Scoot</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>12</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>Zheng Ming HE</t>
+          <t>BOLWELL SELECT UNIT TRUST; Select Scootas Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="21" customHeight="1" ht="140.0">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2087418</t>
+          <t>2101558</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>Ute Scoot</t>
+          <t>SCOOT BY AVENEL</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>BOLWELL SELECT UNIT TRUST; Select Scootas Pty Limited</t>
+          <t>Thomas Cook Boot &amp; Clothing Co Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="22" customHeight="1" ht="140.0">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>2101558</t>
+          <t>2211767</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>SCOOT BY AVENEL</t>
+          <t>PENINSULA HARDCORE SKATE SURF SCOOT</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>40</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
-          <t>Avenel of Melbourne Wholesale Pty Limited</t>
+          <t>Precision Hebel Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="23" customHeight="1" ht="140.0">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>2211767</t>
+          <t>2247462</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
-          <t>PENINSULA HARDCORE SKATE SURF SCOOT</t>
+          <t>SCOOT N TOOT</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
-          <t>40</t>
+          <t>9, 12, 25, 35</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
-          <t>Precision Hebel Pty Ltd</t>
+          <t>NT Ecommerce Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="24" customHeight="1" ht="140.0">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>2247462</t>
+          <t>2247463</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>SCOOT N TOOT</t>
+          <t>CHRGD SERIES BY SCOOT N TOOT</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
-          <t>9, 12, 25, 35</t>
+          <t>9, 12</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>NT Ecommerce Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="25" customHeight="1" ht="140.0">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>2247463</t>
+          <t>2264186</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>CHRGD SERIES BY SCOOT N TOOT</t>
+          <t>HandyScoot</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
-          <t>9, 12</t>
+          <t>12</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
-          <t>NT Ecommerce Pty Ltd</t>
+          <t>Life Mobility Solutions LLC</t>
         </is>
       </c>
     </row>
     <row r="26" customHeight="1" ht="140.0">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>2264186</t>
+          <t>2271780</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
-          <t>HandyScoot</t>
+          <t>SMART CHAKRATEC SMART GEN SMART BATT SMART POLE SMART TURBINES SMART MOBS SMART SCOOT</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>7, 9, 40</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
-          <t>Life Mobility Solutions LLC</t>
+          <t>R.I. Pty Ltd as trustee for RIDE Family Trust-2</t>
         </is>
       </c>
     </row>
     <row r="27" customHeight="1" ht="140.0">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>2271780</t>
+          <t>2294601</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
-          <t>SMART CHAKRATEC SMART GEN SMART BATT SMART POLE SMART TURBINES SMART MOBS SMART SCOOT</t>
+          <t>SCOOT ENDURO</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
-          <t>7, 9, 40</t>
+          <t>18</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
-          <t>R.I. Pty Ltd as trustee for RIDE Family Trust-2</t>
+          <t>Scootboot Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="28" customHeight="1" ht="140.0">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>2294601</t>
+          <t>2361512</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
-          <t>SCOOT ENDURO</t>
+          <t>SPUDDY AND SCOOT</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>9, 16, 21, 41</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
-          <t>Scootboot Pty Ltd</t>
+          <t>Jessica Golle</t>
         </is>
       </c>
     </row>
     <row r="29" customHeight="1" ht="140.0">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>2361512</t>
+          <t>2382957</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
-          <t>SPUDDY AND SCOOT</t>
+          <t>SCOOT</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Registered:
+          <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
-          <t>9, 16, 21, 41</t>
+          <t>9, 42</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
-          <t>Jessica Golle</t>
+          <t>Scoot, Inc.</t>
         </is>
       </c>
     </row>
     <row r="30" customHeight="1" ht="140.0">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>2382957</t>
+          <t>2411495</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>SCOOT</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
-          <t>9, 42</t>
+          <t>32</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
-          <t>Scoot, Inc.</t>
+          <t>Mary Mack's, Inc.</t>
         </is>
       </c>
     </row>
     <row r="31" customHeight="1" ht="140.0">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>2411495</t>
+          <t>2472131</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
-          <t>SCOOT</t>
+          <t>Scoot For School</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Protected:
+          <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>12</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
-          <t>Mary Mack's, Inc.</t>
+          <t>DARWIN SHEETMETAL &amp; LASER CUTTING PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="32" customHeight="1" ht="140.0">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>2472131</t>
+          <t>2492753</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
-          <t>Scoot For School</t>
+          <t>SCOOT.EDUCATION</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Registered:
+          <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
-          <t>DARWIN SHEETMETAL &amp; LASER CUTTING PTY LTD</t>
+          <t>Scoot Education</t>
         </is>
       </c>
     </row>
     <row r="33" customHeight="1" ht="140.0">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>2492753</t>
+          <t>2495048</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
-          <t>SCOOT.EDUCATION</t>
+          <t>SCOOT.</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>41</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
-          <t>Scoot Education</t>
+          <t>Scoot Education Inc.</t>
         </is>
       </c>
     </row>
     <row r="34" customHeight="1" ht="140.0">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>2495048</t>
+          <t>2516345</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
-          <t>SCOOT.</t>
+          <t>SCOOT N GO</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Protected:
+          <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F34" s="1" t="inlineStr">
+        <is>
+          <t>Mowo Technology (Hangzhou) Co.,Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" customHeight="1" ht="140.0">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>2612895</t>
+        </is>
+      </c>
+      <c r="C35" s="1" t="inlineStr">
+        <is>
+          <t>BOOT'N SCOOT</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F34" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Scoot Education Inc.</t>
+      <c r="F35" s="1" t="inlineStr">
+        <is>
+          <t>Catherine Meehan</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" customHeight="1" ht="140.0">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>2621764</t>
+        </is>
+      </c>
+      <c r="C36" s="1" t="inlineStr">
+        <is>
+          <t>ScootWay</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="F36" s="1" t="inlineStr">
+        <is>
+          <t>Juan Carlos Gomez Zabala</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>