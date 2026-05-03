--- v1 (2026-03-19)
+++ v2 (2026-05-03)
@@ -1005,51 +1005,51 @@
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>Mizkan America, Inc</t>
         </is>
       </c>
     </row>
     <row r="14" customHeight="1" ht="140.0">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>1107925</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>BERTOLLI EXTRA VERGINE OLIO DI OLIVA ORIGINALE</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>Mizkan America, Inc</t>
         </is>
       </c>
     </row>
     <row r="15" customHeight="1" ht="140.0">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>1430017</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>BERTOLLI DAL 1865</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">