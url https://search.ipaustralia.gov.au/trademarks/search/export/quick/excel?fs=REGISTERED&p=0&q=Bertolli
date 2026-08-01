--- v2 (2026-05-03)
+++ v3 (2026-08-01)
@@ -524,107 +524,107 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1009523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>23</xdr:row>
-      <xdr:rowOff>952380</xdr:rowOff>
+      <xdr:rowOff>1009523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="952380"/>
+          <a:ext cx="1404000" cy="1009523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>24</xdr:row>
-      <xdr:rowOff>952380</xdr:rowOff>
+      <xdr:rowOff>1009523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="952380"/>
+          <a:ext cx="1404000" cy="1009523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>1009523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>