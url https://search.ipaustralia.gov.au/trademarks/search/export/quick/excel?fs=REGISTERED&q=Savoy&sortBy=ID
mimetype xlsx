--- v1 (2026-03-16)
+++ v2 (2026-07-31)
@@ -259,51 +259,51 @@
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
     <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>537983</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>SAVOY</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>941397</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>SAVOY</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
@@ -371,51 +371,51 @@
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Uthe Nominees Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="9" customHeight="1" ht="140.0">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>1803738</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>SAVOY</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Protected:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Lidl Stiftung &amp; Co. KG</t>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>2226266</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>SAVOY COCONUT CREAM</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">