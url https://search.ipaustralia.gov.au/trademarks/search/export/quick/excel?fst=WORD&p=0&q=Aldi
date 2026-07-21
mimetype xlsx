--- v0 (2026-05-23)
+++ v1 (2026-07-21)
@@ -99,133 +99,133 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>1380952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1380952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1512000</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>655146</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1512000" cy="655146"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>5328000</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>1548000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="5328000" cy="1548000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -548,756 +548,756 @@
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>ALDI SNOW</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>39, 43</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>ALDI Foods Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="13" customHeight="1" ht="140.0">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>1739803</t>
+          <t>2153547</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>ALDI, So Fresh</t>
+          <t>ALDI Corner Store</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Expired renewal possible</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>ALDI Foods Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="14" customHeight="1" ht="140.0">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>2153547</t>
+          <t>2153550</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>ALDI Corner Store</t>
+          <t>ALDI Market</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>ALDI Foods Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="15" customHeight="1" ht="140.0">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>2153550</t>
+          <t>2177744</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>ALDI Market</t>
+          <t>Aldi2Go</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>9, 35</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>ALDI Foods Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="16" customHeight="1" ht="140.0">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>2177744</t>
+          <t>2177746</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>Aldi2Go</t>
+          <t>Aldi&amp;Go</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>9, 35</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>ALDI Foods Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="17" customHeight="1" ht="140.0">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>2177746</t>
+          <t>2355924</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>Aldi&amp;Go</t>
+          <t>ALDI INTERNET</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>9, 35</t>
+          <t>9, 38</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>ALDI Foods Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="18" customHeight="1" ht="140.0">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2355924</t>
+          <t>2355925</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>ALDI INTERNET</t>
+          <t>ALDI TRAVEL</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>9, 38</t>
+          <t>9, 39, 43</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>ALDI Foods Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="19" customHeight="1" ht="140.0">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2355925</t>
+          <t>2355926</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>ALDI TRAVEL</t>
+          <t>ALDI INSURANCE</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>9, 39, 43</t>
+          <t>9, 36</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>ALDI Foods Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="20" customHeight="1" ht="140.0">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2355926</t>
+          <t>2355927</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>ALDI INSURANCE</t>
+          <t>ALDI SOLAR</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>9, 36</t>
+          <t>9, 35, 37</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>ALDI Foods Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="21" customHeight="1" ht="140.0">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>2355927</t>
+          <t>2364160</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>ALDI SOLAR</t>
+          <t>ALDI HOLIDAYS</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>9, 35, 37</t>
+          <t>9, 39, 43</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>ALDI Foods Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="22" customHeight="1" ht="140.0">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>2364160</t>
+          <t>114623</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>ALDI HOLIDAYS</t>
+          <t>ALDIS</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Registered:
-Registered/protected</t>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
-          <t>9, 39, 43</t>
+          <t>9</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
-          <t>ALDI Foods Pty Ltd</t>
+          <t>The Rank Organisation PLC</t>
         </is>
       </c>
     </row>
     <row r="23" customHeight="1" ht="140.0">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>114623</t>
+          <t>847996</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
-          <t>ALDIS</t>
+          <t>ALDI SUPERMARKETS YOU'D BE SURPRISED</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>35, 39, 42</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
-          <t>The Rank Organisation PLC</t>
+          <t>Aldi Stores</t>
         </is>
       </c>
     </row>
     <row r="24" customHeight="1" ht="140.0">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>847996</t>
+          <t>847997</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>ALDI SUPERMARKETS YOU'D BE SURPRISED</t>
+          <t>ALDI SUPERMARKETS YOU'LL BE SURPRISED</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>35, 39, 42</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>Aldi Stores</t>
         </is>
       </c>
     </row>
     <row r="25" customHeight="1" ht="140.0">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>847997</t>
+          <t>849257</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>ALDI SUPERMARKETS YOU'LL BE SURPRISED</t>
+          <t>ALDI YOU'LL BE SURPRISED</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>35, 39, 42</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>Aldi Stores</t>
         </is>
       </c>
     </row>
     <row r="26" customHeight="1" ht="140.0">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>849257</t>
+          <t>849259</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
-          <t>ALDI YOU'LL BE SURPRISED</t>
+          <t>ALDI YOU'D BE SURPRISED</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>35, 39, 42</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>Aldi Stores</t>
         </is>
       </c>
     </row>
     <row r="27" customHeight="1" ht="140.0">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>849259</t>
+          <t>849260</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
-          <t>ALDI YOU'D BE SURPRISED</t>
+          <t>ALDI FOOD STORES YOU'LL BE SURPRISED</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>35, 39, 42</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>Aldi Stores</t>
         </is>
       </c>
     </row>
     <row r="28" customHeight="1" ht="140.0">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>849260</t>
+          <t>849261</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
-          <t>ALDI FOOD STORES YOU'LL BE SURPRISED</t>
+          <t>ALDI FOOD STORES YOU'D BE SURPRISED</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>35, 39, 42</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>Aldi Stores</t>
         </is>
       </c>
     </row>
     <row r="29" customHeight="1" ht="140.0">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>849261</t>
+          <t>1050027</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
-          <t>ALDI FOOD STORES YOU'D BE SURPRISED</t>
+          <t>ALDI</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
-          <t>35, 39, 42</t>
+          <t>35, 38, 40, 41, 42</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
-          <t>Aldi Stores</t>
+          <t>ALDI Stores (A Limited Partnership)</t>
         </is>
       </c>
     </row>
     <row r="30" customHeight="1" ht="140.0">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>1050027</t>
+          <t>1177623</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
-          <t>ALDI</t>
+          <t>ALDI Smarter Holidays</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
-          <t>35, 38, 40, 41, 42</t>
+          <t>39, 43</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
-          <t>ALDI Stores (A Limited Partnership)</t>
+          <t>ALDI Foods Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="31" customHeight="1" ht="140.0">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>1177623</t>
+          <t>1177626</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
-          <t>ALDI Smarter Holidays</t>
+          <t>ALDI Smarter Travel</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>39, 43</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>ALDI Foods Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="32" customHeight="1" ht="140.0">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>1177626</t>
+          <t>1252097</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
-          <t>ALDI Smarter Travel</t>
+          <t>ALDI MEAT QUALITY SYSTEM</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
-          <t>39, 43</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>ALDI Foods Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="33" customHeight="1" ht="140.0">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>1252097</t>
+          <t>1271723</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
-          <t>ALDI MEAT QUALITY SYSTEM</t>
+          <t>A ALDI SPECIAL BUYS</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>ALDI Foods Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="34" customHeight="1" ht="140.0">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>1271723</t>
+          <t>1387870</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
-          <t>A ALDI SPECIAL BUYS</t>
+          <t>ALDIS</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>39, 45</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
-          <t>ALDI Foods Pty Ltd</t>
+          <t>Aldis, Inc.</t>
         </is>
       </c>
     </row>
     <row r="35" customHeight="1" ht="140.0">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>1387870</t>
+          <t>1579419</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
-          <t>ALDIS</t>
+          <t>ALDI</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
-          <t>39, 45</t>
+          <t>14, 18, 25, 36, 43</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
-          <t>Aldis, Inc.</t>
+          <t>ALDI Foods Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="36" customHeight="1" ht="140.0">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>1579419</t>
+          <t>1724565</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
-          <t>ALDI</t>
+          <t>ALDI Testers Club</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
-          <t>14, 18, 25, 36, 43</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>ALDI Foods Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="37" customHeight="1" ht="140.0">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>1724565</t>
+          <t>1724566</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
-          <t>ALDI Testers Club</t>
+          <t>A ALDI TESTERS CLUB</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>ALDI Foods Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="38" customHeight="1" ht="140.0">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>1724566</t>
+          <t>1739803</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
-          <t>A ALDI TESTERS CLUB</t>
+          <t>ALDI, So Fresh</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>ALDI Foods Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="39" customHeight="1" ht="140.0">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>926872</t>
         </is>
       </c>