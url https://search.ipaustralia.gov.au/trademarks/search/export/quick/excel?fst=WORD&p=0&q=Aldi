--- v1 (2026-07-21)
+++ v2 (2026-10-30)
@@ -99,237 +99,237 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>1380952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1380952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1512000</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>655146</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1512000" cy="655146"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>5328000</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>1548000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="5328000" cy="1548000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F41"/>
+  <dimension ref="A2:F42"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>38</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -800,602 +800,630 @@
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>ALDI HOLIDAYS</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>9, 39, 43</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>ALDI Foods Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="22" customHeight="1" ht="140.0">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>114623</t>
+          <t>2698381</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>ALDIS</t>
+          <t>ALDI Broadband</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Removed - Not renewed:
-Renewal fee not paid</t>
+          <t>Published:
+Under examination</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>9, 38</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
-          <t>The Rank Organisation PLC</t>
+          <t>ALDI Foods Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="23" customHeight="1" ht="140.0">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>847996</t>
+          <t>114623</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
-          <t>ALDI SUPERMARKETS YOU'D BE SURPRISED</t>
+          <t>ALDIS</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
-          <t>35, 39, 42</t>
+          <t>9</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
-          <t>Aldi Stores</t>
+          <t>The Rank Organisation PLC</t>
         </is>
       </c>
     </row>
     <row r="24" customHeight="1" ht="140.0">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>847997</t>
+          <t>847996</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>ALDI SUPERMARKETS YOU'LL BE SURPRISED</t>
+          <t>ALDI SUPERMARKETS YOU'D BE SURPRISED</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>35, 39, 42</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>Aldi Stores</t>
         </is>
       </c>
     </row>
     <row r="25" customHeight="1" ht="140.0">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>849257</t>
+          <t>847997</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>ALDI YOU'LL BE SURPRISED</t>
+          <t>ALDI SUPERMARKETS YOU'LL BE SURPRISED</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>35, 39, 42</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>Aldi Stores</t>
         </is>
       </c>
     </row>
     <row r="26" customHeight="1" ht="140.0">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>849259</t>
+          <t>849257</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
-          <t>ALDI YOU'D BE SURPRISED</t>
+          <t>ALDI YOU'LL BE SURPRISED</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>35, 39, 42</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>Aldi Stores</t>
         </is>
       </c>
     </row>
     <row r="27" customHeight="1" ht="140.0">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>849260</t>
+          <t>849259</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
-          <t>ALDI FOOD STORES YOU'LL BE SURPRISED</t>
+          <t>ALDI YOU'D BE SURPRISED</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>35, 39, 42</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>Aldi Stores</t>
         </is>
       </c>
     </row>
     <row r="28" customHeight="1" ht="140.0">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>849261</t>
+          <t>849260</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
-          <t>ALDI FOOD STORES YOU'D BE SURPRISED</t>
+          <t>ALDI FOOD STORES YOU'LL BE SURPRISED</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>35, 39, 42</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>Aldi Stores</t>
         </is>
       </c>
     </row>
     <row r="29" customHeight="1" ht="140.0">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>1050027</t>
+          <t>849261</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
-          <t>ALDI</t>
+          <t>ALDI FOOD STORES YOU'D BE SURPRISED</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
-          <t>35, 38, 40, 41, 42</t>
+          <t>35, 39, 42</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
-          <t>ALDI Stores (A Limited Partnership)</t>
+          <t>Aldi Stores</t>
         </is>
       </c>
     </row>
     <row r="30" customHeight="1" ht="140.0">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>1177623</t>
+          <t>1050027</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
-          <t>ALDI Smarter Holidays</t>
+          <t>ALDI</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
-          <t>39, 43</t>
+          <t>35, 38, 40, 41, 42</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
-          <t>ALDI Foods Pty Ltd</t>
+          <t>ALDI Stores (A Limited Partnership)</t>
         </is>
       </c>
     </row>
     <row r="31" customHeight="1" ht="140.0">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>1177626</t>
+          <t>1177623</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
-          <t>ALDI Smarter Travel</t>
+          <t>ALDI Smarter Holidays</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>39, 43</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>ALDI Foods Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="32" customHeight="1" ht="140.0">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>1252097</t>
+          <t>1177626</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
-          <t>ALDI MEAT QUALITY SYSTEM</t>
+          <t>ALDI Smarter Travel</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>39, 43</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>ALDI Foods Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="33" customHeight="1" ht="140.0">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>1271723</t>
+          <t>1252097</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
-          <t>A ALDI SPECIAL BUYS</t>
+          <t>ALDI MEAT QUALITY SYSTEM</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>ALDI Foods Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="34" customHeight="1" ht="140.0">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>1387870</t>
+          <t>1271723</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
-          <t>ALDIS</t>
+          <t>A ALDI SPECIAL BUYS</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
-          <t>39, 45</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
-          <t>Aldis, Inc.</t>
+          <t>ALDI Foods Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="35" customHeight="1" ht="140.0">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>1579419</t>
+          <t>1387870</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
-          <t>ALDI</t>
+          <t>ALDIS</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
-          <t>14, 18, 25, 36, 43</t>
+          <t>39, 45</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
-          <t>ALDI Foods Pty Ltd</t>
+          <t>Aldis, Inc.</t>
         </is>
       </c>
     </row>
     <row r="36" customHeight="1" ht="140.0">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>1724565</t>
+          <t>1579419</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
-          <t>ALDI Testers Club</t>
+          <t>ALDI</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>14, 18, 25, 36, 43</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>ALDI Foods Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="37" customHeight="1" ht="140.0">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>1724566</t>
+          <t>1724565</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
-          <t>A ALDI TESTERS CLUB</t>
+          <t>ALDI Testers Club</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>ALDI Foods Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="38" customHeight="1" ht="140.0">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>1739803</t>
+          <t>1724566</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
-          <t>ALDI, So Fresh</t>
+          <t>A ALDI TESTERS CLUB</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>ALDI Foods Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="39" customHeight="1" ht="140.0">
       <c r="A39" s="1" t="inlineStr">
         <is>
+          <t>1739803</t>
+        </is>
+      </c>
+      <c r="C39" s="1" t="inlineStr">
+        <is>
+          <t>ALDI, So Fresh</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="F39" s="1" t="inlineStr">
+        <is>
+          <t>ALDI Foods Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" customHeight="1" ht="140.0">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
           <t>926872</t>
         </is>
       </c>
-      <c r="C39" s="1" t="inlineStr">
+      <c r="C40" s="1" t="inlineStr">
         <is>
           <t>ALDI</t>
         </is>
       </c>
-      <c r="D39" s="1" t="inlineStr">
+      <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E39" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F39" s="1" t="inlineStr">
+      <c r="F40" s="1" t="inlineStr">
         <is>
           <t>Aldi Stores</t>
         </is>
       </c>
     </row>
-    <row r="40" customHeight="1" ht="140.0">
-      <c r="A40" s="1" t="inlineStr">
+    <row r="41" customHeight="1" ht="140.0">
+      <c r="A41" s="1" t="inlineStr">
         <is>
           <t>2175643</t>
         </is>
       </c>
-      <c r="C40" s="1" t="inlineStr">
+      <c r="C41" s="1" t="inlineStr">
         <is>
           <t>ALDI Shop&amp;Go</t>
         </is>
       </c>
-      <c r="D40" s="1" t="inlineStr">
+      <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E40" s="1" t="inlineStr">
+      <c r="E41" s="1" t="inlineStr">
         <is>
           <t>9, 35</t>
         </is>
       </c>
-      <c r="F40" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A41" s="1" t="inlineStr">
+      <c r="F41" s="1" t="inlineStr">
+        <is>
+          <t>ALDI Foods Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" customHeight="1" ht="140.0">
+      <c r="A42" s="1" t="inlineStr">
         <is>
           <t>2188134</t>
         </is>
       </c>
-      <c r="C41" s="1" t="inlineStr">
+      <c r="C42" s="1" t="inlineStr">
         <is>
           <t>ALDI HOSTING THINK OUTSIDE THE BOX</t>
         </is>
       </c>
-      <c r="D41" s="1" t="inlineStr">
+      <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
-      <c r="F41" s="1" t="inlineStr">
+      <c r="F42" s="1" t="inlineStr">
         <is>
           <t>Media Guiruela</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>