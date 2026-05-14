--- v2 (2026-03-21)
+++ v3 (2026-05-14)
@@ -90,51 +90,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment vertical="top" horizontal="left" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFill="true" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>1333333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -707,427 +707,465 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="447619"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1512000</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>696599</xdr:rowOff>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1512000</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>696599</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1512000" cy="696599"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>295238</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId19"/>
+        <a:blip r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="295238"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>53</xdr:row>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>53</xdr:row>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>444710</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId20"/>
+        <a:blip r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="444710"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId21"/>
+        <a:blip r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>55</xdr:row>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>55</xdr:row>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>478107</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="23" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId22"/>
+        <a:blip r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="478107"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>57</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>419047</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="24" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId23"/>
+        <a:blip r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="419047"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1368000</xdr:colOff>
-      <xdr:row>63</xdr:row>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="25" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId24"/>
+        <a:blip r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1368000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
+      <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>65</xdr:row>
+      <xdr:row>66</xdr:row>
       <xdr:rowOff>495238</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="26" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId25"/>
+        <a:blip r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="495238"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F69"/>
+  <dimension ref="A2:F70"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>66</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -1161,51 +1199,51 @@
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>7, 9, 35, 39, 41, 42, 45</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>bitFlyer Inc.</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>1843489</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>Audax Blockchain</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>35, 36, 42</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>AUDAX LEGAL PTY LIMITED</t>
         </is>
       </c>
     </row>
     <row r="7" customHeight="1" ht="140.0">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>1857801</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>BLOCKCHAIN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
@@ -1962,1022 +2000,1050 @@
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>BLOCKCHAIN CAPITAL</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>Blockchain Capital, LLC</t>
         </is>
       </c>
     </row>
     <row r="35" customHeight="1" ht="140.0">
       <c r="A35" s="1" t="inlineStr">
         <is>
+          <t>2642890</t>
+        </is>
+      </c>
+      <c r="C35" s="1" t="inlineStr">
+        <is>
+          <t>B RAMELTOKEN BLOCKCHAIN</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Awaiting examination</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="F35" s="1" t="inlineStr">
+        <is>
+          <t>RAMFEL PACIFICO-HUGGINS</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" customHeight="1" ht="140.0">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
           <t>1959745</t>
         </is>
       </c>
-      <c r="C35" s="1" t="inlineStr">
+      <c r="C36" s="1" t="inlineStr">
         <is>
           <t>SECURELY MOVES &amp; DELIVERS BLOCKCHAIN AT THE SPEED OF ENTERPRISE</t>
         </is>
       </c>
-      <c r="D35" s="1" t="inlineStr">
+      <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Cancelled:
 Cancelled at the request of IB</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>9, 37, 41, 42</t>
         </is>
       </c>
-      <c r="F35" s="1" t="inlineStr">
+      <c r="F36" s="1" t="inlineStr">
         <is>
           <t>StealthPath Inc.</t>
         </is>
       </c>
     </row>
-    <row r="36" customHeight="1" ht="140.0">
-      <c r="A36" s="1" t="inlineStr">
+    <row r="37" customHeight="1" ht="140.0">
+      <c r="A37" s="1" t="inlineStr">
         <is>
           <t>2323976</t>
         </is>
       </c>
-      <c r="C36" s="1" t="inlineStr">
+      <c r="C37" s="1" t="inlineStr">
         <is>
           <t>EOS BLOCKCHAIN MADE EASY</t>
         </is>
       </c>
-      <c r="D36" s="1" t="inlineStr">
+      <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Cancelled:
 Cancelled at the request of IB</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>9, 25, 35, 36, 41, 42</t>
         </is>
       </c>
-      <c r="F36" s="1" t="inlineStr">
+      <c r="F37" s="1" t="inlineStr">
         <is>
           <t>EOS Network Foundation</t>
-        </is>
-[...26 lines deleted...]
-          <t>Barter Futures Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="38" customHeight="1" ht="140.0">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>1826927</t>
+          <t>1759190</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
-          <t>Vulcan blockchain</t>
+          <t>BLOCKCHAIN</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
-          <t>9, 16, 36, 38, 42, 45</t>
+          <t>36</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
-          <t>PricewaterhouseCoopers Nominees (N.S.W) Pty Ltd</t>
+          <t>Barter Futures Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="39" customHeight="1" ht="140.0">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>1843490</t>
+          <t>1826927</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
-          <t>Blockchain Law</t>
+          <t>Vulcan blockchain</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>9, 16, 36, 38, 42, 45</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
-          <t>AUDAX LEGAL PTY LIMITED</t>
+          <t>PricewaterhouseCoopers Nominees (N.S.W) Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="40" customHeight="1" ht="140.0">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>1859405</t>
+          <t>1843490</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
-          <t>Blockchain Global</t>
+          <t>Blockchain Law</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>42</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
-          <t>Blockchain Global Limited</t>
+          <t>AUDAX LEGAL PTY LIMITED</t>
         </is>
       </c>
     </row>
     <row r="41" customHeight="1" ht="140.0">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>1873397</t>
+          <t>1859405</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
-          <t>International Blockchain Consulting</t>
+          <t>Blockchain Global</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>36</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
-          <t>GOGLOBAL LTD</t>
+          <t>Blockchain Global Limited</t>
         </is>
       </c>
     </row>
     <row r="42" customHeight="1" ht="140.0">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>1885693</t>
+          <t>1873397</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
-          <t>BLOCKCHAIN LAW</t>
+          <t>International Blockchain Consulting</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
-          <t>AUDAX LEGAL PTY LIMITED</t>
+          <t>GOGLOBAL LTD</t>
         </is>
       </c>
     </row>
     <row r="43" customHeight="1" ht="140.0">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>1905225</t>
+          <t>1885693</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
-          <t>BLOCKCHAIN COLLECTIBLES</t>
+          <t>BLOCKCHAIN LAW</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
-          <t>9, 35, 42</t>
+          <t>42</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
-          <t>Doheny Enterprises Limited</t>
+          <t>AUDAX LEGAL PTY LIMITED</t>
         </is>
       </c>
     </row>
     <row r="44" customHeight="1" ht="140.0">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>1940560</t>
+          <t>1905225</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
-          <t>Canvas Blockchain</t>
+          <t>BLOCKCHAIN COLLECTIBLES</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
-          <t>9, 35, 36, 38, 42</t>
+          <t>9, 35, 42</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
-          <t>CANVAS IP PTY LTD</t>
+          <t>Doheny Enterprises Limited</t>
         </is>
       </c>
     </row>
     <row r="45" customHeight="1" ht="140.0">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>1946144</t>
+          <t>1940560</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
-          <t>Genesis Blockchain</t>
+          <t>Canvas Blockchain</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>9, 35, 36, 38, 42</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
-          <t>Charalambos Papacharissiou</t>
+          <t>CANVAS IP PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="46" customHeight="1" ht="140.0">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>1947764</t>
+          <t>1946144</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
-          <t>BLOCKCHAIN FINANCE</t>
+          <t>Genesis Blockchain</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
-          <t>41, 42</t>
+          <t>42</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
-          <t>The Trustee for BLOCKCHAIN FINANCE MANAGEMENT SERVICES TRUST</t>
+          <t>Charalambos Papacharissiou</t>
         </is>
       </c>
     </row>
     <row r="47" customHeight="1" ht="140.0">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>1948995</t>
+          <t>1947764</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
-          <t>BLOCKCHAIN TECH</t>
+          <t>BLOCKCHAIN FINANCE</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>41, 42</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
-          <t>BLOCKCHAIN TECH PTY LTD</t>
+          <t>The Trustee for BLOCKCHAIN FINANCE MANAGEMENT SERVICES TRUST</t>
         </is>
       </c>
     </row>
     <row r="48" customHeight="1" ht="140.0">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>1966240</t>
+          <t>1948995</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
-          <t>B BLOCKCHAIN &amp; BITCOIN CONFERENCE</t>
+          <t>BLOCKCHAIN TECH</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Not protected:
+          <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
-          <t>35, 41</t>
+          <t>42</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
-          <t>Smile Expo s.r.o.</t>
+          <t>BLOCKCHAIN TECH PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="49" customHeight="1" ht="140.0">
       <c r="A49" s="1" t="inlineStr">
         <is>
+          <t>1966240</t>
+        </is>
+      </c>
+      <c r="C49" s="1" t="inlineStr">
+        <is>
+          <t>B BLOCKCHAIN &amp; BITCOIN CONFERENCE</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Not protected:
+Not accepted</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>35, 41</t>
+        </is>
+      </c>
+      <c r="F49" s="1" t="inlineStr">
+        <is>
+          <t>Smile Expo s.r.o.</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" customHeight="1" ht="140.0">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
           <t>1998163</t>
         </is>
       </c>
-      <c r="C49" s="1" t="inlineStr">
+      <c r="C50" s="1" t="inlineStr">
         <is>
           <t>Monash Blockchain Alliance</t>
         </is>
       </c>
-      <c r="D49" s="1" t="inlineStr">
+      <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F49" s="1" t="inlineStr">
+      <c r="F50" s="1" t="inlineStr">
         <is>
           <t>Ramanathan Thannirmalai</t>
-        </is>
-[...26 lines deleted...]
-          <t>REC Cloud Guilder Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="51" customHeight="1" ht="140.0">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>2071408</t>
+          <t>1998580</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
-          <t>DEO BLOCKCHAIN</t>
+          <t>Blockchain Superhighway</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>9, 36, 42, 45</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
-          <t>Deo Solutions Pty Ltd</t>
+          <t>REC Cloud Guilder Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="52" customHeight="1" ht="140.0">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>2074505</t>
+          <t>2071408</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
-          <t>Blockchain Capital</t>
+          <t>DEO BLOCKCHAIN</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>39</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
-          <t>Jade Allan</t>
+          <t>Deo Solutions Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="53" customHeight="1" ht="140.0">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>2081551</t>
+          <t>2074505</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
-          <t>Blockchain Collective</t>
+          <t>Blockchain Capital</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>36</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
-          <t>SOBC IP PTY LTD; Blockchain Collective Pty Ltd</t>
+          <t>Jade Allan</t>
         </is>
       </c>
     </row>
     <row r="54" customHeight="1" ht="140.0">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>2085840</t>
+          <t>2081551</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
-          <t>BLOCKCHAIN AUSTRALIA</t>
+          <t>Blockchain Collective</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>41</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
-          <t>Blockchain Solutions Australia Pty Ltd</t>
+          <t>SOBC IP PTY LTD; Blockchain Collective Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="55" customHeight="1" ht="140.0">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>2090683</t>
+          <t>2085840</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
-          <t>BLOCKCHAIN</t>
+          <t>BLOCKCHAIN AUSTRALIA</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>42</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
-          <t>Brand Bookie</t>
+          <t>Blockchain Solutions Australia Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="56" customHeight="1" ht="140.0">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>2109226</t>
+          <t>2090683</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
-          <t>NGSCRYPTO BLOCKCHAIN MINING SPECIALISTS</t>
+          <t>BLOCKCHAIN</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
-          <t>9, 36, 42</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
-          <t>NGS Crypto Pty Ltd</t>
+          <t>Brand Bookie</t>
         </is>
       </c>
     </row>
     <row r="57" customHeight="1" ht="140.0">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>2202711</t>
+          <t>2109226</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
-          <t>Blockchain Penetration Testing</t>
+          <t>NGSCRYPTO BLOCKCHAIN MINING SPECIALISTS</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>9, 36, 42</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
-          <t>RightSec PTY LTD; Virginia Calegare</t>
+          <t>NGS Crypto Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="58" customHeight="1" ht="140.0">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>2221202</t>
+          <t>2202711</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
-          <t>BLOCKCHAIN.COM.AU</t>
+          <t>Blockchain Penetration Testing</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
-          <t>9, 36</t>
+          <t>42</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
-          <t>BLOCKCHAIN WORLD LTD</t>
+          <t>RightSec PTY LTD; Virginia Calegare</t>
         </is>
       </c>
     </row>
     <row r="59" customHeight="1" ht="140.0">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>2221209</t>
+          <t>2221202</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>BLOCKCHAIN.COM.AU</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>9, 36</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>BLOCKCHAIN WORLD LTD</t>
         </is>
       </c>
     </row>
     <row r="60" customHeight="1" ht="140.0">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>2226377</t>
+          <t>2221209</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
-          <t>Blockchain Mastery</t>
+          <t>BLOCKCHAIN.COM.AU</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>9, 36</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
-          <t>AFKS Holdings Pty Ltd</t>
+          <t>BLOCKCHAIN WORLD LTD</t>
         </is>
       </c>
     </row>
     <row r="61" customHeight="1" ht="140.0">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>2226378</t>
+          <t>2226377</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
-          <t>Blockchain Business Summit</t>
+          <t>Blockchain Mastery</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>AFKS Holdings Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="62" customHeight="1" ht="140.0">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>2228746</t>
+          <t>2226378</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
-          <t>Cryptocurrency and Blockchain Solutions</t>
+          <t>Blockchain Business Summit</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>41</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
-          <t>CRYPTOCURRENCY AND BLOCKCHAIN SOLUTIONS</t>
+          <t>AFKS Holdings Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="63" customHeight="1" ht="140.0">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>2230298</t>
+          <t>2228746</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
-          <t>Bondi Blockchain</t>
+          <t>Cryptocurrency and Blockchain Solutions</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
-          <t>Anthony Pilgrim</t>
+          <t>CRYPTOCURRENCY AND BLOCKCHAIN SOLUTIONS</t>
         </is>
       </c>
     </row>
     <row r="64" customHeight="1" ht="140.0">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>2237511</t>
+          <t>2230298</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
-          <t>BC BLOCKCHAIN CREATIVE LABS</t>
+          <t>Bondi Blockchain</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
-          <t>9, 35, 38, 41, 42</t>
+          <t>36</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
-          <t>Fox Media LLC</t>
+          <t>Anthony Pilgrim</t>
         </is>
       </c>
     </row>
     <row r="65" customHeight="1" ht="140.0">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>2325643</t>
+          <t>2237511</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
-          <t>blockchain operating business systems</t>
+          <t>BC BLOCKCHAIN CREATIVE LABS</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
-          <t>35, 36, 37</t>
+          <t>9, 35, 38, 41, 42</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
-          <t>Bob's Windows Co Pty Ltd</t>
+          <t>Fox Media LLC</t>
         </is>
       </c>
     </row>
     <row r="66" customHeight="1" ht="140.0">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>2335017</t>
+          <t>2325643</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
-          <t>AURA BLOCKCHAIN CONSORTIUM</t>
+          <t>blockchain operating business systems</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Not protected:
+          <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>35, 36, 37</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
-          <t>AURA BLOCKCHAIN CONSORTIUM</t>
+          <t>Bob's Windows Co Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="67" customHeight="1" ht="140.0">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>2339486</t>
+          <t>2335017</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
-          <t>BLOCKCHAIN AUSTRALIA</t>
+          <t>AURA BLOCKCHAIN CONSORTIUM</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Lapsed:
+          <t>Not protected:
 Not accepted</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
-          <t>35, 41, 45</t>
+          <t>9</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
-          <t>Blockchain Australia Ltd</t>
+          <t>AURA BLOCKCHAIN CONSORTIUM</t>
         </is>
       </c>
     </row>
     <row r="68" customHeight="1" ht="140.0">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>2386841</t>
+          <t>2339486</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
-          <t>Hive Blockchain</t>
+          <t>BLOCKCHAIN AUSTRALIA</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Not protected:
+          <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
-          <t>9, 42</t>
+          <t>35, 41, 45</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
-          <t>Hiveon Holding AG c/o Hera Group Establishment</t>
+          <t>Blockchain Australia Ltd</t>
         </is>
       </c>
     </row>
     <row r="69" customHeight="1" ht="140.0">
       <c r="A69" s="1" t="inlineStr">
         <is>
+          <t>2386841</t>
+        </is>
+      </c>
+      <c r="C69" s="1" t="inlineStr">
+        <is>
+          <t>Hive Blockchain</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Not protected:
+Not accepted</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>9, 42</t>
+        </is>
+      </c>
+      <c r="F69" s="1" t="inlineStr">
+        <is>
+          <t>Hiveon Holding AG c/o Hera Group Establishment</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" customHeight="1" ht="140.0">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
           <t>2386882</t>
         </is>
       </c>
-      <c r="C69" s="1" t="inlineStr">
+      <c r="C70" s="1" t="inlineStr">
         <is>
           <t>Hiveon Blockchain</t>
         </is>
       </c>
-      <c r="D69" s="1" t="inlineStr">
+      <c r="D70" s="1" t="inlineStr">
         <is>
           <t>Not protected:
 Not accepted</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
+      <c r="E70" s="1" t="inlineStr">
         <is>
           <t>9, 42</t>
         </is>
       </c>
-      <c r="F69" s="1" t="inlineStr">
+      <c r="F70" s="1" t="inlineStr">
         <is>
           <t>Hiveon Holding AG c/o Hera Group Establishment</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>