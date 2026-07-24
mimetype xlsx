--- v3 (2026-05-14)
+++ v4 (2026-07-24)
@@ -90,51 +90,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment vertical="top" horizontal="left" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFill="true" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>1333333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -745,427 +745,465 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:colOff>1296000</xdr:colOff>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
+          <a:ext cx="1296000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1512000</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>696599</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId19"/>
+        <a:blip r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1512000" cy="696599"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>295238</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId20"/>
+        <a:blip r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="295238"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>444710</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId21"/>
+        <a:blip r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="444710"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>55</xdr:row>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>55</xdr:row>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="23" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId22"/>
+        <a:blip r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>478107</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="24" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId23"/>
+        <a:blip r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="478107"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>58</xdr:row>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>419047</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="25" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId24"/>
+        <a:blip r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="419047"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1368000</xdr:colOff>
-      <xdr:row>64</xdr:row>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="26" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId25"/>
+        <a:blip r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1368000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>66</xdr:row>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>66</xdr:row>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>495238</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="27" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId26"/>
+        <a:blip r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="495238"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F70"/>
+  <dimension ref="A2:F71"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>67</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -1227,51 +1265,51 @@
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>35, 36, 42</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>AUDAX LEGAL PTY LIMITED</t>
         </is>
       </c>
     </row>
     <row r="7" customHeight="1" ht="140.0">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>1857801</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>BLOCKCHAIN</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Kalleske Holdings Pty Ltd as trustee for Kalleske Asset Trust</t>
         </is>
       </c>
     </row>
     <row r="8" customHeight="1" ht="140.0">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>1870904</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>AML FX BLOCKCHAIN FOREIGN EXCHANGE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
@@ -1769,51 +1807,51 @@
     </row>
     <row r="26" customHeight="1" ht="140.0">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>2259712</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>GOANNA BLOCKCHAIN</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
-          <t>Goanna Blockchain Pty Ltd</t>
+          <t>Goanna Digital Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="27" customHeight="1" ht="140.0">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>2263522</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>ARQIT QUANTUM BLOCKCHAIN</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>9, 36, 38, 42</t>
         </is>
       </c>
@@ -1937,51 +1975,51 @@
     </row>
     <row r="32" customHeight="1" ht="140.0">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>2335932</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>WOLLEMI BLOCKCHAIN</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>9, 36, 42</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
-          <t>Wollemi Blockchain Pty Ltd</t>
+          <t>Goanna Digital Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="33" customHeight="1" ht="140.0">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>2339487</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>BLOCKCHAIN AUSTRALIA</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>35, 41, 45</t>
         </is>
       </c>
@@ -2005,1045 +2043,1073 @@
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>Blockchain Capital, LLC</t>
         </is>
       </c>
     </row>
     <row r="35" customHeight="1" ht="140.0">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>2642890</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
-          <t>B RAMELTOKEN BLOCKCHAIN</t>
+          <t>B RAMFELTOKEN BLOCKCHAIN</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="F35" s="1" t="inlineStr">
+        <is>
+          <t>RAMFEL PACIFICO-HUGGINS</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" customHeight="1" ht="140.0">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>2664499</t>
+        </is>
+      </c>
+      <c r="C36" s="1" t="inlineStr">
+        <is>
+          <t>EPL COIN EPLCOIN THE OFFICIAL PREMIER LEAGUE FAN TOKEN TICKETS MERCHANDISE REWARDS FAN VOTING PAYMENTS EXPERIENCES VALUE GROWTH BUILD ON BLOCKCHAIN SECURE TRANSPARENT GLOBAL WWW.EPLCOIN.GLOBAL</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Published:
 Awaiting examination</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A36" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="F36" s="1" t="inlineStr">
+        <is>
+          <t>Charlie Coglitore</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" customHeight="1" ht="140.0">
+      <c r="A37" s="1" t="inlineStr">
         <is>
           <t>1959745</t>
         </is>
       </c>
-      <c r="C36" s="1" t="inlineStr">
+      <c r="C37" s="1" t="inlineStr">
         <is>
           <t>SECURELY MOVES &amp; DELIVERS BLOCKCHAIN AT THE SPEED OF ENTERPRISE</t>
         </is>
       </c>
-      <c r="D36" s="1" t="inlineStr">
+      <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Cancelled:
 Cancelled at the request of IB</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>9, 37, 41, 42</t>
         </is>
       </c>
-      <c r="F36" s="1" t="inlineStr">
+      <c r="F37" s="1" t="inlineStr">
         <is>
           <t>StealthPath Inc.</t>
         </is>
       </c>
     </row>
-    <row r="37" customHeight="1" ht="140.0">
-      <c r="A37" s="1" t="inlineStr">
+    <row r="38" customHeight="1" ht="140.0">
+      <c r="A38" s="1" t="inlineStr">
         <is>
           <t>2323976</t>
         </is>
       </c>
-      <c r="C37" s="1" t="inlineStr">
+      <c r="C38" s="1" t="inlineStr">
         <is>
           <t>EOS BLOCKCHAIN MADE EASY</t>
         </is>
       </c>
-      <c r="D37" s="1" t="inlineStr">
+      <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Cancelled:
 Cancelled at the request of IB</t>
         </is>
       </c>
-      <c r="E37" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>9, 25, 35, 36, 41, 42</t>
         </is>
       </c>
-      <c r="F37" s="1" t="inlineStr">
+      <c r="F38" s="1" t="inlineStr">
         <is>
           <t>EOS Network Foundation</t>
         </is>
       </c>
     </row>
-    <row r="38" customHeight="1" ht="140.0">
-      <c r="A38" s="1" t="inlineStr">
+    <row r="39" customHeight="1" ht="140.0">
+      <c r="A39" s="1" t="inlineStr">
         <is>
           <t>1759190</t>
         </is>
       </c>
-      <c r="C38" s="1" t="inlineStr">
+      <c r="C39" s="1" t="inlineStr">
         <is>
           <t>BLOCKCHAIN</t>
         </is>
       </c>
-      <c r="D38" s="1" t="inlineStr">
+      <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F38" s="1" t="inlineStr">
+      <c r="F39" s="1" t="inlineStr">
         <is>
           <t>Barter Futures Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="39" customHeight="1" ht="140.0">
-      <c r="A39" s="1" t="inlineStr">
+    <row r="40" customHeight="1" ht="140.0">
+      <c r="A40" s="1" t="inlineStr">
         <is>
           <t>1826927</t>
         </is>
       </c>
-      <c r="C39" s="1" t="inlineStr">
+      <c r="C40" s="1" t="inlineStr">
         <is>
           <t>Vulcan blockchain</t>
         </is>
       </c>
-      <c r="D39" s="1" t="inlineStr">
+      <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E39" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>9, 16, 36, 38, 42, 45</t>
         </is>
       </c>
-      <c r="F39" s="1" t="inlineStr">
+      <c r="F40" s="1" t="inlineStr">
         <is>
           <t>PricewaterhouseCoopers Nominees (N.S.W) Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="40" customHeight="1" ht="140.0">
-      <c r="A40" s="1" t="inlineStr">
+    <row r="41" customHeight="1" ht="140.0">
+      <c r="A41" s="1" t="inlineStr">
         <is>
           <t>1843490</t>
         </is>
       </c>
-      <c r="C40" s="1" t="inlineStr">
+      <c r="C41" s="1" t="inlineStr">
         <is>
           <t>Blockchain Law</t>
         </is>
       </c>
-      <c r="D40" s="1" t="inlineStr">
+      <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E40" s="1" t="inlineStr">
+      <c r="E41" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
-      <c r="F40" s="1" t="inlineStr">
+      <c r="F41" s="1" t="inlineStr">
         <is>
           <t>AUDAX LEGAL PTY LIMITED</t>
         </is>
       </c>
     </row>
-    <row r="41" customHeight="1" ht="140.0">
-      <c r="A41" s="1" t="inlineStr">
+    <row r="42" customHeight="1" ht="140.0">
+      <c r="A42" s="1" t="inlineStr">
         <is>
           <t>1859405</t>
         </is>
       </c>
-      <c r="C41" s="1" t="inlineStr">
+      <c r="C42" s="1" t="inlineStr">
         <is>
           <t>Blockchain Global</t>
         </is>
       </c>
-      <c r="D41" s="1" t="inlineStr">
+      <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F41" s="1" t="inlineStr">
+      <c r="F42" s="1" t="inlineStr">
         <is>
           <t>Blockchain Global Limited</t>
         </is>
       </c>
     </row>
-    <row r="42" customHeight="1" ht="140.0">
-      <c r="A42" s="1" t="inlineStr">
+    <row r="43" customHeight="1" ht="140.0">
+      <c r="A43" s="1" t="inlineStr">
         <is>
           <t>1873397</t>
         </is>
       </c>
-      <c r="C42" s="1" t="inlineStr">
+      <c r="C43" s="1" t="inlineStr">
         <is>
           <t>International Blockchain Consulting</t>
         </is>
       </c>
-      <c r="D42" s="1" t="inlineStr">
+      <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F42" s="1" t="inlineStr">
+      <c r="F43" s="1" t="inlineStr">
         <is>
           <t>GOGLOBAL LTD</t>
         </is>
       </c>
     </row>
-    <row r="43" customHeight="1" ht="140.0">
-      <c r="A43" s="1" t="inlineStr">
+    <row r="44" customHeight="1" ht="140.0">
+      <c r="A44" s="1" t="inlineStr">
         <is>
           <t>1885693</t>
         </is>
       </c>
-      <c r="C43" s="1" t="inlineStr">
+      <c r="C44" s="1" t="inlineStr">
         <is>
           <t>BLOCKCHAIN LAW</t>
         </is>
       </c>
-      <c r="D43" s="1" t="inlineStr">
+      <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
-      <c r="F43" s="1" t="inlineStr">
+      <c r="F44" s="1" t="inlineStr">
         <is>
           <t>AUDAX LEGAL PTY LIMITED</t>
         </is>
       </c>
     </row>
-    <row r="44" customHeight="1" ht="140.0">
-      <c r="A44" s="1" t="inlineStr">
+    <row r="45" customHeight="1" ht="140.0">
+      <c r="A45" s="1" t="inlineStr">
         <is>
           <t>1905225</t>
         </is>
       </c>
-      <c r="C44" s="1" t="inlineStr">
+      <c r="C45" s="1" t="inlineStr">
         <is>
           <t>BLOCKCHAIN COLLECTIBLES</t>
         </is>
       </c>
-      <c r="D44" s="1" t="inlineStr">
+      <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>9, 35, 42</t>
         </is>
       </c>
-      <c r="F44" s="1" t="inlineStr">
+      <c r="F45" s="1" t="inlineStr">
         <is>
           <t>Doheny Enterprises Limited</t>
         </is>
       </c>
     </row>
-    <row r="45" customHeight="1" ht="140.0">
-      <c r="A45" s="1" t="inlineStr">
+    <row r="46" customHeight="1" ht="140.0">
+      <c r="A46" s="1" t="inlineStr">
         <is>
           <t>1940560</t>
         </is>
       </c>
-      <c r="C45" s="1" t="inlineStr">
+      <c r="C46" s="1" t="inlineStr">
         <is>
           <t>Canvas Blockchain</t>
         </is>
       </c>
-      <c r="D45" s="1" t="inlineStr">
+      <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>9, 35, 36, 38, 42</t>
         </is>
       </c>
-      <c r="F45" s="1" t="inlineStr">
+      <c r="F46" s="1" t="inlineStr">
         <is>
           <t>CANVAS IP PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="46" customHeight="1" ht="140.0">
-      <c r="A46" s="1" t="inlineStr">
+    <row r="47" customHeight="1" ht="140.0">
+      <c r="A47" s="1" t="inlineStr">
         <is>
           <t>1946144</t>
         </is>
       </c>
-      <c r="C46" s="1" t="inlineStr">
+      <c r="C47" s="1" t="inlineStr">
         <is>
           <t>Genesis Blockchain</t>
         </is>
       </c>
-      <c r="D46" s="1" t="inlineStr">
+      <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
-      <c r="F46" s="1" t="inlineStr">
+      <c r="F47" s="1" t="inlineStr">
         <is>
           <t>Charalambos Papacharissiou</t>
         </is>
       </c>
     </row>
-    <row r="47" customHeight="1" ht="140.0">
-      <c r="A47" s="1" t="inlineStr">
+    <row r="48" customHeight="1" ht="140.0">
+      <c r="A48" s="1" t="inlineStr">
         <is>
           <t>1947764</t>
         </is>
       </c>
-      <c r="C47" s="1" t="inlineStr">
+      <c r="C48" s="1" t="inlineStr">
         <is>
           <t>BLOCKCHAIN FINANCE</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
+      <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E48" s="1" t="inlineStr">
         <is>
           <t>41, 42</t>
         </is>
       </c>
-      <c r="F47" s="1" t="inlineStr">
+      <c r="F48" s="1" t="inlineStr">
         <is>
           <t>The Trustee for BLOCKCHAIN FINANCE MANAGEMENT SERVICES TRUST</t>
         </is>
       </c>
     </row>
-    <row r="48" customHeight="1" ht="140.0">
-      <c r="A48" s="1" t="inlineStr">
+    <row r="49" customHeight="1" ht="140.0">
+      <c r="A49" s="1" t="inlineStr">
         <is>
           <t>1948995</t>
         </is>
       </c>
-      <c r="C48" s="1" t="inlineStr">
+      <c r="C49" s="1" t="inlineStr">
         <is>
           <t>BLOCKCHAIN TECH</t>
         </is>
       </c>
-      <c r="D48" s="1" t="inlineStr">
+      <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
-      <c r="F48" s="1" t="inlineStr">
+      <c r="F49" s="1" t="inlineStr">
         <is>
           <t>BLOCKCHAIN TECH PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="49" customHeight="1" ht="140.0">
-      <c r="A49" s="1" t="inlineStr">
+    <row r="50" customHeight="1" ht="140.0">
+      <c r="A50" s="1" t="inlineStr">
         <is>
           <t>1966240</t>
         </is>
       </c>
-      <c r="C49" s="1" t="inlineStr">
+      <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B BLOCKCHAIN &amp; BITCOIN CONFERENCE</t>
         </is>
       </c>
-      <c r="D49" s="1" t="inlineStr">
+      <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Not protected:
 Not accepted</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>35, 41</t>
         </is>
       </c>
-      <c r="F49" s="1" t="inlineStr">
+      <c r="F50" s="1" t="inlineStr">
         <is>
           <t>Smile Expo s.r.o.</t>
         </is>
       </c>
     </row>
-    <row r="50" customHeight="1" ht="140.0">
-      <c r="A50" s="1" t="inlineStr">
+    <row r="51" customHeight="1" ht="140.0">
+      <c r="A51" s="1" t="inlineStr">
         <is>
           <t>1998163</t>
         </is>
       </c>
-      <c r="C50" s="1" t="inlineStr">
+      <c r="C51" s="1" t="inlineStr">
         <is>
           <t>Monash Blockchain Alliance</t>
         </is>
       </c>
-      <c r="D50" s="1" t="inlineStr">
+      <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F50" s="1" t="inlineStr">
+      <c r="F51" s="1" t="inlineStr">
         <is>
           <t>Ramanathan Thannirmalai</t>
         </is>
       </c>
     </row>
-    <row r="51" customHeight="1" ht="140.0">
-      <c r="A51" s="1" t="inlineStr">
+    <row r="52" customHeight="1" ht="140.0">
+      <c r="A52" s="1" t="inlineStr">
         <is>
           <t>1998580</t>
         </is>
       </c>
-      <c r="C51" s="1" t="inlineStr">
+      <c r="C52" s="1" t="inlineStr">
         <is>
           <t>Blockchain Superhighway</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>9, 36, 42, 45</t>
         </is>
       </c>
-      <c r="F51" s="1" t="inlineStr">
+      <c r="F52" s="1" t="inlineStr">
         <is>
           <t>REC Cloud Guilder Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="52" customHeight="1" ht="140.0">
-      <c r="A52" s="1" t="inlineStr">
+    <row r="53" customHeight="1" ht="140.0">
+      <c r="A53" s="1" t="inlineStr">
         <is>
           <t>2071408</t>
         </is>
       </c>
-      <c r="C52" s="1" t="inlineStr">
+      <c r="C53" s="1" t="inlineStr">
         <is>
           <t>DEO BLOCKCHAIN</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
-      <c r="F52" s="1" t="inlineStr">
+      <c r="F53" s="1" t="inlineStr">
         <is>
           <t>Deo Solutions Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="53" customHeight="1" ht="140.0">
-      <c r="A53" s="1" t="inlineStr">
+    <row r="54" customHeight="1" ht="140.0">
+      <c r="A54" s="1" t="inlineStr">
         <is>
           <t>2074505</t>
         </is>
       </c>
-      <c r="C53" s="1" t="inlineStr">
+      <c r="C54" s="1" t="inlineStr">
         <is>
           <t>Blockchain Capital</t>
         </is>
       </c>
-      <c r="D53" s="1" t="inlineStr">
+      <c r="D54" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E54" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F53" s="1" t="inlineStr">
+      <c r="F54" s="1" t="inlineStr">
         <is>
           <t>Jade Allan</t>
         </is>
       </c>
     </row>
-    <row r="54" customHeight="1" ht="140.0">
-      <c r="A54" s="1" t="inlineStr">
+    <row r="55" customHeight="1" ht="140.0">
+      <c r="A55" s="1" t="inlineStr">
         <is>
           <t>2081551</t>
         </is>
       </c>
-      <c r="C54" s="1" t="inlineStr">
+      <c r="C55" s="1" t="inlineStr">
         <is>
           <t>Blockchain Collective</t>
         </is>
       </c>
-      <c r="D54" s="1" t="inlineStr">
+      <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F54" s="1" t="inlineStr">
+      <c r="F55" s="1" t="inlineStr">
         <is>
           <t>SOBC IP PTY LTD; Blockchain Collective Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="55" customHeight="1" ht="140.0">
-      <c r="A55" s="1" t="inlineStr">
+    <row r="56" customHeight="1" ht="140.0">
+      <c r="A56" s="1" t="inlineStr">
         <is>
           <t>2085840</t>
         </is>
       </c>
-      <c r="C55" s="1" t="inlineStr">
+      <c r="C56" s="1" t="inlineStr">
         <is>
           <t>BLOCKCHAIN AUSTRALIA</t>
         </is>
       </c>
-      <c r="D55" s="1" t="inlineStr">
+      <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
-      <c r="F55" s="1" t="inlineStr">
+      <c r="F56" s="1" t="inlineStr">
         <is>
           <t>Blockchain Solutions Australia Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="56" customHeight="1" ht="140.0">
-      <c r="A56" s="1" t="inlineStr">
+    <row r="57" customHeight="1" ht="140.0">
+      <c r="A57" s="1" t="inlineStr">
         <is>
           <t>2090683</t>
         </is>
       </c>
-      <c r="C56" s="1" t="inlineStr">
+      <c r="C57" s="1" t="inlineStr">
         <is>
           <t>BLOCKCHAIN</t>
         </is>
       </c>
-      <c r="D56" s="1" t="inlineStr">
+      <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F56" s="1" t="inlineStr">
+      <c r="F57" s="1" t="inlineStr">
         <is>
           <t>Brand Bookie</t>
         </is>
       </c>
     </row>
-    <row r="57" customHeight="1" ht="140.0">
-      <c r="A57" s="1" t="inlineStr">
+    <row r="58" customHeight="1" ht="140.0">
+      <c r="A58" s="1" t="inlineStr">
         <is>
           <t>2109226</t>
         </is>
       </c>
-      <c r="C57" s="1" t="inlineStr">
+      <c r="C58" s="1" t="inlineStr">
         <is>
           <t>NGSCRYPTO BLOCKCHAIN MINING SPECIALISTS</t>
         </is>
       </c>
-      <c r="D57" s="1" t="inlineStr">
+      <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>9, 36, 42</t>
         </is>
       </c>
-      <c r="F57" s="1" t="inlineStr">
+      <c r="F58" s="1" t="inlineStr">
         <is>
           <t>NGS Crypto Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="58" customHeight="1" ht="140.0">
-      <c r="A58" s="1" t="inlineStr">
+    <row r="59" customHeight="1" ht="140.0">
+      <c r="A59" s="1" t="inlineStr">
         <is>
           <t>2202711</t>
         </is>
       </c>
-      <c r="C58" s="1" t="inlineStr">
+      <c r="C59" s="1" t="inlineStr">
         <is>
           <t>Blockchain Penetration Testing</t>
         </is>
       </c>
-      <c r="D58" s="1" t="inlineStr">
+      <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E58" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
-      <c r="F58" s="1" t="inlineStr">
+      <c r="F59" s="1" t="inlineStr">
         <is>
           <t>RightSec PTY LTD; Virginia Calegare</t>
         </is>
       </c>
     </row>
-    <row r="59" customHeight="1" ht="140.0">
-      <c r="A59" s="1" t="inlineStr">
+    <row r="60" customHeight="1" ht="140.0">
+      <c r="A60" s="1" t="inlineStr">
         <is>
           <t>2221202</t>
         </is>
       </c>
-      <c r="C59" s="1" t="inlineStr">
+      <c r="C60" s="1" t="inlineStr">
         <is>
           <t>BLOCKCHAIN.COM.AU</t>
         </is>
       </c>
-      <c r="D59" s="1" t="inlineStr">
+      <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>9, 36</t>
         </is>
       </c>
-      <c r="F59" s="1" t="inlineStr">
+      <c r="F60" s="1" t="inlineStr">
         <is>
           <t>BLOCKCHAIN WORLD LTD</t>
         </is>
       </c>
     </row>
-    <row r="60" customHeight="1" ht="140.0">
-      <c r="A60" s="1" t="inlineStr">
+    <row r="61" customHeight="1" ht="140.0">
+      <c r="A61" s="1" t="inlineStr">
         <is>
           <t>2221209</t>
         </is>
       </c>
-      <c r="C60" s="1" t="inlineStr">
+      <c r="C61" s="1" t="inlineStr">
         <is>
           <t>BLOCKCHAIN.COM.AU</t>
         </is>
       </c>
-      <c r="D60" s="1" t="inlineStr">
+      <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>9, 36</t>
         </is>
       </c>
-      <c r="F60" s="1" t="inlineStr">
+      <c r="F61" s="1" t="inlineStr">
         <is>
           <t>BLOCKCHAIN WORLD LTD</t>
         </is>
       </c>
     </row>
-    <row r="61" customHeight="1" ht="140.0">
-      <c r="A61" s="1" t="inlineStr">
+    <row r="62" customHeight="1" ht="140.0">
+      <c r="A62" s="1" t="inlineStr">
         <is>
           <t>2226377</t>
         </is>
       </c>
-      <c r="C61" s="1" t="inlineStr">
+      <c r="C62" s="1" t="inlineStr">
         <is>
           <t>Blockchain Mastery</t>
         </is>
       </c>
-      <c r="D61" s="1" t="inlineStr">
+      <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F61" s="1" t="inlineStr">
+      <c r="F62" s="1" t="inlineStr">
         <is>
           <t>AFKS Holdings Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="62" customHeight="1" ht="140.0">
-      <c r="A62" s="1" t="inlineStr">
+    <row r="63" customHeight="1" ht="140.0">
+      <c r="A63" s="1" t="inlineStr">
         <is>
           <t>2226378</t>
         </is>
       </c>
-      <c r="C62" s="1" t="inlineStr">
+      <c r="C63" s="1" t="inlineStr">
         <is>
           <t>Blockchain Business Summit</t>
         </is>
       </c>
-      <c r="D62" s="1" t="inlineStr">
+      <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F62" s="1" t="inlineStr">
+      <c r="F63" s="1" t="inlineStr">
         <is>
           <t>AFKS Holdings Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="63" customHeight="1" ht="140.0">
-      <c r="A63" s="1" t="inlineStr">
+    <row r="64" customHeight="1" ht="140.0">
+      <c r="A64" s="1" t="inlineStr">
         <is>
           <t>2228746</t>
         </is>
       </c>
-      <c r="C63" s="1" t="inlineStr">
+      <c r="C64" s="1" t="inlineStr">
         <is>
           <t>Cryptocurrency and Blockchain Solutions</t>
         </is>
       </c>
-      <c r="D63" s="1" t="inlineStr">
+      <c r="D64" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E63" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F63" s="1" t="inlineStr">
+      <c r="F64" s="1" t="inlineStr">
         <is>
           <t>CRYPTOCURRENCY AND BLOCKCHAIN SOLUTIONS</t>
         </is>
       </c>
     </row>
-    <row r="64" customHeight="1" ht="140.0">
-      <c r="A64" s="1" t="inlineStr">
+    <row r="65" customHeight="1" ht="140.0">
+      <c r="A65" s="1" t="inlineStr">
         <is>
           <t>2230298</t>
         </is>
       </c>
-      <c r="C64" s="1" t="inlineStr">
+      <c r="C65" s="1" t="inlineStr">
         <is>
           <t>Bondi Blockchain</t>
         </is>
       </c>
-      <c r="D64" s="1" t="inlineStr">
+      <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F64" s="1" t="inlineStr">
+      <c r="F65" s="1" t="inlineStr">
         <is>
           <t>Anthony Pilgrim</t>
         </is>
       </c>
     </row>
-    <row r="65" customHeight="1" ht="140.0">
-      <c r="A65" s="1" t="inlineStr">
+    <row r="66" customHeight="1" ht="140.0">
+      <c r="A66" s="1" t="inlineStr">
         <is>
           <t>2237511</t>
         </is>
       </c>
-      <c r="C65" s="1" t="inlineStr">
+      <c r="C66" s="1" t="inlineStr">
         <is>
           <t>BC BLOCKCHAIN CREATIVE LABS</t>
         </is>
       </c>
-      <c r="D65" s="1" t="inlineStr">
+      <c r="D66" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
+      <c r="E66" s="1" t="inlineStr">
         <is>
           <t>9, 35, 38, 41, 42</t>
         </is>
       </c>
-      <c r="F65" s="1" t="inlineStr">
+      <c r="F66" s="1" t="inlineStr">
         <is>
           <t>Fox Media LLC</t>
         </is>
       </c>
     </row>
-    <row r="66" customHeight="1" ht="140.0">
-      <c r="A66" s="1" t="inlineStr">
+    <row r="67" customHeight="1" ht="140.0">
+      <c r="A67" s="1" t="inlineStr">
         <is>
           <t>2325643</t>
         </is>
       </c>
-      <c r="C66" s="1" t="inlineStr">
+      <c r="C67" s="1" t="inlineStr">
         <is>
           <t>blockchain operating business systems</t>
         </is>
       </c>
-      <c r="D66" s="1" t="inlineStr">
+      <c r="D67" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
+      <c r="E67" s="1" t="inlineStr">
         <is>
           <t>35, 36, 37</t>
         </is>
       </c>
-      <c r="F66" s="1" t="inlineStr">
+      <c r="F67" s="1" t="inlineStr">
         <is>
           <t>Bob's Windows Co Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="67" customHeight="1" ht="140.0">
-      <c r="A67" s="1" t="inlineStr">
+    <row r="68" customHeight="1" ht="140.0">
+      <c r="A68" s="1" t="inlineStr">
         <is>
           <t>2335017</t>
         </is>
       </c>
-      <c r="C67" s="1" t="inlineStr">
+      <c r="C68" s="1" t="inlineStr">
         <is>
           <t>AURA BLOCKCHAIN CONSORTIUM</t>
         </is>
       </c>
-      <c r="D67" s="1" t="inlineStr">
+      <c r="D68" s="1" t="inlineStr">
         <is>
           <t>Not protected:
 Not accepted</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E68" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="F67" s="1" t="inlineStr">
+      <c r="F68" s="1" t="inlineStr">
         <is>
           <t>AURA BLOCKCHAIN CONSORTIUM</t>
         </is>
       </c>
     </row>
-    <row r="68" customHeight="1" ht="140.0">
-      <c r="A68" s="1" t="inlineStr">
+    <row r="69" customHeight="1" ht="140.0">
+      <c r="A69" s="1" t="inlineStr">
         <is>
           <t>2339486</t>
         </is>
       </c>
-      <c r="C68" s="1" t="inlineStr">
+      <c r="C69" s="1" t="inlineStr">
         <is>
           <t>BLOCKCHAIN AUSTRALIA</t>
         </is>
       </c>
-      <c r="D68" s="1" t="inlineStr">
+      <c r="D69" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
+      <c r="E69" s="1" t="inlineStr">
         <is>
           <t>35, 41, 45</t>
         </is>
       </c>
-      <c r="F68" s="1" t="inlineStr">
+      <c r="F69" s="1" t="inlineStr">
         <is>
           <t>Blockchain Australia Ltd</t>
         </is>
       </c>
     </row>
-    <row r="69" customHeight="1" ht="140.0">
-      <c r="A69" s="1" t="inlineStr">
+    <row r="70" customHeight="1" ht="140.0">
+      <c r="A70" s="1" t="inlineStr">
         <is>
           <t>2386841</t>
         </is>
       </c>
-      <c r="C69" s="1" t="inlineStr">
+      <c r="C70" s="1" t="inlineStr">
         <is>
           <t>Hive Blockchain</t>
         </is>
       </c>
-      <c r="D69" s="1" t="inlineStr">
+      <c r="D70" s="1" t="inlineStr">
         <is>
           <t>Not protected:
 Not accepted</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
+      <c r="E70" s="1" t="inlineStr">
         <is>
           <t>9, 42</t>
         </is>
       </c>
-      <c r="F69" s="1" t="inlineStr">
+      <c r="F70" s="1" t="inlineStr">
         <is>
           <t>Hiveon Holding AG c/o Hera Group Establishment</t>
         </is>
       </c>
     </row>
-    <row r="70" customHeight="1" ht="140.0">
-      <c r="A70" s="1" t="inlineStr">
+    <row r="71" customHeight="1" ht="140.0">
+      <c r="A71" s="1" t="inlineStr">
         <is>
           <t>2386882</t>
         </is>
       </c>
-      <c r="C70" s="1" t="inlineStr">
+      <c r="C71" s="1" t="inlineStr">
         <is>
           <t>Hiveon Blockchain</t>
         </is>
       </c>
-      <c r="D70" s="1" t="inlineStr">
+      <c r="D71" s="1" t="inlineStr">
         <is>
           <t>Not protected:
 Not accepted</t>
         </is>
       </c>
-      <c r="E70" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>9, 42</t>
         </is>
       </c>
-      <c r="F70" s="1" t="inlineStr">
+      <c r="F71" s="1" t="inlineStr">
         <is>
           <t>Hiveon Holding AG c/o Hera Group Establishment</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>