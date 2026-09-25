--- v4 (2026-07-24)
+++ v5 (2026-09-25)
@@ -1293,51 +1293,51 @@
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Kalleske Holdings Pty Ltd as trustee for Kalleske Asset Trust</t>
         </is>
       </c>
     </row>
     <row r="8" customHeight="1" ht="140.0">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>1870904</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>AML FX BLOCKCHAIN FOREIGN EXCHANGE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Nina Taylor; Gary McAlister</t>
         </is>
       </c>
     </row>
     <row r="9" customHeight="1" ht="140.0">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>1900229</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>LAND LAYBY BLOCKCHAIN IT</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
@@ -2049,79 +2049,79 @@
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>Blockchain Capital, LLC</t>
         </is>
       </c>
     </row>
     <row r="35" customHeight="1" ht="140.0">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>2642890</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B RAMFELTOKEN BLOCKCHAIN</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Accepted:
-Awaiting publication</t>
+In opposition period</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>RAMFEL PACIFICO-HUGGINS</t>
         </is>
       </c>
     </row>
     <row r="36" customHeight="1" ht="140.0">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>2664499</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>EPL COIN EPLCOIN THE OFFICIAL PREMIER LEAGUE FAN TOKEN TICKETS MERCHANDISE REWARDS FAN VOTING PAYMENTS EXPERIENCES VALUE GROWTH BUILD ON BLOCKCHAIN SECURE TRANSPARENT GLOBAL WWW.EPLCOIN.GLOBAL</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Published:
-Awaiting examination</t>
+Under examination</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>Charlie Coglitore</t>
         </is>
       </c>
     </row>
     <row r="37" customHeight="1" ht="140.0">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>1959745</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>SECURELY MOVES &amp; DELIVERS BLOCKCHAIN AT THE SPEED OF ENTERPRISE</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">