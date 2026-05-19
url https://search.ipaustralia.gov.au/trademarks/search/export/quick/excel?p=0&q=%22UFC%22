--- v2 (2026-03-19)
+++ v3 (2026-05-19)
@@ -2053,51 +2053,51 @@
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>25, 28</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>Zuffa, LLC</t>
         </is>
       </c>
     </row>
     <row r="27" customHeight="1" ht="140.0">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>1774820</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>UFC</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>Zuffa, LLC</t>
         </is>
       </c>
     </row>
     <row r="28" customHeight="1" ht="140.0">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>1813391</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>UFC</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">