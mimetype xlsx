--- v1 (2026-03-15)
+++ v2 (2026-06-18)
@@ -170,51 +170,51 @@
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
     <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>1117150</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>LASERWASH</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>7, 35</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Delaware Capital Formation Inc</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>1497447</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>GERNREICH</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">