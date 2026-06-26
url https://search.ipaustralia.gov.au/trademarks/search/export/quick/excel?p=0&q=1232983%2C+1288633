--- v1 (2026-03-03)
+++ v2 (2026-06-26)
@@ -225,52 +225,52 @@
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Fanatics, LLC</t>
         </is>
       </c>
     </row>
     <row r="7" customHeight="1" ht="140.0">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>1787605</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>DOOM SAYERS</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>Protected:
-Expired renewal possible</t>
+          <t>Ceased - Not renewed:
+Renewal fee not paid</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>25, 28</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Doom Sayers, LLC</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>