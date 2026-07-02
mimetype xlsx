--- v0 (2026-05-10)
+++ v1 (2026-07-02)
@@ -198,51 +198,51 @@
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Cicero Clothing Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>1178752</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>POLITIX</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Cicero Clothing Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="7" customHeight="1" ht="140.0">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>1264761</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Katie Perry</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">