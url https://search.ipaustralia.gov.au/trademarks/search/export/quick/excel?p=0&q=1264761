--- v1 (2026-07-02)
+++ v2 (2026-08-16)
@@ -180,79 +180,79 @@
     </row>
     <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>485051</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>POLITIX</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>Cicero Clothing Pty Ltd</t>
+          <t>Politix Clothing Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>1178752</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>POLITIX</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Renewal due</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>Cicero Clothing Pty Ltd</t>
+          <t>Politix Clothing Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="7" customHeight="1" ht="140.0">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>1264761</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>Katie Perry</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
@@ -264,49 +264,49 @@
     </row>
     <row r="8" customHeight="1" ht="140.0">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>1698609</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>POLITIX</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>14, 18</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>Cicero Clothing Pty Ltd</t>
+          <t>Politix Clothing Pty Ltd</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>