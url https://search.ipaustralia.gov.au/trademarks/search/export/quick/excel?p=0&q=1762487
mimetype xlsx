--- v1 (2026-02-22)
+++ v2 (2026-04-09)
@@ -170,51 +170,51 @@
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
     <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>1762487</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>BOROBI</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>9, 14, 16, 24, 25, 26, 28, 35, 36, 38, 39, 41, 42, 43</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Commonwealth Games Federation</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>2407853</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>MRTY</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">