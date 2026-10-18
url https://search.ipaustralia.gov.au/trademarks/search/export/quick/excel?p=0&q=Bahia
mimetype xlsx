--- v2 (2026-04-16)
+++ v3 (2026-10-18)
@@ -693,51 +693,51 @@
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>35, 41, 43</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Management Hotelero Piñero S.L.</t>
         </is>
       </c>
     </row>
     <row r="11" customHeight="1" ht="140.0">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>2643091</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>BAHIA PRINCIPE ESCAPE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Published:
-Awaiting examination</t>
+Under examination</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>35, 41, 43</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Management Hotelero Piñero S.L.</t>
         </is>
       </c>
     </row>
     <row r="12" customHeight="1" ht="140.0">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>273558</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>LICOR DE CAFE BAHIA</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">