--- v0 (2026-04-04)
+++ v1 (2026-06-21)
@@ -525,51 +525,51 @@
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
     <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>714920</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>1996 BATHURST 1000 THE GREAT RACE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>16, 25, 28, 41</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Bathurst Regional Council</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>739589</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIAN 1000 CLASSIC MT PANORAMA BATHURST</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">