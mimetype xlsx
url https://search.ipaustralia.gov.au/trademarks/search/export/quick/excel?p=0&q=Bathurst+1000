--- v1 (2026-06-21)
+++ v2 (2026-08-06)
@@ -553,51 +553,51 @@
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>16, 25, 28, 41</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Bathurst Regional Council</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>739589</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIAN 1000 CLASSIC MT PANORAMA BATHURST</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>9, 16, 25, 41</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Bathurst Regional Council</t>
         </is>
       </c>
     </row>
     <row r="7" customHeight="1" ht="140.0">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>1000</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>GOLD MEDAL
 THE HUNTER
 MIA MIA VINEYARD</t>
         </is>