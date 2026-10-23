--- v0 (2026-04-04)
+++ v1 (2026-10-23)
@@ -182,297 +182,297 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="866666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>6</xdr:row>
-      <xdr:rowOff>866666</xdr:rowOff>
+      <xdr:rowOff>857142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="857142"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>866666</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="866666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>7</xdr:row>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>7</xdr:row>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>857142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId4"/>
+        <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="857142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>8</xdr:row>
-      <xdr:rowOff>866666</xdr:rowOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>857142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId5"/>
+        <a:blip r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="857142"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>800000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="800000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>866666</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="866666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
-[...112 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>12</xdr:row>
-      <xdr:rowOff>800000</xdr:rowOff>
+      <xdr:rowOff>866666</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="800000"/>
+          <a:ext cx="1404000" cy="866666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:F14"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
@@ -542,268 +542,268 @@
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>BITE ME FINE FOODS</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Super Sales Australia; Christopher Ahilias</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1735131</t>
+          <t>1735181</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>BITE ME</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Expired renewal possible</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>43</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Bite Me Food Service Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="7" customHeight="1" ht="140.0">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>1735181</t>
+          <t>1735925</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>BITE ME</t>
+          <t>BITE ME FOODS.</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Bite Me Food Service Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="8" customHeight="1" ht="140.0">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>1735925</t>
+          <t>1737996</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>BITE ME FOODS.</t>
+          <t>BITE ME FOOD SERVICE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>43</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Bite Me Food Service Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="9" customHeight="1" ht="140.0">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1737989</t>
+          <t>1952721</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>BITE ME FOOD SERVICE</t>
+          <t>BITE ME MINI DONUTS</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Expired renewal possible</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>43</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Bite Me Food Service Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1737996</t>
+          <t>1953015</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>BITE ME FOOD SERVICE</t>
+          <t>BITE ME MINI DONUTS</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Bite Me Food Service Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="11" customHeight="1" ht="140.0">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>1952721</t>
+          <t>2443212</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>BITE ME MINI DONUTS</t>
+          <t>BITE ME</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>28, 31</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>Bite Me Food Service Pty Ltd</t>
+          <t>BITE ME DOG FOOD PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="12" customHeight="1" ht="140.0">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>1953015</t>
+          <t>1735131</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>BITE ME MINI DONUTS</t>
+          <t>BITE ME</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Registered:
-Registered/protected</t>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Bite Me Food Service Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="13" customHeight="1" ht="140.0">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>2443212</t>
+          <t>1737989</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>BITE ME</t>
+          <t>BITE ME FOOD SERVICE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Registered:
-Registered/protected</t>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>28, 31</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>BITE ME DOG FOOD PTY LTD</t>
+          <t>Bite Me Food Service Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="14" customHeight="1" ht="140.0">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>1021318</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>Bite Me "Food with Attitude"</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>