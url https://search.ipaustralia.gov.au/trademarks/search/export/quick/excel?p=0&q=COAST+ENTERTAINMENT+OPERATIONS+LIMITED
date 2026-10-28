--- v0 (2026-07-27)
+++ v1 (2026-10-28)
@@ -137,665 +137,665 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="972000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>600000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="600000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1224000</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1224000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>900000</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="900000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>1038095</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1038095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>1257142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1257142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>1039478</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="1039478"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>857142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="857142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>857142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="857142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>685714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="685714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>800000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="800000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>704761</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="704761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>904761</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="904761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
+      <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>64</xdr:row>
+      <xdr:row>63</xdr:row>
       <xdr:rowOff>904761</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="904761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>66</xdr:row>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>66</xdr:row>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>838095</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="838095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>68</xdr:row>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>68</xdr:row>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>1047619</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1047619"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>70</xdr:row>
+      <xdr:row>69</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>70</xdr:row>
+      <xdr:row>69</xdr:row>
       <xdr:rowOff>685714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="685714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -1221,1555 +1221,1555 @@
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>TOWER OF TERROR</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>41, 42</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>COAST ENTERTAINMENT OPERATIONS LIMITED</t>
         </is>
       </c>
     </row>
     <row r="18" customHeight="1" ht="140.0">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>705205</t>
+          <t>776705</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>KOALA COUNTRY</t>
+          <t>THE GIANT OIL COMPANY</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Expired renewal possible</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="19" customHeight="1" ht="140.0">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>776705</t>
+          <t>776707</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>THE GIANT OIL COMPANY</t>
+          <t>GIANT DROP</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>6, 9, 16, 21, 25, 28</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="20" customHeight="1" ht="140.0">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>776707</t>
+          <t>785783</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>GIANT DROP</t>
+          <t>KENNY KOALA</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>6, 9, 16, 21, 25, 28</t>
+          <t>41</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="21" customHeight="1" ht="140.0">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>785783</t>
+          <t>856123</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>KENNY KOALA</t>
+          <t>BIG PARK PASS</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="22" customHeight="1" ht="140.0">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>856123</t>
+          <t>980671</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>BIG PARK PASS</t>
+          <t>DREAMWORLD GOLD COAST, AUSTRALIA</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>9, 14, 16, 21, 24, 25, 26, 28, 32, 35, 38, 41, 43</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="23" customHeight="1" ht="140.0">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>980671</t>
+          <t>1113596</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
-          <t>DREAMWORLD GOLD COAST, AUSTRALIA</t>
+          <t>WHITEWATER WORLD</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
-          <t>9, 14, 16, 21, 24, 25, 26, 28, 32, 35, 38, 41, 43</t>
+          <t>41, 43</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="24" customHeight="1" ht="140.0">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>1113596</t>
+          <t>1113607</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>WHITEWATER WORLD</t>
+          <t>DREAMWORLD'S WHITEWATER WORLD</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
-          <t>41, 43</t>
+          <t>25, 35</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="25" customHeight="1" ht="140.0">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>1113607</t>
+          <t>1133755</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>DREAMWORLD'S WHITEWATER WORLD</t>
+          <t>WHITEWATER WORLD BY DREAMWORLD</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Expired renewal possible</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
-          <t>25, 35</t>
+          <t>9, 14, 16, 21, 24, 28, 30, 35</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="26" customHeight="1" ht="140.0">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>1133755</t>
+          <t>1139973</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
-          <t>WHITEWATER WORLD BY DREAMWORLD</t>
+          <t>WORLD PASS</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
-          <t>9, 14, 16, 21, 24, 28, 30, 35</t>
+          <t>16, 35, 41</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="27" customHeight="1" ht="140.0">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>1139973</t>
+          <t>1139974</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
-          <t>WORLD PASS</t>
+          <t>SO MANY WORLDS IN ONE</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
-          <t>16, 35, 41</t>
+          <t>35, 41, 43</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="28" customHeight="1" ht="140.0">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>1139974</t>
+          <t>1175388</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
-          <t>SO MANY WORLDS IN ONE</t>
+          <t>MOTOCOASTER</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Renewal due</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
-          <t>35, 41, 43</t>
+          <t>41</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="29" customHeight="1" ht="140.0">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>1175388</t>
+          <t>1181451</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
-          <t>MOTOCOASTER</t>
+          <t>MOTO COASTER</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Renewal due</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="30" customHeight="1" ht="140.0">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>1181451</t>
+          <t>1181456</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
-          <t>MOTO COASTER</t>
+          <t>M MOTO COASTER</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Renewal due</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="31" customHeight="1" ht="140.0">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>1181456</t>
+          <t>1225704</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
-          <t>M MOTO COASTER</t>
+          <t>PLAY PASS</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>16, 41</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="32" customHeight="1" ht="140.0">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>1225704</t>
+          <t>1322509</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
-          <t>PLAY PASS</t>
+          <t>ARDENT LEISURE</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
-          <t>16, 41</t>
+          <t>35, 36, 41, 43</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="33" customHeight="1" ht="140.0">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>1322509</t>
+          <t>1385719</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
-          <t>ARDENT LEISURE</t>
+          <t>SKYPOINT</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>35, 36, 41, 43</t>
+          <t>35, 41, 43</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="34" customHeight="1" ht="140.0">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>1385719</t>
+          <t>1411623</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
-          <t>SKYPOINT</t>
+          <t>SKYPOINT CLIMB</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
-          <t>35, 41, 43</t>
+          <t>16, 25, 39, 41</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="35" customHeight="1" ht="140.0">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>1411623</t>
+          <t>1419020</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
-          <t>SKYPOINT CLIMB</t>
+          <t>BUZZSAW</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
-          <t>16, 25, 39, 41</t>
+          <t>16, 25, 35, 41</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="36" customHeight="1" ht="140.0">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>1419020</t>
+          <t>1560642</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
-          <t>BUZZSAW</t>
+          <t>DREAMWORLD CORROBOREE</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>16, 25, 35, 41</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="37" customHeight="1" ht="140.0">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>1560642</t>
+          <t>1670291</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
-          <t>DREAMWORLD CORROBOREE</t>
+          <t>THE CLAW</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
-          <t>16, 25, 35, 41</t>
+          <t>41</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="38" customHeight="1" ht="140.0">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>1670291</t>
+          <t>1793293</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
-          <t>THE CLAW</t>
+          <t>ISLAND NOODLE HUT</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>43</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="39" customHeight="1" ht="140.0">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>1793293</t>
+          <t>1793296</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
-          <t>ISLAND NOODLE HUT</t>
+          <t>Tiger Bazaar</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="40" customHeight="1" ht="140.0">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>1793296</t>
+          <t>1793324</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
-          <t>Tiger Bazaar</t>
+          <t>ISLAND NOODLE HUT</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>43</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="41" customHeight="1" ht="140.0">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>1793324</t>
+          <t>1818069</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
-          <t>ISLAND NOODLE HUT</t>
+          <t>THE PARK: PATISSERIE &amp; GRILL</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Renewal due</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>30, 43</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="42" customHeight="1" ht="140.0">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>1818069</t>
+          <t>1956465</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
-          <t>THE PARK: PATISSERIE &amp; GRILL</t>
+          <t>SkyVoyager</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
-          <t>30, 43</t>
+          <t>41</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="43" customHeight="1" ht="140.0">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>1956465</t>
+          <t>1960760</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
-          <t>SkyVoyager</t>
+          <t>Dreamworld Exhibition Centre</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>41, 43</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="44" customHeight="1" ht="140.0">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>1960760</t>
+          <t>1960762</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
-          <t>Dreamworld Exhibition Centre</t>
+          <t>DEC</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>41, 43</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="45" customHeight="1" ht="140.0">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>1960762</t>
+          <t>1975198</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
-          <t>DEC</t>
+          <t>Botanic Electric</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>41, 43</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="46" customHeight="1" ht="140.0">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>1975198</t>
+          <t>2009197</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
-          <t>Botanic Electric</t>
+          <t>Dreamworld Winterfest</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
-          <t>41, 43</t>
+          <t>41</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="47" customHeight="1" ht="140.0">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>2009197</t>
+          <t>2011754</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
-          <t>Dreamworld Winterfest</t>
+          <t>Girrebba</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="48" customHeight="1" ht="140.0">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>2011754</t>
+          <t>2032567</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
-          <t>Girrebba</t>
+          <t>SKY VOYAGER</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>25, 41</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="49" customHeight="1" ht="140.0">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>2032567</t>
+          <t>2033217</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
-          <t>SKY VOYAGER</t>
+          <t>FULLY 6</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
-          <t>25, 41</t>
+          <t>41</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="50" customHeight="1" ht="140.0">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>2033217</t>
+          <t>2039383</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
-          <t>FULLY 6</t>
+          <t>GoldCoaster</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="51" customHeight="1" ht="140.0">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>2039383</t>
+          <t>2039401</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
-          <t>GoldCoaster</t>
+          <t>The Gold Coaster</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="52" customHeight="1" ht="140.0">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>2039401</t>
+          <t>2039402</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
-          <t>The Gold Coaster</t>
+          <t>Gold Coaster</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="53" customHeight="1" ht="140.0">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>2039402</t>
+          <t>2039403</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
-          <t>Gold Coaster</t>
+          <t>The GoldCoaster</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="54" customHeight="1" ht="140.0">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>2039403</t>
+          <t>2048027</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
-          <t>The GoldCoaster</t>
+          <t>AUSTRALIA'S BIGGEST PASS TO AUSTRALIA'S BIGGEST THEME PARK DREAMWORLD GOLD COAST, AUSTRALIA WHITEWATER WORLD</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="55" customHeight="1" ht="140.0">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>2048027</t>
+          <t>2051019</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
-          <t>AUSTRALIA'S BIGGEST PASS TO AUSTRALIA'S BIGGEST THEME PARK DREAMWORLD GOLD COAST, AUSTRALIA WHITEWATER WORLD</t>
+          <t>Hiss-teria</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="56" customHeight="1" ht="140.0">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>2051019</t>
+          <t>2053111</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
-          <t>Hiss-teria</t>
+          <t>Steel Taipan</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="57" customHeight="1" ht="140.0">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>2053111</t>
+          <t>2175893</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
-          <t>Steel Taipan</t>
+          <t>Dreamworld Resort</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>41, 43</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="58" customHeight="1" ht="140.0">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>2175893</t>
+          <t>2179628</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
-          <t>Dreamworld Resort</t>
+          <t>Dreamworld</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
-          <t>41, 43</t>
+          <t>43</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="59" customHeight="1" ht="140.0">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>2179628</t>
+          <t>2179650</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
-          <t>Dreamworld</t>
+          <t>Dreamworld Hotel</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>41, 43</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
     <row r="60" customHeight="1" ht="140.0">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>2179650</t>
+          <t>2299687</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
-          <t>Dreamworld Hotel</t>
+          <t>Jungle Rush</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
-          <t>41, 43</t>
+          <t>41</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
-          <t>Coast Entertainment Operations Limited</t>
+          <t>COAST ENTERTAINMENT OPERATIONS LIMITED</t>
         </is>
       </c>
     </row>
     <row r="61" customHeight="1" ht="140.0">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>2299687</t>
+          <t>2305617</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
-          <t>Jungle Rush</t>
+          <t>Kenny and Belinda's Dreamland</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>COAST ENTERTAINMENT OPERATIONS LIMITED</t>
         </is>
       </c>
     </row>
     <row r="62" customHeight="1" ht="140.0">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>2305617</t>
+          <t>2328850</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
-          <t>Kenny and Belinda's Dreamland</t>
+          <t>Serpent Slayer</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>COAST ENTERTAINMENT OPERATIONS LIMITED</t>
         </is>
       </c>
     </row>
     <row r="63" customHeight="1" ht="140.0">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>2328850</t>
+          <t>2389933</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
-          <t>Serpent Slayer</t>
+          <t>Habitat by Dreamworld</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>41, 43</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>COAST ENTERTAINMENT OPERATIONS LIMITED</t>
         </is>
       </c>
     </row>
     <row r="64" customHeight="1" ht="140.0">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>2389933</t>
+          <t>2467957</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
-          <t>Habitat by Dreamworld</t>
+          <t>WIPEOUT SURFWEAR</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
-          <t>41, 43</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>COAST ENTERTAINMENT OPERATIONS LIMITED</t>
         </is>
       </c>
     </row>
     <row r="65" customHeight="1" ht="140.0">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>2467957</t>
+          <t>2475548</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
-          <t>WIPEOUT SURFWEAR</t>
+          <t>King Claw</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>41</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>COAST ENTERTAINMENT OPERATIONS LIMITED</t>
         </is>
       </c>
     </row>
     <row r="66" customHeight="1" ht="140.0">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>2475548</t>
+          <t>2486727</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
-          <t>King Claw</t>
+          <t>DREAMWORLD GOLD COAST, AUSTRALIA</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>35, 41, 43</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>COAST ENTERTAINMENT OPERATIONS LIMITED</t>
         </is>
       </c>
     </row>
     <row r="67" customHeight="1" ht="140.0">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>2486727</t>
+          <t>2674862</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
-          <t>DREAMWORLD GOLD COAST, AUSTRALIA</t>
+          <t>Wahsworld</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Registered:
-Registered/protected</t>
+          <t>Published:
+Under examination</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
-          <t>35, 41, 43</t>
+          <t>41</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>COAST ENTERTAINMENT OPERATIONS LIMITED</t>
         </is>
       </c>
     </row>
     <row r="68" customHeight="1" ht="140.0">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>2674862</t>
+          <t>2674872</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
-          <t>Wahsworld</t>
+          <t>WAHSWORLD</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
           <t>Published:
-Awaiting examination</t>
+Under examination</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>COAST ENTERTAINMENT OPERATIONS LIMITED</t>
         </is>
       </c>
     </row>
     <row r="69" customHeight="1" ht="140.0">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>2674872</t>
+          <t>2674904</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
-          <t>WAHSWORLD</t>
+          <t>Lost Mine Mayhem</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Published:
-Awaiting examination</t>
+          <t>Accepted:
+Awaiting publication</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>COAST ENTERTAINMENT OPERATIONS LIMITED</t>
         </is>
       </c>
     </row>
     <row r="70" customHeight="1" ht="140.0">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>2674904</t>
+          <t>2678119</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
-          <t>Lost Mine Mayhem</t>
+          <t>WHITEWATER WORLD ONLY AT DREAMWORLD</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Published:
-Awaiting examination</t>
+          <t>Accepted:
+Awaiting publication</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>COAST ENTERTAINMENT OPERATIONS LIMITED</t>
         </is>
       </c>
     </row>
     <row r="71" customHeight="1" ht="140.0">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>2678119</t>
+          <t>705205</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
-          <t>WHITEWATER WORLD ONLY AT DREAMWORLD</t>
+          <t>KOALA COUNTRY</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Published:
-Awaiting examination</t>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
-          <t>COAST ENTERTAINMENT OPERATIONS LIMITED</t>
+          <t>Coast Entertainment Operations Limited</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>