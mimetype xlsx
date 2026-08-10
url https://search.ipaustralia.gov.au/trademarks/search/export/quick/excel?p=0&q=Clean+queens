--- v0 (2026-06-10)
+++ v1 (2026-08-10)
@@ -551,51 +551,51 @@
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>CLEAN QUEENS PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>2645813</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>King and Queen of Clean</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Published:
-Awaiting examination</t>
+Under examination</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>King and Queen of Clean</t>
         </is>
       </c>
     </row>
     <row r="11" customHeight="1" ht="140.0">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>1901827</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>Blue Mountains Clean Queen</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">