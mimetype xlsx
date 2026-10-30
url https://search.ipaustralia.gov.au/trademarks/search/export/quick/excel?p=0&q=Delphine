--- v4 (2026-09-15)
+++ v5 (2026-10-30)
@@ -588,52 +588,52 @@
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Delphine Marie Julie Failla; Luke Bradley Failla</t>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>2665771</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>DARKENING SONG</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>Accepted:
-Opposition period expired</t>
+          <t>Protected:
+Registered/protected</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>9, 16, 41</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Delphine Seddon</t>
         </is>
       </c>
     </row>
     <row r="11" customHeight="1" ht="140.0">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>263421</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>DELPHINE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">