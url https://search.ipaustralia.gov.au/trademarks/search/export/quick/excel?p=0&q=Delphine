--- v2 (2026-03-19)
+++ v3 (2026-08-01)
@@ -175,275 +175,275 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>612000</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="612000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>1304761</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1304761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>1333333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1333333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>1380952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1380952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>1285714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1285714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F17"/>
+  <dimension ref="A2:F18"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>14</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -578,267 +578,295 @@
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>The Tipsy Heifer</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Delphine Marie Julie Failla; Luke Bradley Failla</t>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
+          <t>2665771</t>
+        </is>
+      </c>
+      <c r="C10" s="1" t="inlineStr">
+        <is>
+          <t>DARKENING SONG</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>9, 16, 41</t>
+        </is>
+      </c>
+      <c r="F10" s="1" t="inlineStr">
+        <is>
+          <t>Delphine Seddon</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" customHeight="1" ht="140.0">
+      <c r="A11" s="1" t="inlineStr">
+        <is>
           <t>263421</t>
         </is>
       </c>
-      <c r="C10" s="1" t="inlineStr">
+      <c r="C11" s="1" t="inlineStr">
         <is>
           <t>DELPHINE</t>
         </is>
       </c>
-      <c r="D10" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F10" s="1" t="inlineStr">
+      <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Jolie Court (Import and Export) Pty Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="11" customHeight="1" ht="140.0">
-      <c r="A11" s="1" t="inlineStr">
+    <row r="12" customHeight="1" ht="140.0">
+      <c r="A12" s="1" t="inlineStr">
         <is>
           <t>308698</t>
         </is>
       </c>
-      <c r="C11" s="1" t="inlineStr">
+      <c r="C12" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="F11" s="1" t="inlineStr">
+      <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Edward James Curtis; Delphine Joy Curtis</t>
         </is>
       </c>
     </row>
-    <row r="12" customHeight="1" ht="140.0">
-      <c r="A12" s="1" t="inlineStr">
+    <row r="13" customHeight="1" ht="140.0">
+      <c r="A13" s="1" t="inlineStr">
         <is>
           <t>449045</t>
         </is>
       </c>
-      <c r="C12" s="1" t="inlineStr">
+      <c r="C13" s="1" t="inlineStr">
         <is>
           <t>OZECO
 YOUR SEAL OF APPROVAL</t>
         </is>
       </c>
-      <c r="D12" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
-      <c r="F12" s="1" t="inlineStr">
+      <c r="F13" s="1" t="inlineStr">
         <is>
           <t>Delphine Swift</t>
         </is>
       </c>
     </row>
-    <row r="13" customHeight="1" ht="140.0">
-      <c r="A13" s="1" t="inlineStr">
+    <row r="14" customHeight="1" ht="140.0">
+      <c r="A14" s="1" t="inlineStr">
         <is>
           <t>873388</t>
         </is>
       </c>
-      <c r="C13" s="1" t="inlineStr">
+      <c r="C14" s="1" t="inlineStr">
         <is>
           <t>DSI DELPHINE SOFTWARE INTERNATIONAL</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>9, 28, 35, 38, 41, 42</t>
         </is>
       </c>
-      <c r="F13" s="1" t="inlineStr">
+      <c r="F14" s="1" t="inlineStr">
         <is>
           <t>Delphine Software International</t>
         </is>
       </c>
     </row>
-    <row r="14" customHeight="1" ht="140.0">
-      <c r="A14" s="1" t="inlineStr">
+    <row r="15" customHeight="1" ht="140.0">
+      <c r="A15" s="1" t="inlineStr">
         <is>
           <t>1375431</t>
         </is>
       </c>
-      <c r="C14" s="1" t="inlineStr">
+      <c r="C15" s="1" t="inlineStr">
         <is>
           <t>BACK TO MY ROOTS</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>3, 35</t>
         </is>
       </c>
-      <c r="F14" s="1" t="inlineStr">
+      <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Delphine Kendrick</t>
         </is>
       </c>
     </row>
-    <row r="15" customHeight="1" ht="140.0">
-      <c r="A15" s="1" t="inlineStr">
+    <row r="16" customHeight="1" ht="140.0">
+      <c r="A16" s="1" t="inlineStr">
         <is>
           <t>1423575</t>
         </is>
       </c>
-      <c r="C15" s="1" t="inlineStr">
+      <c r="C16" s="1" t="inlineStr">
         <is>
           <t>WOMEN AT THE CENTRE</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F15" s="1" t="inlineStr">
+      <c r="F16" s="1" t="inlineStr">
         <is>
           <t>Delphine Geia</t>
         </is>
       </c>
     </row>
-    <row r="16" customHeight="1" ht="140.0">
-      <c r="A16" s="1" t="inlineStr">
+    <row r="17" customHeight="1" ht="140.0">
+      <c r="A17" s="1" t="inlineStr">
         <is>
           <t>1705228</t>
         </is>
       </c>
-      <c r="C16" s="1" t="inlineStr">
+      <c r="C17" s="1" t="inlineStr">
         <is>
           <t>DELPHINE</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F16" s="1" t="inlineStr">
+      <c r="F17" s="1" t="inlineStr">
         <is>
           <t>Pinnacle Runway Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="17" customHeight="1" ht="140.0">
-      <c r="A17" s="1" t="inlineStr">
+    <row r="18" customHeight="1" ht="140.0">
+      <c r="A18" s="1" t="inlineStr">
         <is>
           <t>1748135</t>
         </is>
       </c>
-      <c r="C17" s="1" t="inlineStr">
+      <c r="C18" s="1" t="inlineStr">
         <is>
           <t>@ APPI APPS</t>
         </is>
       </c>
-      <c r="D17" s="1" t="inlineStr">
+      <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="F17" s="1" t="inlineStr">
+      <c r="F18" s="1" t="inlineStr">
         <is>
           <t>Delphine Seguin</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>