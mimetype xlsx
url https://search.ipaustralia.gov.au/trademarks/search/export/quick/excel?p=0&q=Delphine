--- v3 (2026-08-01)
+++ v4 (2026-09-15)
@@ -589,51 +589,51 @@
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Delphine Marie Julie Failla; Luke Bradley Failla</t>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>2665771</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>DARKENING SONG</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Accepted:
-In opposition period</t>
+Opposition period expired</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>9, 16, 41</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Delphine Seddon</t>
         </is>
       </c>
     </row>
     <row r="11" customHeight="1" ht="140.0">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>263421</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>DELPHINE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">