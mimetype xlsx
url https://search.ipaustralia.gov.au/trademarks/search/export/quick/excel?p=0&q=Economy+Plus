--- v2 (2026-03-03)
+++ v3 (2026-06-06)
@@ -221,51 +221,51 @@
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
     <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>2604753</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>UNITED ECONOMY PLUS</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Accepted:
-Awaiting publication</t>
+In opposition period</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>United Airlines, Inc.</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>933639</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>UU UNITED ECONOMY PLUS</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">