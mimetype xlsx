--- v3 (2026-06-06)
+++ v4 (2026-08-08)
@@ -220,52 +220,52 @@
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
     <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>2604753</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>UNITED ECONOMY PLUS</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>Accepted:
-In opposition period</t>
+          <t>Registered:
+Registered/protected</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>United Airlines, Inc.</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>933639</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>UU UNITED ECONOMY PLUS</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">