--- v1 (2026-03-12)
+++ v2 (2026-05-25)
@@ -599,51 +599,51 @@
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Returned &amp; Services League of Australia (Queensland Branch)</t>
         </is>
       </c>
     </row>
     <row r="9" customHeight="1" ht="140.0">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>2621281</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>Lest We Forget Run</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Published:
-Awaiting examination</t>
+Under examination</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>S.D ALLATSON &amp; S.P WARWICK</t>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>38150</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>LEST WE FORGET POPPY</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">