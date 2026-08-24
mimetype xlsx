--- v2 (2026-05-25)
+++ v3 (2026-08-24)
@@ -487,51 +487,51 @@
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
     <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>513819</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>LEST WE FORGET</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>The Returned &amp; Services League of Australia Limited</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>923738</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>LEST WE FORGET</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">