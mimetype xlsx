--- v0 (2026-03-12)
+++ v1 (2026-05-01)
@@ -448,1019 +448,1019 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="238095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>23</xdr:row>
-      <xdr:rowOff>371428</xdr:rowOff>
+      <xdr:rowOff>457142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="371428"/>
+          <a:ext cx="1404000" cy="457142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>24</xdr:row>
-      <xdr:rowOff>457142</xdr:rowOff>
+      <xdr:rowOff>447619</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="457142"/>
+          <a:ext cx="1404000" cy="447619"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>25</xdr:row>
-      <xdr:rowOff>447619</xdr:rowOff>
+      <xdr:rowOff>390476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="447619"/>
+          <a:ext cx="1404000" cy="390476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>26</xdr:row>
-      <xdr:rowOff>390476</xdr:rowOff>
+      <xdr:rowOff>219047</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="390476"/>
-[...12 lines deleted...]
-      <xdr:row>27</xdr:row>
+          <a:ext cx="1404000" cy="219047"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>219047</xdr:rowOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>361904</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="219047"/>
+          <a:ext cx="1404000" cy="361904"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
+      <xdr:colOff>1548000</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>217687</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1548000" cy="217687"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...30 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
-[...5 lines deleted...]
-      <xdr:rowOff>217687</xdr:rowOff>
+      <xdr:rowOff>428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1548000" cy="217687"/>
+          <a:ext cx="1404000" cy="428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>31</xdr:row>
-      <xdr:rowOff>428571</xdr:rowOff>
+      <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="428571"/>
+          <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>32</xdr:row>
-      <xdr:rowOff>1428571</xdr:rowOff>
+      <xdr:rowOff>457142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1428571"/>
-[...12 lines deleted...]
-      <xdr:row>33</xdr:row>
+          <a:ext cx="1404000" cy="457142"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>33</xdr:row>
-      <xdr:rowOff>457142</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>371428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="457142"/>
+          <a:ext cx="1404000" cy="371428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>35</xdr:row>
-      <xdr:rowOff>371428</xdr:rowOff>
+      <xdr:rowOff>542857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="371428"/>
+          <a:ext cx="1404000" cy="542857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
+      <xdr:colOff>1548000</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>217687</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1548000" cy="217687"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...30 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
-[...5 lines deleted...]
-      <xdr:rowOff>217687</xdr:rowOff>
+      <xdr:rowOff>838095</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1548000" cy="217687"/>
+          <a:ext cx="1404000" cy="838095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>38</xdr:row>
-      <xdr:rowOff>838095</xdr:rowOff>
+      <xdr:rowOff>323809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="838095"/>
+          <a:ext cx="1404000" cy="323809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>39</xdr:row>
-      <xdr:rowOff>323809</xdr:rowOff>
+      <xdr:rowOff>428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="323809"/>
-[...12 lines deleted...]
-      <xdr:row>40</xdr:row>
+          <a:ext cx="1404000" cy="428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>40</xdr:row>
-      <xdr:rowOff>428571</xdr:rowOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>580952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="428571"/>
+          <a:ext cx="1404000" cy="580952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>42</xdr:row>
-      <xdr:rowOff>580952</xdr:rowOff>
+      <xdr:rowOff>1076190</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="580952"/>
-[...12 lines deleted...]
-      <xdr:row>43</xdr:row>
+          <a:ext cx="1404000" cy="1076190"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>43</xdr:row>
-      <xdr:rowOff>1076190</xdr:rowOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>1180952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1076190"/>
+          <a:ext cx="1404000" cy="1180952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>46</xdr:row>
-      <xdr:rowOff>1180952</xdr:rowOff>
+      <xdr:rowOff>1333333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1180952"/>
-[...12 lines deleted...]
-      <xdr:row>47</xdr:row>
+          <a:ext cx="1404000" cy="1333333"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>47</xdr:row>
-      <xdr:rowOff>1333333</xdr:rowOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>466666</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1333333"/>
-[...12 lines deleted...]
-      <xdr:row>49</xdr:row>
+          <a:ext cx="1404000" cy="466666"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>49</xdr:row>
-      <xdr:rowOff>466666</xdr:rowOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>752380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="30" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="466666"/>
+          <a:ext cx="1404000" cy="752380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>51</xdr:row>
-      <xdr:rowOff>752380</xdr:rowOff>
+      <xdr:rowOff>942857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="31" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="752380"/>
+          <a:ext cx="1404000" cy="942857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>52</xdr:row>
-      <xdr:rowOff>942857</xdr:rowOff>
+      <xdr:rowOff>914285</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="942857"/>
+          <a:ext cx="1404000" cy="914285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>53</xdr:row>
-      <xdr:rowOff>914285</xdr:rowOff>
+      <xdr:rowOff>971428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="33" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="914285"/>
+          <a:ext cx="1404000" cy="971428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>54</xdr:row>
-      <xdr:rowOff>971428</xdr:rowOff>
+      <xdr:rowOff>628571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="34" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="971428"/>
-[...12 lines deleted...]
-      <xdr:row>55</xdr:row>
+          <a:ext cx="1404000" cy="628571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>55</xdr:row>
-      <xdr:rowOff>628571</xdr:rowOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>266666</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="35" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="628571"/>
+          <a:ext cx="1404000" cy="266666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>266666</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -1474,69 +1474,69 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="266666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>60</xdr:row>
-      <xdr:rowOff>266666</xdr:rowOff>
+      <xdr:rowOff>371428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="266666"/>
+          <a:ext cx="1404000" cy="371428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>438095</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="38" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -1627,51 +1627,51 @@
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
     <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>426889</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>MINELAB</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Minelab Electronics Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>761098</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>MINELAB</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
@@ -2148,1110 +2148,1110 @@
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>GO-FIND</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>Minelab Electronics Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="24" customHeight="1" ht="140.0">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>1724349</t>
+          <t>1733502</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>ME MINING PRO MINELAB</t>
+          <t>PRO-GOLD</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Expired renewal possible</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
-          <t>9, 16</t>
+          <t>8</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>MINELAB ELECTRONICS PTY. LIMITED</t>
         </is>
       </c>
     </row>
     <row r="25" customHeight="1" ht="140.0">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>1733502</t>
+          <t>1781227</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>PRO-GOLD</t>
+          <t>GOLD MONSTER 1000</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>9</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>MINELAB ELECTRONICS PTY. LIMITED</t>
         </is>
       </c>
     </row>
     <row r="26" customHeight="1" ht="140.0">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>1781227</t>
+          <t>1806337</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
-          <t>GOLD MONSTER 1000</t>
+          <t>EQUINOX</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Renewal due</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>MINELAB ELECTRONICS PTY. LIMITED</t>
         </is>
       </c>
     </row>
     <row r="27" customHeight="1" ht="140.0">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>1806337</t>
+          <t>1836306</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
-          <t>EQUINOX</t>
+          <t>GO FIND</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Renewal due</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>MINELAB ELECTRONICS PTY. LIMITED</t>
         </is>
       </c>
     </row>
     <row r="28" customHeight="1" ht="140.0">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>1836306</t>
+          <t>1846511</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
-          <t>GO FIND</t>
+          <t>GPZ</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>MINELAB ELECTRONICS PTY. LIMITED</t>
         </is>
       </c>
     </row>
     <row r="29" customHeight="1" ht="140.0">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>1846511</t>
+          <t>1862861</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
-          <t>GPZ</t>
+          <t>MULTI-IQ</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>MINELAB ELECTRONICS PTY. LIMITED</t>
         </is>
       </c>
     </row>
     <row r="30" customHeight="1" ht="140.0">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>1862861</t>
+          <t>1890372</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
-          <t>MULTI-IQ</t>
+          <t>PERFORMANCE IS EVERYTHING</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>9, 16</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>MINELAB ELECTRONICS PTY. LIMITED</t>
         </is>
       </c>
     </row>
     <row r="31" customHeight="1" ht="140.0">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>1890372</t>
+          <t>1912124</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
-          <t>PERFORMANCE IS EVERYTHING</t>
+          <t>MDS-10</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
-          <t>9, 16</t>
+          <t>9</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>MINELAB ELECTRONICS PTY. LIMITED</t>
         </is>
       </c>
     </row>
     <row r="32" customHeight="1" ht="140.0">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>1912124</t>
+          <t>1921850</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
-          <t>MDS-10</t>
+          <t>DETEXPERT ME MINELAB</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>MINELAB ELECTRONICS PTY. LIMITED</t>
         </is>
       </c>
     </row>
     <row r="33" customHeight="1" ht="140.0">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>1921850</t>
+          <t>1959028</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
-          <t>DETEXPERT ME MINELAB</t>
+          <t>GOLD MONSTER</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>9</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>MINELAB ELECTRONICS PTY. LIMITED</t>
         </is>
       </c>
     </row>
     <row r="34" customHeight="1" ht="140.0">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>1959028</t>
+          <t>2003798</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
-          <t>GOLD MONSTER</t>
+          <t>Super-D</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>MINELAB ELECTRONICS PTY. LIMITED</t>
         </is>
       </c>
     </row>
     <row r="35" customHeight="1" ht="140.0">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>2003798</t>
+          <t>2007067</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
-          <t>Super-D</t>
+          <t>VANQUISH</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
-          <t>MINELAB ELECTRONICS PTY. LIMITED</t>
+          <t>Minelab Electronics Pty. Limited</t>
         </is>
       </c>
     </row>
     <row r="36" customHeight="1" ht="140.0">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>2007067</t>
+          <t>2071413</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
-          <t>VANQUISH</t>
+          <t>MF5</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
-          <t>Minelab Electronics Pty. Limited</t>
+          <t>MINELAB ELECTRONICS PTY. LIMITED</t>
         </is>
       </c>
     </row>
     <row r="37" customHeight="1" ht="140.0">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>2071413</t>
+          <t>2076039</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
-          <t>MF5</t>
+          <t>SILVERSAVER SERIES</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>MINELAB ELECTRONICS PTY. LIMITED</t>
         </is>
       </c>
     </row>
     <row r="38" customHeight="1" ht="140.0">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>2076039</t>
+          <t>2104206</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
-          <t>SILVERSAVER SERIES</t>
+          <t>GEO SENSE-PI</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>MINELAB ELECTRONICS PTY. LIMITED</t>
         </is>
       </c>
     </row>
     <row r="39" customHeight="1" ht="140.0">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>2104206</t>
+          <t>2108004</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
-          <t>GEO SENSE-PI</t>
+          <t>GPX 6000</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>MINELAB ELECTRONICS PTY. LIMITED</t>
         </is>
       </c>
     </row>
     <row r="40" customHeight="1" ht="140.0">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>2108004</t>
+          <t>2197741</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
-          <t>GPX 6000</t>
+          <t/>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
-          <t>MINELAB ELECTRONICS PTY. LIMITED</t>
+          <t>Minelab Electronics Pty. Limited</t>
         </is>
       </c>
     </row>
     <row r="41" customHeight="1" ht="140.0">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>2197741</t>
+          <t>2197744</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>Gold Monster</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>Minelab Electronics Pty. Limited</t>
         </is>
       </c>
     </row>
     <row r="42" customHeight="1" ht="140.0">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>2197744</t>
+          <t>2298511</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
-          <t>Gold Monster</t>
+          <t>MANTICORE</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>Minelab Electronics Pty. Limited</t>
         </is>
       </c>
     </row>
     <row r="43" customHeight="1" ht="140.0">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>2298511</t>
+          <t>2435539</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
-          <t>MANTICORE</t>
+          <t>X-TERRA VOYAGER</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>Minelab Electronics Pty. Limited</t>
         </is>
       </c>
     </row>
     <row r="44" customHeight="1" ht="140.0">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>2435539</t>
+          <t>2442663</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
-          <t>X-TERRA VOYAGER</t>
+          <t>X-Terra</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>Minelab Electronics Pty. Limited</t>
         </is>
       </c>
     </row>
     <row r="45" customHeight="1" ht="140.0">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>2442663</t>
+          <t>2447620</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
-          <t>X-Terra</t>
+          <t>X-Terra Pro</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>Minelab Electronics Pty. Limited</t>
         </is>
       </c>
     </row>
     <row r="46" customHeight="1" ht="140.0">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>2447620</t>
+          <t>2475626</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
-          <t>X-Terra Pro</t>
+          <t>MDS-20</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>Minelab Electronics Pty. Limited</t>
         </is>
       </c>
     </row>
     <row r="47" customHeight="1" ht="140.0">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>2475626</t>
+          <t>2488098</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
-          <t>MDS-20</t>
+          <t>X-TERRA INTREPID</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>Minelab Electronics Pty. Limited</t>
         </is>
       </c>
     </row>
     <row r="48" customHeight="1" ht="140.0">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>2488098</t>
+          <t>2497069</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
-          <t>X-TERRA INTREPID</t>
+          <t>X-Terra Elite</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>Minelab Electronics Pty. Limited</t>
         </is>
       </c>
     </row>
     <row r="49" customHeight="1" ht="140.0">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>2497069</t>
+          <t>2545222</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
-          <t>X-Terra Elite</t>
+          <t>GOLD MONSTER 2000</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>Minelab Electronics Pty. Limited</t>
         </is>
       </c>
     </row>
     <row r="50" customHeight="1" ht="140.0">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>2545222</t>
+          <t>2548983</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
-          <t>GOLD MONSTER 2000</t>
+          <t>DETEXPERT</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>Minelab Electronics Pty. Limited</t>
         </is>
       </c>
     </row>
     <row r="51" customHeight="1" ht="140.0">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>2548983</t>
+          <t>2550937</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
-          <t>DETEXPERT</t>
+          <t>MULTI-AU</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>9</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>Minelab Electronics Pty. Limited</t>
         </is>
       </c>
     </row>
     <row r="52" customHeight="1" ht="140.0">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>2550937</t>
+          <t>2550953</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
-          <t>MULTI-AU</t>
+          <t>ECHO WAVE</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>Minelab Electronics Pty. Limited</t>
         </is>
       </c>
     </row>
     <row r="53" customHeight="1" ht="140.0">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>2550953</t>
+          <t>2631489</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
-          <t>ECHO WAVE</t>
+          <t>ESP ECHO SONIC PRO</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Registered:
-Registered/protected</t>
+          <t>Published:
+Awaiting examination</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>Minelab Electronics Pty. Limited</t>
         </is>
       </c>
     </row>
     <row r="54" customHeight="1" ht="140.0">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>2631489</t>
+          <t>2631493</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
-          <t>ESP ECHO SONIC PRO</t>
+          <t>GEO ZVT</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
           <t>Published:
 Awaiting examination</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>Minelab Electronics Pty. Limited</t>
         </is>
       </c>
     </row>
     <row r="55" customHeight="1" ht="140.0">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>2631493</t>
+          <t>2631496</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
-          <t>GEO ZVT</t>
+          <t>GPZ8000</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Published:
 Awaiting examination</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>Minelab Electronics Pty. Limited</t>
         </is>
       </c>
     </row>
     <row r="56" customHeight="1" ht="140.0">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>2631496</t>
+          <t>761097</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
-          <t>GPZ8000</t>
+          <t>EXPLORER</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Published:
-Awaiting examination</t>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
-          <t>Minelab Electronics Pty. Limited</t>
+          <t>Minelab Electronics Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="57" customHeight="1" ht="140.0">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>761097</t>
+          <t>997824</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
-          <t>EXPLORER</t>
+          <t>QUATTRO</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>Minelab Electronics Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="58" customHeight="1" ht="140.0">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>997824</t>
+          <t>1350895</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
-          <t>QUATTRO</t>
+          <t>GEOWAVE</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>Minelab Electronics Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="59" customHeight="1" ht="140.0">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>1350895</t>
+          <t>1613182</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
-          <t>GEOWAVE</t>
+          <t>GO-FIND</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>Minelab Electronics Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="60" customHeight="1" ht="140.0">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>1613182</t>
+          <t>1613192</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
-        <is>
-[...26 lines deleted...]
-      <c r="C61" s="1" t="inlineStr">
         <is>
           <t>GO-FIND 20
 GO-FIND 40
 GO-FIND 60</t>
         </is>
       </c>
-      <c r="D61" s="1" t="inlineStr">
+      <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="F60" s="1" t="inlineStr">
+        <is>
+          <t>Minelab Electronics Pty Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" customHeight="1" ht="140.0">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>1724349</t>
+        </is>
+      </c>
+      <c r="C61" s="1" t="inlineStr">
+        <is>
+          <t>ME MINING PRO MINELAB</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>9, 16</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
-          <t>Minelab Electronics Pty Limited</t>
+          <t>MINELAB ELECTRONICS PTY. LIMITED</t>
         </is>
       </c>
     </row>
     <row r="62" customHeight="1" ht="140.0">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>1477313</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>XCHANGE YOUR DETECTING CONNECTION</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>