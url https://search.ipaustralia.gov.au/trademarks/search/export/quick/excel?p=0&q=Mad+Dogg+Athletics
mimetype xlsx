--- v0 (2026-04-17)
+++ v1 (2026-07-22)
@@ -333,79 +333,79 @@
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Mad Dogg Athletics, Inc.</t>
         </is>
       </c>
     </row>
     <row r="9" customHeight="1" ht="140.0">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>721070</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>SPINNING</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Mad Dogg Athletics, Inc.</t>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>1122627</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>PEAK PILATES</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>9, 16</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Mad Dogg Athletics, Inc.</t>
         </is>
       </c>
     </row>
     <row r="11" customHeight="1" ht="140.0">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>1217596</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>MVE</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
@@ -417,51 +417,51 @@
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>9, 16, 28, 41</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Mad Dogg Athletics, Inc.</t>
         </is>
       </c>
     </row>
     <row r="12" customHeight="1" ht="140.0">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>1302762</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>PEAK PILATES</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Mad Dogg Athletics, Inc.</t>
         </is>
       </c>
     </row>
     <row r="13" customHeight="1" ht="140.0">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>1335413</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>CROSSCORE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">