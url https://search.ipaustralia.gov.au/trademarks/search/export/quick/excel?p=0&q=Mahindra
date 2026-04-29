--- v1 (2026-02-03)
+++ v2 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="image/jpeg" Extension="jpeg"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Search Results" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
@@ -87,54 +87,54 @@
   </cellStyleXfs>
   <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment vertical="top" horizontal="left" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFill="true" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>590476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -555,1923 +555,1923 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="438095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>27</xdr:row>
-      <xdr:rowOff>428571</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="428571"/>
+      <xdr:rowOff>314285</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="314285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>28</xdr:row>
-      <xdr:rowOff>1428571</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="1428571"/>
+      <xdr:rowOff>819047</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="819047"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>29</xdr:row>
-      <xdr:rowOff>314285</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="314285"/>
+      <xdr:rowOff>1152380</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1152380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>30</xdr:row>
-      <xdr:rowOff>819047</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="819047"/>
+      <xdr:rowOff>733333</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="733333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>31</xdr:row>
-      <xdr:rowOff>1152380</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="1152380"/>
+      <xdr:rowOff>1066666</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1066666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>32</xdr:row>
-      <xdr:rowOff>733333</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="733333"/>
+      <xdr:rowOff>1228571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1228571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:colOff>1548000</xdr:colOff>
       <xdr:row>33</xdr:row>
-      <xdr:rowOff>1066666</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="1066666"/>
+      <xdr:rowOff>255968</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1548000" cy="255968"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>34</xdr:row>
-      <xdr:rowOff>1228571</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="1228571"/>
+      <xdr:rowOff>323809</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="323809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1548000</xdr:colOff>
+      <xdr:colOff>1440000</xdr:colOff>
       <xdr:row>35</xdr:row>
-      <xdr:rowOff>255968</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1548000" cy="255968"/>
+      <xdr:rowOff>685714</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1440000" cy="685714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>36</xdr:row>
-      <xdr:rowOff>323809</xdr:rowOff>
-[...55 lines deleted...]
-          <a:ext cx="1440000" cy="685714"/>
+      <xdr:rowOff>495238</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="495238"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>38</xdr:row>
-      <xdr:rowOff>495238</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="495238"/>
+      <xdr:rowOff>485714</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="485714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>40</xdr:row>
-      <xdr:rowOff>485714</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="485714"/>
+      <xdr:rowOff>476190</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="476190"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>533333</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="533333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>42</xdr:row>
-      <xdr:rowOff>476190</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="476190"/>
+      <xdr:rowOff>714285</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="714285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>43</xdr:row>
-      <xdr:rowOff>533333</xdr:rowOff>
-[...74 lines deleted...]
-      <xdr:row>45</xdr:row>
       <xdr:rowOff>771428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="771428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:F46"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
-    <row r="2" customHeight="true" ht="25.0">
+    <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
     </row>
-    <row r="4" customHeight="true" ht="25.0">
+    <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
-    <row r="5" customHeight="true" ht="140.0">
+    <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>995041</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>MAHINDRA</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Mahindra &amp; Mahindra Limited</t>
         </is>
       </c>
     </row>
-    <row r="6" customHeight="true" ht="140.0">
+    <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>996513</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
           <t>Mahindra &amp; Mahindra Limited</t>
         </is>
       </c>
     </row>
-    <row r="7" customHeight="true" ht="140.0">
+    <row r="7" customHeight="1" ht="140.0">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>1106531</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
           <t>MAHINDRA PIK UP</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
-        <is>
-[...26 lines deleted...]
-      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
-      <c r="E8" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D9" s="1" t="inlineStr">
+      <c r="E7" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F7" s="1" t="inlineStr">
+        <is>
+          <t>Mahindra &amp; Mahindra Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" customHeight="1" ht="140.0">
+      <c r="A8" s="1" t="inlineStr">
+        <is>
+          <t>1255129</t>
+        </is>
+      </c>
+      <c r="C8" s="1" t="inlineStr">
+        <is>
+          <t>MAHINDRA XYLO</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D10" s="1" t="inlineStr">
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>7, 12</t>
+        </is>
+      </c>
+      <c r="F8" s="1" t="inlineStr">
+        <is>
+          <t>MAHINDRA &amp; MAHINDRA LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" customHeight="1" ht="140.0">
+      <c r="A9" s="1" t="inlineStr">
+        <is>
+          <t>1449655</t>
+        </is>
+      </c>
+      <c r="C9" s="1" t="inlineStr">
+        <is>
+          <t>MAHINDRA XUV 500</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D11" s="1" t="inlineStr">
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F9" s="1" t="inlineStr">
+        <is>
+          <t>Mahindra &amp; Mahindra Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" customHeight="1" ht="140.0">
+      <c r="A10" s="1" t="inlineStr">
+        <is>
+          <t>1556429</t>
+        </is>
+      </c>
+      <c r="C10" s="1" t="inlineStr">
+        <is>
+          <t>MAHINDRA</t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F11" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>7, 12, 42</t>
+        </is>
+      </c>
+      <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Mahindra &amp; Mahindra Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="12" customHeight="true" ht="140.0">
-[...38 lines deleted...]
-      <c r="D13" s="1" t="inlineStr">
+    <row r="11" customHeight="1" ht="140.0">
+      <c r="A11" s="1" t="inlineStr">
+        <is>
+          <t>1556773</t>
+        </is>
+      </c>
+      <c r="C11" s="1" t="inlineStr">
+        <is>
+          <t>MAHINDRA RISE.</t>
+        </is>
+      </c>
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D14" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="F11" s="1" t="inlineStr">
+        <is>
+          <t>Mahindra &amp; Mahindra Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" customHeight="1" ht="140.0">
+      <c r="A12" s="1" t="inlineStr">
+        <is>
+          <t>1763480</t>
+        </is>
+      </c>
+      <c r="C12" s="1" t="inlineStr">
+        <is>
+          <t>PASSIONEERING</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Expired renewal possible</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>12, 35</t>
+        </is>
+      </c>
+      <c r="F12" s="1" t="inlineStr">
+        <is>
+          <t>Mahindra &amp; Mahindra Ltd. Incorporated in India</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" customHeight="1" ht="140.0">
+      <c r="A13" s="1" t="inlineStr">
+        <is>
+          <t>1891220</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
+        <is>
+          <t>MAHINDRA AEROSPACE</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>12, 37</t>
+        </is>
+      </c>
+      <c r="F13" s="1" t="inlineStr">
+        <is>
+          <t>Mahindra &amp; Mahindra Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" customHeight="1" ht="140.0">
+      <c r="A14" s="1" t="inlineStr">
+        <is>
+          <t>1929187</t>
+        </is>
+      </c>
+      <c r="C14" s="1" t="inlineStr">
+        <is>
+          <t>RETRIEVER</t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>Mahindra USA Inc.</t>
         </is>
       </c>
     </row>
-    <row r="15" customHeight="true" ht="140.0">
+    <row r="15" customHeight="1" ht="140.0">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>1937090</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>ROXOR</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Mahindra Vehicle Sales &amp; Service, Inc.</t>
         </is>
       </c>
     </row>
-    <row r="16" customHeight="true" ht="140.0">
+    <row r="16" customHeight="1" ht="140.0">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>1984314</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>XUV 300</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>MAHINDRA &amp; MAHINDRA LTD</t>
         </is>
       </c>
     </row>
-    <row r="17" customHeight="true" ht="140.0">
+    <row r="17" customHeight="1" ht="140.0">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>1987290</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>SCORPIO</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>MAHINDRA &amp; MAHINDRA LTD</t>
         </is>
       </c>
     </row>
-    <row r="18" customHeight="true" ht="140.0">
+    <row r="18" customHeight="1" ht="140.0">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>2224917</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>ADRENOX</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>Mahindra and Mahindra Limited</t>
         </is>
       </c>
     </row>
-    <row r="19" customHeight="true" ht="140.0">
+    <row r="19" customHeight="1" ht="140.0">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>2224941</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>XUV 700</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>Mahindra and Mahindra Limited</t>
         </is>
       </c>
     </row>
-    <row r="20" customHeight="true" ht="140.0">
+    <row r="20" customHeight="1" ht="140.0">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>2253523</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>12, 35</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>Mahindra and Mahindra Limited</t>
         </is>
       </c>
     </row>
-    <row r="21" customHeight="true" ht="140.0">
+    <row r="21" customHeight="1" ht="140.0">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>2323902</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>MAHINDRA RISE</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>9, 35, 42</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>Mahindra and Mahindra Limited</t>
         </is>
       </c>
     </row>
-    <row r="22" customHeight="true" ht="140.0">
+    <row r="22" customHeight="1" ht="140.0">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>2325810</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>MAHINDRA</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>7, 9, 12, 21, 35, 36, 37, 39, 41, 42, 43</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>Mahindra and Mahindra Limited</t>
         </is>
       </c>
     </row>
-    <row r="23" customHeight="true" ht="140.0">
+    <row r="23" customHeight="1" ht="140.0">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>2344077</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>ACEFIN</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>9, 36, 42</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>Tech Mahindra Limited</t>
         </is>
       </c>
     </row>
-    <row r="24" customHeight="true" ht="140.0">
+    <row r="24" customHeight="1" ht="140.0">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>2347933</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>SCORPIO</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>Mahindra and Mahindra Limited</t>
         </is>
       </c>
     </row>
-    <row r="25" customHeight="true" ht="140.0">
+    <row r="25" customHeight="1" ht="140.0">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>2483974</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>XUV 3XO</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>Mahindra and Mahindra Limited</t>
         </is>
       </c>
     </row>
-    <row r="26" customHeight="true" ht="140.0">
+    <row r="26" customHeight="1" ht="140.0">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>2481257</t>
+          <t>2567313</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
-          <t>FARMFIT</t>
+          <t>XEV 9E</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>12</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
-          <t>Mahindra and Mahindra Limited</t>
-[...3 lines deleted...]
-    <row r="27" customHeight="true" ht="140.0">
+          <t>Mahindra Electric Automobile Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" customHeight="1" ht="140.0">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>2483972</t>
+          <t>2567314</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
-          <t>XUV</t>
+          <t>BE 6</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
-          <t>Mahindra and Mahindra Limited</t>
-[...3 lines deleted...]
-    <row r="28" customHeight="true" ht="140.0">
+          <t>Mahindra Electric Automobile Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" customHeight="1" ht="140.0">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>2567313</t>
+          <t>2609007</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
-          <t>XEV 9E</t>
+          <t>FARMFIT MARKETED BY MAHINDRA</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
-        <is>
-[...54 lines deleted...]
-      <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Awaiting publication</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
-      <c r="F30" s="1" t="inlineStr">
+      <c r="F28" s="1" t="inlineStr">
         <is>
           <t>Mahindra and Mahindra Limited</t>
         </is>
       </c>
     </row>
-    <row r="31" customHeight="true" ht="140.0">
-      <c r="A31" s="1" t="inlineStr">
+    <row r="29" customHeight="1" ht="140.0">
+      <c r="A29" s="1" t="inlineStr">
         <is>
           <t>996516</t>
         </is>
       </c>
-      <c r="C31" s="1" t="inlineStr">
+      <c r="C29" s="1" t="inlineStr">
         <is>
           <t>M MAHINDRA</t>
         </is>
       </c>
-      <c r="D31" s="1" t="inlineStr">
+      <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F31" s="1" t="inlineStr">
+      <c r="F29" s="1" t="inlineStr">
         <is>
           <t>Mahindra &amp; Mahindra Limited</t>
         </is>
       </c>
     </row>
-    <row r="32" customHeight="true" ht="140.0">
-      <c r="A32" s="1" t="inlineStr">
+    <row r="30" customHeight="1" ht="140.0">
+      <c r="A30" s="1" t="inlineStr">
         <is>
           <t>1004226</t>
         </is>
       </c>
-      <c r="C32" s="1" t="inlineStr">
+      <c r="C30" s="1" t="inlineStr">
         <is>
           <t>TIMSY'S PRECIOUS CLOTHING</t>
         </is>
       </c>
-      <c r="D32" s="1" t="inlineStr">
+      <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E32" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F32" s="1" t="inlineStr">
+      <c r="F30" s="1" t="inlineStr">
         <is>
           <t>Vijay Mahindra</t>
         </is>
       </c>
     </row>
-    <row r="33" customHeight="true" ht="140.0">
-      <c r="A33" s="1" t="inlineStr">
+    <row r="31" customHeight="1" ht="140.0">
+      <c r="A31" s="1" t="inlineStr">
         <is>
           <t>1004227</t>
         </is>
       </c>
-      <c r="C33" s="1" t="inlineStr">
+      <c r="C31" s="1" t="inlineStr">
         <is>
           <t>TIMSY'S PRECIOUS CLOTHING</t>
         </is>
       </c>
-      <c r="D33" s="1" t="inlineStr">
+      <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F33" s="1" t="inlineStr">
+      <c r="F31" s="1" t="inlineStr">
         <is>
           <t>Vijay Mahindra</t>
         </is>
       </c>
     </row>
-    <row r="34" customHeight="true" ht="140.0">
-      <c r="A34" s="1" t="inlineStr">
+    <row r="32" customHeight="1" ht="140.0">
+      <c r="A32" s="1" t="inlineStr">
         <is>
           <t>1006055</t>
         </is>
       </c>
-      <c r="C34" s="1" t="inlineStr">
+      <c r="C32" s="1" t="inlineStr">
         <is>
           <t>MT MAHINDRA TRACTORS CULTIVATE YOUR DREAMS</t>
         </is>
       </c>
-      <c r="D34" s="1" t="inlineStr">
+      <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F34" s="1" t="inlineStr">
+      <c r="F32" s="1" t="inlineStr">
         <is>
           <t>Mahindra &amp; Mahindra Limited</t>
         </is>
       </c>
     </row>
-    <row r="35" customHeight="true" ht="140.0">
-      <c r="A35" s="1" t="inlineStr">
+    <row r="33" customHeight="1" ht="140.0">
+      <c r="A33" s="1" t="inlineStr">
         <is>
           <t>1010116</t>
         </is>
       </c>
-      <c r="C35" s="1" t="inlineStr">
+      <c r="C33" s="1" t="inlineStr">
         <is>
           <t>M MAHINDRA TRACTORS CULTIVATE YOUR DREAMS</t>
         </is>
       </c>
-      <c r="D35" s="1" t="inlineStr">
+      <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F35" s="1" t="inlineStr">
+      <c r="F33" s="1" t="inlineStr">
         <is>
           <t>Mahindra &amp; Mahindra Limited</t>
         </is>
       </c>
     </row>
-    <row r="36" customHeight="true" ht="140.0">
-      <c r="A36" s="1" t="inlineStr">
+    <row r="34" customHeight="1" ht="140.0">
+      <c r="A34" s="1" t="inlineStr">
         <is>
           <t>1462631</t>
         </is>
       </c>
-      <c r="C36" s="1" t="inlineStr">
+      <c r="C34" s="1" t="inlineStr">
         <is>
           <t>HUANGHAI JINMA</t>
         </is>
       </c>
-      <c r="D36" s="1" t="inlineStr">
+      <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>12, 37</t>
         </is>
       </c>
-      <c r="F36" s="1" t="inlineStr">
+      <c r="F34" s="1" t="inlineStr">
         <is>
           <t>Mahindra Yueda (Yancheng) Tractor Company, Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="37" customHeight="true" ht="140.0">
-      <c r="A37" s="1" t="inlineStr">
+    <row r="35" customHeight="1" ht="140.0">
+      <c r="A35" s="1" t="inlineStr">
         <is>
           <t>1486643</t>
         </is>
       </c>
-      <c r="C37" s="1" t="inlineStr">
+      <c r="C35" s="1" t="inlineStr">
         <is>
           <t>MAHINDRA</t>
         </is>
       </c>
-      <c r="D37" s="1" t="inlineStr">
+      <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E37" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F37" s="1" t="inlineStr">
+      <c r="F35" s="1" t="inlineStr">
         <is>
           <t>MAHINDRA &amp; MAHINDRA LTD</t>
         </is>
       </c>
     </row>
-    <row r="38" customHeight="true" ht="140.0">
-      <c r="A38" s="1" t="inlineStr">
+    <row r="36" customHeight="1" ht="140.0">
+      <c r="A36" s="1" t="inlineStr">
         <is>
           <t>1556774</t>
         </is>
       </c>
-      <c r="C38" s="1" t="inlineStr">
+      <c r="C36" s="1" t="inlineStr">
         <is>
           <t>RISE.</t>
         </is>
       </c>
-      <c r="D38" s="1" t="inlineStr">
+      <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F38" s="1" t="inlineStr">
+      <c r="F36" s="1" t="inlineStr">
         <is>
           <t>Mahindra &amp; Mahindra Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="39" customHeight="true" ht="140.0">
-      <c r="A39" s="1" t="inlineStr">
+    <row r="37" customHeight="1" ht="140.0">
+      <c r="A37" s="1" t="inlineStr">
         <is>
           <t>550335</t>
         </is>
       </c>
-      <c r="C39" s="1" t="inlineStr">
+      <c r="C37" s="1" t="inlineStr">
         <is>
           <t>MAHINDRA BUSHRANGER</t>
         </is>
       </c>
-      <c r="D39" s="1" t="inlineStr">
+      <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E39" s="1" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F39" s="1" t="inlineStr">
+      <c r="F37" s="1" t="inlineStr">
         <is>
           <t>Rohanna Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="40" customHeight="true" ht="140.0">
-      <c r="A40" s="1" t="inlineStr">
+    <row r="38" customHeight="1" ht="140.0">
+      <c r="A38" s="1" t="inlineStr">
         <is>
           <t>977644</t>
         </is>
       </c>
-      <c r="C40" s="1" t="inlineStr">
+      <c r="C38" s="1" t="inlineStr">
         <is>
           <t>MAHINDRA</t>
         </is>
       </c>
-      <c r="D40" s="1" t="inlineStr">
+      <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E40" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>7, 12</t>
         </is>
       </c>
-      <c r="F40" s="1" t="inlineStr">
+      <c r="F38" s="1" t="inlineStr">
         <is>
           <t>Tractor Implement Supply Company of Australia Pty Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="41" customHeight="true" ht="140.0">
-      <c r="A41" s="1" t="inlineStr">
+    <row r="39" customHeight="1" ht="140.0">
+      <c r="A39" s="1" t="inlineStr">
         <is>
           <t>1486646</t>
         </is>
       </c>
-      <c r="C41" s="1" t="inlineStr">
+      <c r="C39" s="1" t="inlineStr">
         <is>
           <t>MAHINDRA RISE.</t>
         </is>
       </c>
-      <c r="D41" s="1" t="inlineStr">
+      <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>16, 35</t>
         </is>
       </c>
-      <c r="F41" s="1" t="inlineStr">
+      <c r="F39" s="1" t="inlineStr">
         <is>
           <t>MAHINDRA &amp; MAHINDRA LTD</t>
         </is>
       </c>
     </row>
-    <row r="42" customHeight="true" ht="140.0">
-      <c r="A42" s="1" t="inlineStr">
+    <row r="40" customHeight="1" ht="140.0">
+      <c r="A40" s="1" t="inlineStr">
         <is>
           <t>1487997</t>
         </is>
       </c>
-      <c r="C42" s="1" t="inlineStr">
+      <c r="C40" s="1" t="inlineStr">
         <is>
           <t>Mahindra Genio</t>
         </is>
       </c>
-      <c r="D42" s="1" t="inlineStr">
+      <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F42" s="1" t="inlineStr">
+      <c r="F40" s="1" t="inlineStr">
         <is>
           <t>MAHINDRA &amp; MAHINDRA LTD</t>
         </is>
       </c>
     </row>
-    <row r="43" customHeight="true" ht="140.0">
-      <c r="A43" s="1" t="inlineStr">
+    <row r="41" customHeight="1" ht="140.0">
+      <c r="A41" s="1" t="inlineStr">
         <is>
           <t>2111872</t>
         </is>
       </c>
-      <c r="C43" s="1" t="inlineStr">
+      <c r="C41" s="1" t="inlineStr">
         <is>
           <t>THAR</t>
         </is>
       </c>
-      <c r="D43" s="1" t="inlineStr">
+      <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E41" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F43" s="1" t="inlineStr">
+      <c r="F41" s="1" t="inlineStr">
         <is>
           <t>Mahindra and Mahindra Limited</t>
         </is>
       </c>
     </row>
-    <row r="44" customHeight="true" ht="140.0">
-      <c r="A44" s="1" t="inlineStr">
+    <row r="42" customHeight="1" ht="140.0">
+      <c r="A42" s="1" t="inlineStr">
         <is>
           <t>2292894</t>
         </is>
       </c>
-      <c r="C44" s="1" t="inlineStr">
+      <c r="C42" s="1" t="inlineStr">
         <is>
           <t>SCORPION</t>
         </is>
       </c>
-      <c r="D44" s="1" t="inlineStr">
+      <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F44" s="1" t="inlineStr">
+      <c r="F42" s="1" t="inlineStr">
         <is>
           <t>Mahindra and Mahindra Limited</t>
         </is>
       </c>
     </row>
-    <row r="45" customHeight="true" ht="140.0">
-      <c r="A45" s="1" t="inlineStr">
+    <row r="43" customHeight="1" ht="140.0">
+      <c r="A43" s="1" t="inlineStr">
         <is>
           <t>2335679</t>
         </is>
       </c>
-      <c r="C45" s="1" t="inlineStr">
+      <c r="C43" s="1" t="inlineStr">
         <is>
           <t>MAHINDRA SCORPION</t>
         </is>
       </c>
-      <c r="D45" s="1" t="inlineStr">
+      <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F43" s="1" t="inlineStr">
+        <is>
+          <t>Mahindra and Mahindra Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" customHeight="1" ht="140.0">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>2344453</t>
+        </is>
+      </c>
+      <c r="C44" s="1" t="inlineStr">
+        <is>
+          <t>MAHINDRA SCORPION</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Lapsed:
+Not accepted</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F44" s="1" t="inlineStr">
+        <is>
+          <t>Mahindra and Mahindra Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" customHeight="1" ht="140.0">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>2481257</t>
+        </is>
+      </c>
+      <c r="C45" s="1" t="inlineStr">
+        <is>
+          <t>FARMFIT</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Lapsed:
+Not accepted</t>
+        </is>
+      </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>7</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>Mahindra and Mahindra Limited</t>
         </is>
       </c>
     </row>
-    <row r="46" customHeight="true" ht="140.0">
+    <row r="46" customHeight="1" ht="140.0">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>2344453</t>
+          <t>2483972</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
-          <t>MAHINDRA SCORPION</t>
+          <t>XUV</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>Mahindra and Mahindra Limited</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>