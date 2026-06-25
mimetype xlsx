--- v2 (2026-04-29)
+++ v3 (2026-06-25)
@@ -1929,51 +1929,51 @@
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>Mahindra Electric Automobile Limited</t>
         </is>
       </c>
     </row>
     <row r="28" customHeight="1" ht="140.0">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>2609007</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>FARMFIT MARKETED BY MAHINDRA</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Accepted:
-Awaiting publication</t>
+In opposition period</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>Mahindra and Mahindra Limited</t>
         </is>
       </c>
     </row>
     <row r="29" customHeight="1" ht="140.0">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>996516</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>M MAHINDRA</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">