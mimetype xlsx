--- v3 (2026-06-25)
+++ v4 (2026-08-10)
@@ -562,724 +562,724 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="438095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>25</xdr:row>
-      <xdr:rowOff>428571</xdr:rowOff>
+      <xdr:rowOff>314285</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="428571"/>
+          <a:ext cx="1404000" cy="314285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>26</xdr:row>
-      <xdr:rowOff>1428571</xdr:rowOff>
+      <xdr:rowOff>428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1428571"/>
+          <a:ext cx="1404000" cy="428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>27</xdr:row>
-      <xdr:rowOff>314285</xdr:rowOff>
+      <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="314285"/>
-[...37 lines deleted...]
-          <a:ext cx="1404000" cy="819047"/>
+          <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>29</xdr:row>
-      <xdr:rowOff>1152380</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="1152380"/>
+      <xdr:rowOff>819047</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="819047"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>30</xdr:row>
-      <xdr:rowOff>733333</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="733333"/>
+      <xdr:rowOff>1152380</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1152380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>31</xdr:row>
-      <xdr:rowOff>1066666</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="1066666"/>
+      <xdr:rowOff>733333</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="733333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>32</xdr:row>
+      <xdr:rowOff>1066666</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1066666"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>1228571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1228571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>255968</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="255968"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>323809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="323809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1440000</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>685714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1440000" cy="685714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>495238</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="495238"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>485714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="485714"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1404000" cy="476190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>41</xdr:row>
-      <xdr:rowOff>533333</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="533333"/>
+      <xdr:rowOff>476190</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="476190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>42</xdr:row>
-      <xdr:rowOff>714285</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="714285"/>
+      <xdr:rowOff>533333</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="533333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>43</xdr:row>
+      <xdr:rowOff>714285</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="714285"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>771428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="771428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F46"/>
+  <dimension ref="A2:F47"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>43</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -1862,630 +1862,658 @@
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>XUV 3XO</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>Mahindra and Mahindra Limited</t>
         </is>
       </c>
     </row>
     <row r="26" customHeight="1" ht="140.0">
       <c r="A26" s="1" t="inlineStr">
         <is>
+          <t>2609007</t>
+        </is>
+      </c>
+      <c r="C26" s="1" t="inlineStr">
+        <is>
+          <t>FARMFIT MARKETED BY MAHINDRA</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="F26" s="1" t="inlineStr">
+        <is>
+          <t>Mahindra and Mahindra Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" customHeight="1" ht="140.0">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
           <t>2567313</t>
         </is>
       </c>
-      <c r="C26" s="1" t="inlineStr">
+      <c r="C27" s="1" t="inlineStr">
         <is>
           <t>XEV 9E</t>
         </is>
       </c>
-      <c r="D26" s="1" t="inlineStr">
+      <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F26" s="1" t="inlineStr">
+      <c r="F27" s="1" t="inlineStr">
         <is>
           <t>Mahindra Electric Automobile Limited</t>
         </is>
       </c>
     </row>
-    <row r="27" customHeight="1" ht="140.0">
-      <c r="A27" s="1" t="inlineStr">
+    <row r="28" customHeight="1" ht="140.0">
+      <c r="A28" s="1" t="inlineStr">
         <is>
           <t>2567314</t>
         </is>
       </c>
-      <c r="C27" s="1" t="inlineStr">
+      <c r="C28" s="1" t="inlineStr">
         <is>
           <t>BE 6</t>
         </is>
       </c>
-      <c r="D27" s="1" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F27" s="1" t="inlineStr">
+      <c r="F28" s="1" t="inlineStr">
         <is>
           <t>Mahindra Electric Automobile Limited</t>
-        </is>
-[...26 lines deleted...]
-          <t>Mahindra and Mahindra Limited</t>
         </is>
       </c>
     </row>
     <row r="29" customHeight="1" ht="140.0">
       <c r="A29" s="1" t="inlineStr">
         <is>
+          <t>2683546</t>
+        </is>
+      </c>
+      <c r="C29" s="1" t="inlineStr">
+        <is>
+          <t>Mahindra Lifestyler</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Awaiting indexing</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>12, 35</t>
+        </is>
+      </c>
+      <c r="F29" s="1" t="inlineStr">
+        <is>
+          <t>Mahindra and Mahindra Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" customHeight="1" ht="140.0">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
           <t>996516</t>
         </is>
       </c>
-      <c r="C29" s="1" t="inlineStr">
+      <c r="C30" s="1" t="inlineStr">
         <is>
           <t>M MAHINDRA</t>
         </is>
       </c>
-      <c r="D29" s="1" t="inlineStr">
+      <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F29" s="1" t="inlineStr">
+      <c r="F30" s="1" t="inlineStr">
         <is>
           <t>Mahindra &amp; Mahindra Limited</t>
         </is>
       </c>
     </row>
-    <row r="30" customHeight="1" ht="140.0">
-      <c r="A30" s="1" t="inlineStr">
+    <row r="31" customHeight="1" ht="140.0">
+      <c r="A31" s="1" t="inlineStr">
         <is>
           <t>1004226</t>
         </is>
       </c>
-      <c r="C30" s="1" t="inlineStr">
+      <c r="C31" s="1" t="inlineStr">
         <is>
           <t>TIMSY'S PRECIOUS CLOTHING</t>
         </is>
       </c>
-      <c r="D30" s="1" t="inlineStr">
+      <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
+      <c r="E31" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F30" s="1" t="inlineStr">
+      <c r="F31" s="1" t="inlineStr">
         <is>
           <t>Vijay Mahindra</t>
         </is>
       </c>
     </row>
-    <row r="31" customHeight="1" ht="140.0">
-      <c r="A31" s="1" t="inlineStr">
+    <row r="32" customHeight="1" ht="140.0">
+      <c r="A32" s="1" t="inlineStr">
         <is>
           <t>1004227</t>
         </is>
       </c>
-      <c r="C31" s="1" t="inlineStr">
+      <c r="C32" s="1" t="inlineStr">
         <is>
           <t>TIMSY'S PRECIOUS CLOTHING</t>
         </is>
       </c>
-      <c r="D31" s="1" t="inlineStr">
+      <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F31" s="1" t="inlineStr">
+      <c r="F32" s="1" t="inlineStr">
         <is>
           <t>Vijay Mahindra</t>
         </is>
       </c>
     </row>
-    <row r="32" customHeight="1" ht="140.0">
-      <c r="A32" s="1" t="inlineStr">
+    <row r="33" customHeight="1" ht="140.0">
+      <c r="A33" s="1" t="inlineStr">
         <is>
           <t>1006055</t>
         </is>
       </c>
-      <c r="C32" s="1" t="inlineStr">
+      <c r="C33" s="1" t="inlineStr">
         <is>
           <t>MT MAHINDRA TRACTORS CULTIVATE YOUR DREAMS</t>
         </is>
       </c>
-      <c r="D32" s="1" t="inlineStr">
+      <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E32" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F32" s="1" t="inlineStr">
+      <c r="F33" s="1" t="inlineStr">
         <is>
           <t>Mahindra &amp; Mahindra Limited</t>
         </is>
       </c>
     </row>
-    <row r="33" customHeight="1" ht="140.0">
-      <c r="A33" s="1" t="inlineStr">
+    <row r="34" customHeight="1" ht="140.0">
+      <c r="A34" s="1" t="inlineStr">
         <is>
           <t>1010116</t>
         </is>
       </c>
-      <c r="C33" s="1" t="inlineStr">
+      <c r="C34" s="1" t="inlineStr">
         <is>
           <t>M MAHINDRA TRACTORS CULTIVATE YOUR DREAMS</t>
         </is>
       </c>
-      <c r="D33" s="1" t="inlineStr">
+      <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F33" s="1" t="inlineStr">
+      <c r="F34" s="1" t="inlineStr">
         <is>
           <t>Mahindra &amp; Mahindra Limited</t>
         </is>
       </c>
     </row>
-    <row r="34" customHeight="1" ht="140.0">
-      <c r="A34" s="1" t="inlineStr">
+    <row r="35" customHeight="1" ht="140.0">
+      <c r="A35" s="1" t="inlineStr">
         <is>
           <t>1462631</t>
         </is>
       </c>
-      <c r="C34" s="1" t="inlineStr">
+      <c r="C35" s="1" t="inlineStr">
         <is>
           <t>HUANGHAI JINMA</t>
         </is>
       </c>
-      <c r="D34" s="1" t="inlineStr">
+      <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>12, 37</t>
         </is>
       </c>
-      <c r="F34" s="1" t="inlineStr">
+      <c r="F35" s="1" t="inlineStr">
         <is>
           <t>Mahindra Yueda (Yancheng) Tractor Company, Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="35" customHeight="1" ht="140.0">
-      <c r="A35" s="1" t="inlineStr">
+    <row r="36" customHeight="1" ht="140.0">
+      <c r="A36" s="1" t="inlineStr">
         <is>
           <t>1486643</t>
         </is>
       </c>
-      <c r="C35" s="1" t="inlineStr">
+      <c r="C36" s="1" t="inlineStr">
         <is>
           <t>MAHINDRA</t>
         </is>
       </c>
-      <c r="D35" s="1" t="inlineStr">
+      <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F35" s="1" t="inlineStr">
+      <c r="F36" s="1" t="inlineStr">
         <is>
           <t>MAHINDRA &amp; MAHINDRA LTD</t>
         </is>
       </c>
     </row>
-    <row r="36" customHeight="1" ht="140.0">
-      <c r="A36" s="1" t="inlineStr">
+    <row r="37" customHeight="1" ht="140.0">
+      <c r="A37" s="1" t="inlineStr">
         <is>
           <t>1556774</t>
         </is>
       </c>
-      <c r="C36" s="1" t="inlineStr">
+      <c r="C37" s="1" t="inlineStr">
         <is>
           <t>RISE.</t>
         </is>
       </c>
-      <c r="D36" s="1" t="inlineStr">
+      <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F36" s="1" t="inlineStr">
+      <c r="F37" s="1" t="inlineStr">
         <is>
           <t>Mahindra &amp; Mahindra Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="37" customHeight="1" ht="140.0">
-      <c r="A37" s="1" t="inlineStr">
+    <row r="38" customHeight="1" ht="140.0">
+      <c r="A38" s="1" t="inlineStr">
         <is>
           <t>550335</t>
         </is>
       </c>
-      <c r="C37" s="1" t="inlineStr">
+      <c r="C38" s="1" t="inlineStr">
         <is>
           <t>MAHINDRA BUSHRANGER</t>
         </is>
       </c>
-      <c r="D37" s="1" t="inlineStr">
+      <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E37" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F37" s="1" t="inlineStr">
+      <c r="F38" s="1" t="inlineStr">
         <is>
           <t>Rohanna Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="38" customHeight="1" ht="140.0">
-      <c r="A38" s="1" t="inlineStr">
+    <row r="39" customHeight="1" ht="140.0">
+      <c r="A39" s="1" t="inlineStr">
         <is>
           <t>977644</t>
         </is>
       </c>
-      <c r="C38" s="1" t="inlineStr">
+      <c r="C39" s="1" t="inlineStr">
         <is>
           <t>MAHINDRA</t>
         </is>
       </c>
-      <c r="D38" s="1" t="inlineStr">
+      <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
         <is>
           <t>7, 12</t>
         </is>
       </c>
-      <c r="F38" s="1" t="inlineStr">
+      <c r="F39" s="1" t="inlineStr">
         <is>
           <t>Tractor Implement Supply Company of Australia Pty Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="39" customHeight="1" ht="140.0">
-      <c r="A39" s="1" t="inlineStr">
+    <row r="40" customHeight="1" ht="140.0">
+      <c r="A40" s="1" t="inlineStr">
         <is>
           <t>1486646</t>
         </is>
       </c>
-      <c r="C39" s="1" t="inlineStr">
+      <c r="C40" s="1" t="inlineStr">
         <is>
           <t>MAHINDRA RISE.</t>
         </is>
       </c>
-      <c r="D39" s="1" t="inlineStr">
+      <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E39" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>16, 35</t>
         </is>
       </c>
-      <c r="F39" s="1" t="inlineStr">
+      <c r="F40" s="1" t="inlineStr">
         <is>
           <t>MAHINDRA &amp; MAHINDRA LTD</t>
         </is>
       </c>
     </row>
-    <row r="40" customHeight="1" ht="140.0">
-      <c r="A40" s="1" t="inlineStr">
+    <row r="41" customHeight="1" ht="140.0">
+      <c r="A41" s="1" t="inlineStr">
         <is>
           <t>1487997</t>
         </is>
       </c>
-      <c r="C40" s="1" t="inlineStr">
+      <c r="C41" s="1" t="inlineStr">
         <is>
           <t>Mahindra Genio</t>
         </is>
       </c>
-      <c r="D40" s="1" t="inlineStr">
+      <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E40" s="1" t="inlineStr">
+      <c r="E41" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F40" s="1" t="inlineStr">
+      <c r="F41" s="1" t="inlineStr">
         <is>
           <t>MAHINDRA &amp; MAHINDRA LTD</t>
         </is>
       </c>
     </row>
-    <row r="41" customHeight="1" ht="140.0">
-      <c r="A41" s="1" t="inlineStr">
+    <row r="42" customHeight="1" ht="140.0">
+      <c r="A42" s="1" t="inlineStr">
         <is>
           <t>2111872</t>
         </is>
       </c>
-      <c r="C41" s="1" t="inlineStr">
+      <c r="C42" s="1" t="inlineStr">
         <is>
           <t>THAR</t>
         </is>
       </c>
-      <c r="D41" s="1" t="inlineStr">
+      <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F41" s="1" t="inlineStr">
+      <c r="F42" s="1" t="inlineStr">
         <is>
           <t>Mahindra and Mahindra Limited</t>
         </is>
       </c>
     </row>
-    <row r="42" customHeight="1" ht="140.0">
-      <c r="A42" s="1" t="inlineStr">
+    <row r="43" customHeight="1" ht="140.0">
+      <c r="A43" s="1" t="inlineStr">
         <is>
           <t>2292894</t>
         </is>
       </c>
-      <c r="C42" s="1" t="inlineStr">
+      <c r="C43" s="1" t="inlineStr">
         <is>
           <t>SCORPION</t>
         </is>
       </c>
-      <c r="D42" s="1" t="inlineStr">
+      <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F42" s="1" t="inlineStr">
+      <c r="F43" s="1" t="inlineStr">
         <is>
           <t>Mahindra and Mahindra Limited</t>
         </is>
       </c>
     </row>
-    <row r="43" customHeight="1" ht="140.0">
-      <c r="A43" s="1" t="inlineStr">
+    <row r="44" customHeight="1" ht="140.0">
+      <c r="A44" s="1" t="inlineStr">
         <is>
           <t>2335679</t>
         </is>
       </c>
-      <c r="C43" s="1" t="inlineStr">
+      <c r="C44" s="1" t="inlineStr">
         <is>
           <t>MAHINDRA SCORPION</t>
         </is>
       </c>
-      <c r="D43" s="1" t="inlineStr">
+      <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F43" s="1" t="inlineStr">
+      <c r="F44" s="1" t="inlineStr">
         <is>
           <t>Mahindra and Mahindra Limited</t>
         </is>
       </c>
     </row>
-    <row r="44" customHeight="1" ht="140.0">
-      <c r="A44" s="1" t="inlineStr">
+    <row r="45" customHeight="1" ht="140.0">
+      <c r="A45" s="1" t="inlineStr">
         <is>
           <t>2344453</t>
         </is>
       </c>
-      <c r="C44" s="1" t="inlineStr">
+      <c r="C45" s="1" t="inlineStr">
         <is>
           <t>MAHINDRA SCORPION</t>
         </is>
       </c>
-      <c r="D44" s="1" t="inlineStr">
+      <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F44" s="1" t="inlineStr">
+      <c r="F45" s="1" t="inlineStr">
         <is>
           <t>Mahindra and Mahindra Limited</t>
         </is>
       </c>
     </row>
-    <row r="45" customHeight="1" ht="140.0">
-      <c r="A45" s="1" t="inlineStr">
+    <row r="46" customHeight="1" ht="140.0">
+      <c r="A46" s="1" t="inlineStr">
         <is>
           <t>2481257</t>
         </is>
       </c>
-      <c r="C45" s="1" t="inlineStr">
+      <c r="C46" s="1" t="inlineStr">
         <is>
           <t>FARMFIT</t>
         </is>
       </c>
-      <c r="D45" s="1" t="inlineStr">
+      <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
-      <c r="F45" s="1" t="inlineStr">
+      <c r="F46" s="1" t="inlineStr">
         <is>
           <t>Mahindra and Mahindra Limited</t>
         </is>
       </c>
     </row>
-    <row r="46" customHeight="1" ht="140.0">
-      <c r="A46" s="1" t="inlineStr">
+    <row r="47" customHeight="1" ht="140.0">
+      <c r="A47" s="1" t="inlineStr">
         <is>
           <t>2483972</t>
         </is>
       </c>
-      <c r="C46" s="1" t="inlineStr">
+      <c r="C47" s="1" t="inlineStr">
         <is>
           <t>XUV</t>
         </is>
       </c>
-      <c r="D46" s="1" t="inlineStr">
+      <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
+      <c r="E47" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F46" s="1" t="inlineStr">
+      <c r="F47" s="1" t="inlineStr">
         <is>
           <t>Mahindra and Mahindra Limited</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>