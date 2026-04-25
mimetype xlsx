--- v2 (2026-03-10)
+++ v3 (2026-04-25)
@@ -2470,80 +2470,80 @@
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>Dame Nellie Melba Opera Trust</t>
         </is>
       </c>
     </row>
     <row r="31" customHeight="1" ht="140.0">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>1761452</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>M MELBA SUPPORT SERVICES INDIVIDUALS WITH A DISABILITY LEADING
 EVERYDAY LIVES INCORPORATING IMPACT SUPPORTS SERVICES</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>MELBA SUPPORT SERVICES INC</t>
         </is>
       </c>
     </row>
     <row r="32" customHeight="1" ht="140.0">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>1761453</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>THE ABLE BAKE HOUSE EMPOWERING PEOPLE THROUGH BAKING M AN INITIATIVE
 OF MELBA SUPPORT SERVICES</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>43, 45</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>MELBA SUPPORT SERVICES INC</t>
         </is>
       </c>
     </row>
     <row r="33" customHeight="1" ht="140.0">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>1818889</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>MIEL MELBA</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">