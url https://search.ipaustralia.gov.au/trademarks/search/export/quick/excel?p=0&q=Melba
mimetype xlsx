--- v3 (2026-04-25)
+++ v4 (2026-09-07)
@@ -2583,51 +2583,51 @@
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>29, 30, 31</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>MELBA FRESH PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="35" customHeight="1" ht="140.0">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>1870711</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>MELBA CHEESE CO</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>PICNIC FOODS PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="36" customHeight="1" ht="140.0">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>1923176</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>Dame Nellie Melba Gin</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">