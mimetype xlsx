--- v4 (2026-09-07)
+++ v5 (2026-10-22)
@@ -441,760 +441,760 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="961904"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>857142</xdr:rowOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>1380952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId10"/>
-        <a:stretch>
-[...74 lines deleted...]
-        <a:blip r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1380952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>1085714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId13"/>
+        <a:blip r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1085714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1224000</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId14"/>
+        <a:blip r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1224000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>980952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId15"/>
+        <a:blip r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="980952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>52</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>52</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>980952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId16"/>
+        <a:blip r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="980952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>53</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>53</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>1000000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId17"/>
+        <a:blip r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1000000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>971428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId18"/>
+        <a:blip r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="971428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1224000</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1224000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1296000</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1296000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1224000</xdr:colOff>
+      <xdr:colOff>1296000</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1224000" cy="1428571"/>
+          <a:ext cx="1296000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1296000</xdr:colOff>
+      <xdr:colOff>1224000</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1296000" cy="1428571"/>
+          <a:ext cx="1224000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1296000</xdr:colOff>
+      <xdr:colOff>900000</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1296000" cy="1428571"/>
+          <a:ext cx="900000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1224000</xdr:colOff>
+      <xdr:colOff>1296000</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1224000" cy="1428571"/>
+          <a:ext cx="1296000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
+      <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>900000</xdr:colOff>
-      <xdr:row>65</xdr:row>
+      <xdr:colOff>1188000</xdr:colOff>
+      <xdr:row>68</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="900000" cy="1428571"/>
+          <a:ext cx="1188000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>66</xdr:row>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1296000</xdr:colOff>
-      <xdr:row>66</xdr:row>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1296000" cy="1428571"/>
-[...74 lines deleted...]
-          <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>79</xdr:row>
+      <xdr:row>77</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>79</xdr:row>
+      <xdr:row>77</xdr:row>
       <xdr:rowOff>428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="25" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId27"/>
+        <a:blip r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1548000</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>703636</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1548000" cy="703636"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>857142</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="857142"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1548000</xdr:colOff>
+      <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>81</xdr:row>
-      <xdr:rowOff>703636</xdr:rowOff>
+      <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1548000" cy="703636"/>
+          <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>990476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -2458,1501 +2458,1501 @@
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>MELBA OPERA TRUST</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>Dame Nellie Melba Opera Trust</t>
         </is>
       </c>
     </row>
     <row r="31" customHeight="1" ht="140.0">
       <c r="A31" s="1" t="inlineStr">
         <is>
+          <t>1818889</t>
+        </is>
+      </c>
+      <c r="C31" s="1" t="inlineStr">
+        <is>
+          <t>MIEL MELBA</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Protected:
+Expired renewal possible</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>9, 25</t>
+        </is>
+      </c>
+      <c r="F31" s="1" t="inlineStr">
+        <is>
+          <t>ZEBRION, Societe par Actions Simplifiee</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" customHeight="1" ht="140.0">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>1825253</t>
+        </is>
+      </c>
+      <c r="C32" s="1" t="inlineStr">
+        <is>
+          <t>BEAN TO ROME</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Renewal due</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>29, 30, 31</t>
+        </is>
+      </c>
+      <c r="F32" s="1" t="inlineStr">
+        <is>
+          <t>MELBA FRESH PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" customHeight="1" ht="140.0">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>1870711</t>
+        </is>
+      </c>
+      <c r="C33" s="1" t="inlineStr">
+        <is>
+          <t>MELBA CHEESE CO</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Renewal due</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="F33" s="1" t="inlineStr">
+        <is>
+          <t>PICNIC FOODS PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" customHeight="1" ht="140.0">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>1923176</t>
+        </is>
+      </c>
+      <c r="C34" s="1" t="inlineStr">
+        <is>
+          <t>Dame Nellie Melba Gin</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F34" s="1" t="inlineStr">
+        <is>
+          <t>SAMARKAN PASTORAL CO PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" customHeight="1" ht="140.0">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>1925401</t>
+        </is>
+      </c>
+      <c r="C35" s="1" t="inlineStr">
+        <is>
+          <t>MELBA'S</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F35" s="1" t="inlineStr">
+        <is>
+          <t>Melba's Australia Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" customHeight="1" ht="140.0">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>2029433</t>
+        </is>
+      </c>
+      <c r="C36" s="1" t="inlineStr">
+        <is>
+          <t>MELBA AMPHORA</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F36" s="1" t="inlineStr">
+        <is>
+          <t>De Bortoli Wines Pty Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" customHeight="1" ht="140.0">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>2078993</t>
+        </is>
+      </c>
+      <c r="C37" s="1" t="inlineStr">
+        <is>
+          <t>MELBA &amp; ME</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>31, 39</t>
+        </is>
+      </c>
+      <c r="F37" s="1" t="inlineStr">
+        <is>
+          <t>MELBA FRESH PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" customHeight="1" ht="140.0">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>2078995</t>
+        </is>
+      </c>
+      <c r="C38" s="1" t="inlineStr">
+        <is>
+          <t>MELBA FRESH</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="F38" s="1" t="inlineStr">
+        <is>
+          <t>MELBA FRESH PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" customHeight="1" ht="140.0">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>2113625</t>
+        </is>
+      </c>
+      <c r="C39" s="1" t="inlineStr">
+        <is>
+          <t>PIZZA IN THE POST</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>29, 30</t>
+        </is>
+      </c>
+      <c r="F39" s="1" t="inlineStr">
+        <is>
+          <t>MELBA FRESH PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" customHeight="1" ht="140.0">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>2194262</t>
+        </is>
+      </c>
+      <c r="C40" s="1" t="inlineStr">
+        <is>
+          <t>Dame Nellie Melba Tea</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F40" s="1" t="inlineStr">
+        <is>
+          <t>SAMARKAN PASTORAL CO PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" customHeight="1" ht="140.0">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>2316062</t>
+        </is>
+      </c>
+      <c r="C41" s="1" t="inlineStr">
+        <is>
+          <t>M MELBA SUPPORT SERVICES</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="F41" s="1" t="inlineStr">
+        <is>
+          <t>Melba Support Services Inc</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" customHeight="1" ht="140.0">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>2318829</t>
+        </is>
+      </c>
+      <c r="C42" s="1" t="inlineStr">
+        <is>
+          <t>BULLET ESPRESSO</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Protected:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>30, 35, 40</t>
+        </is>
+      </c>
+      <c r="F42" s="1" t="inlineStr">
+        <is>
+          <t>Melba Group Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" customHeight="1" ht="140.0">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>2435066</t>
+        </is>
+      </c>
+      <c r="C43" s="1" t="inlineStr">
+        <is>
+          <t>ALTOMONTE</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="F43" s="1" t="inlineStr">
+        <is>
+          <t>MELBA FRESH PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" customHeight="1" ht="140.0">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>2541871</t>
+        </is>
+      </c>
+      <c r="C44" s="1" t="inlineStr">
+        <is>
+          <t>NAKED NUTS</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="F44" s="1" t="inlineStr">
+        <is>
+          <t>Melba Fresh Organics Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" customHeight="1" ht="140.0">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>2541872</t>
+        </is>
+      </c>
+      <c r="C45" s="1" t="inlineStr">
+        <is>
+          <t>NAKED SIPS</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>30, 32</t>
+        </is>
+      </c>
+      <c r="F45" s="1" t="inlineStr">
+        <is>
+          <t>Melba Fresh Organics Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" customHeight="1" ht="140.0">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>2546265</t>
+        </is>
+      </c>
+      <c r="C46" s="1" t="inlineStr">
+        <is>
+          <t>MORE THAN A VOICE</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>36, 41</t>
+        </is>
+      </c>
+      <c r="F46" s="1" t="inlineStr">
+        <is>
+          <t>Dame Nellie Melba Opera Trust</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" customHeight="1" ht="140.0">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>2576536</t>
+        </is>
+      </c>
+      <c r="C47" s="1" t="inlineStr">
+        <is>
+          <t>Melba Footwear</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F47" s="1" t="inlineStr">
+        <is>
+          <t>Etiko Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" customHeight="1" ht="140.0">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>10870</t>
+        </is>
+      </c>
+      <c r="C48" s="1" t="inlineStr">
+        <is>
+          <t>MELBA</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="F48" s="1" t="inlineStr">
+        <is>
+          <t>Allans Music Group Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" customHeight="1" ht="140.0">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>31577</t>
+        </is>
+      </c>
+      <c r="C49" s="1" t="inlineStr">
+        <is>
+          <t>MELBA</t>
+        </is>
+      </c>
+      <c r="D49" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E49" s="1" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="F49" s="1" t="inlineStr">
+        <is>
+          <t>National Foods Dairy Foods Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" customHeight="1" ht="140.0">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>46779</t>
+        </is>
+      </c>
+      <c r="C50" s="1" t="inlineStr">
+        <is>
+          <t>MELBA</t>
+        </is>
+      </c>
+      <c r="D50" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E50" s="1" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="F50" s="1" t="inlineStr">
+        <is>
+          <t>National Foods Dairy Foods Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" customHeight="1" ht="140.0">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>72825</t>
+        </is>
+      </c>
+      <c r="C51" s="1" t="inlineStr">
+        <is>
+          <t>MELBA
+M</t>
+        </is>
+      </c>
+      <c r="D51" s="1" t="inlineStr">
+        <is>
+          <t>Status not available</t>
+        </is>
+      </c>
+      <c r="E51" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F51" s="1" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="52" customHeight="1" ht="140.0">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>116656</t>
+        </is>
+      </c>
+      <c r="C52" s="1" t="inlineStr">
+        <is>
+          <t>MELBA</t>
+        </is>
+      </c>
+      <c r="D52" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E52" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F52" s="1" t="inlineStr">
+        <is>
+          <t>Melba Confectionery Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" customHeight="1" ht="140.0">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>185426</t>
+        </is>
+      </c>
+      <c r="C53" s="1" t="inlineStr">
+        <is>
+          <t>MELBA PURE HONEY</t>
+        </is>
+      </c>
+      <c r="D53" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E53" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F53" s="1" t="inlineStr">
+        <is>
+          <t>National Foods Dairy Foods Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" customHeight="1" ht="140.0">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>188339</t>
+        </is>
+      </c>
+      <c r="C54" s="1" t="inlineStr">
+        <is>
+          <t>MELBA</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="F54" s="1" t="inlineStr">
+        <is>
+          <t>P.D.S. RURAL PRODUCTS Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" customHeight="1" ht="140.0">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>188340</t>
+        </is>
+      </c>
+      <c r="C55" s="1" t="inlineStr">
+        <is>
+          <t>MELBA</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="F55" s="1" t="inlineStr">
+        <is>
+          <t>P.D.S. RURAL PRODUCTS Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" customHeight="1" ht="140.0">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>189720</t>
+        </is>
+      </c>
+      <c r="C56" s="1" t="inlineStr">
+        <is>
+          <t>MELBA</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Status not available</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F56" s="1" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="57" customHeight="1" ht="140.0">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>248404</t>
+        </is>
+      </c>
+      <c r="C57" s="1" t="inlineStr">
+        <is>
+          <t>MELBA</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="F57" s="1" t="inlineStr">
+        <is>
+          <t>Glazebrook, Steel &amp; Co. Ltd.</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" customHeight="1" ht="140.0">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>455508</t>
+        </is>
+      </c>
+      <c r="C58" s="1" t="inlineStr">
+        <is>
+          <t>PC MELBA</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="F58" s="1" t="inlineStr">
+        <is>
+          <t>Telstra Corporation Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="59" customHeight="1" ht="140.0">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>455509</t>
+        </is>
+      </c>
+      <c r="C59" s="1" t="inlineStr">
+        <is>
+          <t>PC MELBA</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="F59" s="1" t="inlineStr">
+        <is>
+          <t>Telstra Corporation Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="60" customHeight="1" ht="140.0">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>520011</t>
+        </is>
+      </c>
+      <c r="C60" s="1" t="inlineStr">
+        <is>
+          <t>MR LOLLY</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="F60" s="1" t="inlineStr">
+        <is>
+          <t>Melba Confectionery Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" customHeight="1" ht="140.0">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>520012</t>
+        </is>
+      </c>
+      <c r="C61" s="1" t="inlineStr">
+        <is>
+          <t>MR LOLLY</t>
+        </is>
+      </c>
+      <c r="D61" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E61" s="1" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="F61" s="1" t="inlineStr">
+        <is>
+          <t>Melba Confectionery Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="62" customHeight="1" ht="140.0">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>520013</t>
+        </is>
+      </c>
+      <c r="C62" s="1" t="inlineStr">
+        <is>
+          <t>MR LOLLY</t>
+        </is>
+      </c>
+      <c r="D62" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E62" s="1" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="F62" s="1" t="inlineStr">
+        <is>
+          <t>Melba Confectionery Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="63" customHeight="1" ht="140.0">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>520014</t>
+        </is>
+      </c>
+      <c r="C63" s="1" t="inlineStr">
+        <is>
+          <t>MR LOLLY</t>
+        </is>
+      </c>
+      <c r="D63" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E63" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F63" s="1" t="inlineStr">
+        <is>
+          <t>Melba Confectionery Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="64" customHeight="1" ht="140.0">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>520015</t>
+        </is>
+      </c>
+      <c r="C64" s="1" t="inlineStr">
+        <is>
+          <t>MR LOLLY</t>
+        </is>
+      </c>
+      <c r="D64" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E64" s="1" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="F64" s="1" t="inlineStr">
+        <is>
+          <t>Melba Confectionery Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" customHeight="1" ht="140.0">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>520016</t>
+        </is>
+      </c>
+      <c r="C65" s="1" t="inlineStr">
+        <is>
+          <t>MR LOLLY</t>
+        </is>
+      </c>
+      <c r="D65" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E65" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F65" s="1" t="inlineStr">
+        <is>
+          <t>Melba Confectionery Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="66" customHeight="1" ht="140.0">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>592149</t>
+        </is>
+      </c>
+      <c r="C66" s="1" t="inlineStr">
+        <is>
+          <t>AQUA MELBA</t>
+        </is>
+      </c>
+      <c r="D66" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E66" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F66" s="1" t="inlineStr">
+        <is>
+          <t>Melbourne Water Corporation</t>
+        </is>
+      </c>
+    </row>
+    <row r="67" customHeight="1" ht="140.0">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>606956</t>
+        </is>
+      </c>
+      <c r="C67" s="1" t="inlineStr">
+        <is>
+          <t>GRIBBIT</t>
+        </is>
+      </c>
+      <c r="D67" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E67" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F67" s="1" t="inlineStr">
+        <is>
+          <t>Melba Confectionery Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="68" customHeight="1" ht="140.0">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>952045</t>
+        </is>
+      </c>
+      <c r="C68" s="1" t="inlineStr">
+        <is>
+          <t>MELBA WIRTH</t>
+        </is>
+      </c>
+      <c r="D68" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E68" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F68" s="1" t="inlineStr">
+        <is>
+          <t>Donald Edward Brown; Glenda Maureen Brown; David Robert Brown; Andrew Donald Brown; Susanne Jayne Schreier</t>
+        </is>
+      </c>
+    </row>
+    <row r="69" customHeight="1" ht="140.0">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>991864</t>
+        </is>
+      </c>
+      <c r="C69" s="1" t="inlineStr">
+        <is>
+          <t>MI MELBA INDUSTRIES HIGH PERFORMANCE FABRICS</t>
+        </is>
+      </c>
+      <c r="D69" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E69" s="1" t="inlineStr">
+        <is>
+          <t>1, 9, 10, 18, 19, 22, 24, 25</t>
+        </is>
+      </c>
+      <c r="F69" s="1" t="inlineStr">
+        <is>
+          <t>Bruck Textile Technologies Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" customHeight="1" ht="140.0">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>1059469</t>
+        </is>
+      </c>
+      <c r="C70" s="1" t="inlineStr">
+        <is>
+          <t>Melba Oak</t>
+        </is>
+      </c>
+      <c r="D70" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E70" s="1" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="F70" s="1" t="inlineStr">
+        <is>
+          <t>United Doormakers (Vic) Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" customHeight="1" ht="140.0">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>1059624</t>
+        </is>
+      </c>
+      <c r="C71" s="1" t="inlineStr">
+        <is>
+          <t>MELBA PYROEDGE MICROPRO</t>
+        </is>
+      </c>
+      <c r="D71" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E71" s="1" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="F71" s="1" t="inlineStr">
+        <is>
+          <t>Bruck Textile Technologies Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="72" customHeight="1" ht="140.0">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>1059626</t>
+        </is>
+      </c>
+      <c r="C72" s="1" t="inlineStr">
+        <is>
+          <t>MELBA PYROEDGE PLUS</t>
+        </is>
+      </c>
+      <c r="D72" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E72" s="1" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="F72" s="1" t="inlineStr">
+        <is>
+          <t>Bruck Textile Technologies Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" customHeight="1" ht="140.0">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>1059628</t>
+        </is>
+      </c>
+      <c r="C73" s="1" t="inlineStr">
+        <is>
+          <t>MELBA SENTINEL</t>
+        </is>
+      </c>
+      <c r="D73" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E73" s="1" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="F73" s="1" t="inlineStr">
+        <is>
+          <t>Australian Textile Mills Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" customHeight="1" ht="140.0">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>1059717</t>
+        </is>
+      </c>
+      <c r="C74" s="1" t="inlineStr">
+        <is>
+          <t>MELBA WILDFIRE</t>
+        </is>
+      </c>
+      <c r="D74" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E74" s="1" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="F74" s="1" t="inlineStr">
+        <is>
+          <t>Bruck Textile Technologies Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="75" customHeight="1" ht="140.0">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>1060111</t>
+        </is>
+      </c>
+      <c r="C75" s="1" t="inlineStr">
+        <is>
+          <t>MELBA ENFORCER</t>
+        </is>
+      </c>
+      <c r="D75" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E75" s="1" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="F75" s="1" t="inlineStr">
+        <is>
+          <t>Australian Textile Mills Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="76" customHeight="1" ht="140.0">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>1198651</t>
+        </is>
+      </c>
+      <c r="C76" s="1" t="inlineStr">
+        <is>
+          <t>M DAME NELLIE MELBA OPERA TRUST</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="F76" s="1" t="inlineStr">
+        <is>
+          <t>Dame Nellie Melba Opera Trust</t>
+        </is>
+      </c>
+    </row>
+    <row r="77" customHeight="1" ht="140.0">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>1227315</t>
+        </is>
+      </c>
+      <c r="C77" s="1" t="inlineStr">
+        <is>
+          <t>Listen To Older Voices</t>
+        </is>
+      </c>
+      <c r="D77" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E77" s="1" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="F77" s="1" t="inlineStr">
+        <is>
+          <t>Wesley Mission Victoria -Melba Program</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" customHeight="1" ht="140.0">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>1368788</t>
+        </is>
+      </c>
+      <c r="C78" s="1" t="inlineStr">
+        <is>
+          <t>MELBA AROS</t>
+        </is>
+      </c>
+      <c r="D78" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E78" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F78" s="1" t="inlineStr">
+        <is>
+          <t>Melba Aros</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" customHeight="1" ht="140.0">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>1559596</t>
+        </is>
+      </c>
+      <c r="C79" s="1" t="inlineStr">
+        <is>
+          <t>MELBA ENCORE</t>
+        </is>
+      </c>
+      <c r="D79" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E79" s="1" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="F79" s="1" t="inlineStr">
+        <is>
+          <t>De Bortoli Wines Pty Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" customHeight="1" ht="140.0">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>1683271</t>
+        </is>
+      </c>
+      <c r="C80" s="1" t="inlineStr">
+        <is>
+          <t>MELBA OPERA TRUST</t>
+        </is>
+      </c>
+      <c r="D80" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E80" s="1" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="F80" s="1" t="inlineStr">
+        <is>
+          <t>Dame Nellie Melba Opera Trust</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" customHeight="1" ht="140.0">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
           <t>1761452</t>
         </is>
       </c>
-      <c r="C31" s="1" t="inlineStr">
+      <c r="C81" s="1" t="inlineStr">
         <is>
           <t>M MELBA SUPPORT SERVICES INDIVIDUALS WITH A DISABILITY LEADING
 EVERYDAY LIVES INCORPORATING IMPACT SUPPORTS SERVICES</t>
         </is>
       </c>
-      <c r="D31" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E31" s="1" t="inlineStr">
+      <c r="D81" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E81" s="1" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
-      <c r="F31" s="1" t="inlineStr">
+      <c r="F81" s="1" t="inlineStr">
         <is>
           <t>MELBA SUPPORT SERVICES INC</t>
         </is>
       </c>
     </row>
-    <row r="32" customHeight="1" ht="140.0">
-      <c r="A32" s="1" t="inlineStr">
+    <row r="82" customHeight="1" ht="140.0">
+      <c r="A82" s="1" t="inlineStr">
         <is>
           <t>1761453</t>
         </is>
       </c>
-      <c r="C32" s="1" t="inlineStr">
+      <c r="C82" s="1" t="inlineStr">
         <is>
           <t>THE ABLE BAKE HOUSE EMPOWERING PEOPLE THROUGH BAKING M AN INITIATIVE
 OF MELBA SUPPORT SERVICES</t>
         </is>
       </c>
-      <c r="D32" s="1" t="inlineStr">
-[...503 lines deleted...]
-      <c r="D50" s="1" t="inlineStr">
+      <c r="D82" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
-[...893 lines deleted...]
-      </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>43, 45</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
-          <t>Dame Nellie Melba Opera Trust</t>
+          <t>MELBA SUPPORT SERVICES INC</t>
         </is>
       </c>
     </row>
     <row r="83" customHeight="1" ht="140.0">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>57704</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>NELLIE MELBA
 M</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>