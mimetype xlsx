--- v0 (2026-04-03)
+++ v1 (2026-05-18)
@@ -560,185 +560,185 @@
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1228571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:colOff>1548000</xdr:colOff>
       <xdr:row>41</xdr:row>
-      <xdr:rowOff>1428571</xdr:rowOff>
+      <xdr:rowOff>382174</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1548000" cy="382174"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>171428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId14"/>
+        <a:blip r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="171428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>43</xdr:row>
-[...36 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1548000</xdr:colOff>
+      <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>44</xdr:row>
-      <xdr:rowOff>382174</xdr:rowOff>
+      <xdr:rowOff>247619</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1548000" cy="382174"/>
+          <a:ext cx="1404000" cy="247619"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>952380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -2165,51 +2165,51 @@
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>HONG KONG SHIYUAN INTERNATIONAL TRADE GROUP CO.,LIMITED</t>
         </is>
       </c>
     </row>
     <row r="38" customHeight="1" ht="140.0">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>2504378</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
-          <t>Tina Milo</t>
+          <t>TINA MILO</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>9, 14, 16, 18, 25, 28, 35, 41</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>Comité International Olympique</t>
         </is>
       </c>
     </row>
     <row r="39" customHeight="1" ht="140.0">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>2539862</t>
         </is>
       </c>
@@ -2272,156 +2272,156 @@
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>MILOOPAL AUSTRALIA</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>Milo Milos Bjelivuk; Sedina Bjelivuk; Nicholas Genovese; Blake Sewell</t>
         </is>
       </c>
     </row>
     <row r="42" customHeight="1" ht="140.0">
       <c r="A42" s="1" t="inlineStr">
         <is>
+          <t>2622639</t>
+        </is>
+      </c>
+      <c r="C42" s="1" t="inlineStr">
+        <is>
+          <t>HEY MILO</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Protected:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="F42" s="1" t="inlineStr">
+        <is>
+          <t>CHOI, Youn Hee; PARK, So Eun; Messe Korea co.ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" customHeight="1" ht="140.0">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
           <t>2619292</t>
         </is>
       </c>
-      <c r="C42" s="1" t="inlineStr">
+      <c r="C43" s="1" t="inlineStr">
         <is>
           <t>MILO NATURALS</t>
         </is>
       </c>
-      <c r="D42" s="1" t="inlineStr">
+      <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="F42" s="1" t="inlineStr">
+      <c r="F43" s="1" t="inlineStr">
         <is>
           <t>PAWSTONE PETCARE LTD</t>
-        </is>
-[...26 lines deleted...]
-          <t>Société des Produits Nestlé S.A.</t>
         </is>
       </c>
     </row>
     <row r="44" customHeight="1" ht="140.0">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>2621188</t>
+          <t>2621187</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>MILO</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Published:
-Awaiting examination</t>
+          <t>Accepted:
+Awaiting publication</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>Société des Produits Nestlé S.A.</t>
         </is>
       </c>
     </row>
     <row r="45" customHeight="1" ht="140.0">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>2622639</t>
+          <t>2621188</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
-          <t>HEY MILO</t>
+          <t>MILO</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Accepted:
-In opposition period</t>
+Awaiting publication</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
-          <t>CHOI, Youn Hee; PARK, So Eun; Messe Korea co.ltd</t>
+          <t>Société des Produits Nestlé S.A.</t>
         </is>
       </c>
     </row>
     <row r="46" customHeight="1" ht="140.0">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>58164</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>MILO</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>