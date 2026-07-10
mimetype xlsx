--- v1 (2026-05-18)
+++ v2 (2026-07-10)
@@ -90,51 +90,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment vertical="top" horizontal="left" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFill="true" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>847619</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -707,541 +707,579 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="247619"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>48</xdr:row>
-      <xdr:rowOff>952380</xdr:rowOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>952380</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="952380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1224000</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId18"/>
+        <a:blip r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1224000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>51</xdr:row>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>51</xdr:row>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>1009523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId19"/>
+        <a:blip r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1009523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>1200000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId20"/>
+        <a:blip r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1200000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>55</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>55</xdr:row>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>1352380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId21"/>
+        <a:blip r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1352380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
+      <xdr:row>60</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>57</xdr:row>
+      <xdr:row>60</xdr:row>
       <xdr:rowOff>216295</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="23" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId22"/>
+        <a:blip r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="216295"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>61</xdr:row>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>714285</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="24" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId23"/>
+        <a:blip r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="714285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>69</xdr:row>
+      <xdr:row>72</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>69</xdr:row>
+      <xdr:row>72</xdr:row>
       <xdr:rowOff>780952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="25" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId24"/>
+        <a:blip r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="780952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>71</xdr:row>
+      <xdr:row>74</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>71</xdr:row>
+      <xdr:row>74</xdr:row>
       <xdr:rowOff>1000000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="26" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId25"/>
+        <a:blip r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1000000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>72</xdr:row>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>72</xdr:row>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>447619</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="27" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId26"/>
+        <a:blip r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="447619"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>74</xdr:row>
+      <xdr:row>77</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>74</xdr:row>
+      <xdr:row>77</xdr:row>
       <xdr:rowOff>1171428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="28" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId27"/>
+        <a:blip r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1171428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>79</xdr:row>
+      <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>79</xdr:row>
+      <xdr:row>82</xdr:row>
       <xdr:rowOff>733333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="29" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId28"/>
+        <a:blip r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="733333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F87"/>
+  <dimension ref="A2:F90"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>83</t>
+          <t>86</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -1695,51 +1733,51 @@
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>Natalie Krotova</t>
         </is>
       </c>
     </row>
     <row r="21" customHeight="1" ht="140.0">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>1872982</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>MILO</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Protected:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>9, 41, 44</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>Societe des Produits Nestle S.A.</t>
         </is>
       </c>
     </row>
     <row r="22" customHeight="1" ht="140.0">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>1880825</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>MILO FISH</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
@@ -1975,51 +2013,51 @@
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>Juan Martinez</t>
         </is>
       </c>
     </row>
     <row r="31" customHeight="1" ht="140.0">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>2239994</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>KNJAZ MILOS</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Protected:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>Privredno društvo za eksploataciju mineralne vode i proizvodnju pića "KNJAZ-MILOŠ" AD</t>
         </is>
       </c>
     </row>
     <row r="32" customHeight="1" ht="140.0">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>2279028</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>CHEMOVAR NEUROSCIENCE &amp; PHOTALCHEMY CO.</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
@@ -2339,1205 +2377,1289 @@
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>PAWSTONE PETCARE LTD</t>
         </is>
       </c>
     </row>
     <row r="44" customHeight="1" ht="140.0">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>2621187</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>MILO</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Accepted:
-Awaiting publication</t>
+In opposition period</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>Société des Produits Nestlé S.A.</t>
         </is>
       </c>
     </row>
     <row r="45" customHeight="1" ht="140.0">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>2621188</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>MILO</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Accepted:
-Awaiting publication</t>
+In opposition period</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>Société des Produits Nestlé S.A.</t>
         </is>
       </c>
     </row>
     <row r="46" customHeight="1" ht="140.0">
       <c r="A46" s="1" t="inlineStr">
         <is>
+          <t>2653995</t>
+        </is>
+      </c>
+      <c r="C46" s="1" t="inlineStr">
+        <is>
+          <t>Milo Health</t>
+        </is>
+      </c>
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="F46" s="1" t="inlineStr">
+        <is>
+          <t>Maximillian Miller</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" customHeight="1" ht="140.0">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>2660287</t>
+        </is>
+      </c>
+      <c r="C47" s="1" t="inlineStr">
+        <is>
+          <t>MILO'S NEST</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Awaiting examination</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F47" s="1" t="inlineStr">
+        <is>
+          <t>Louise Brindley</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" customHeight="1" ht="140.0">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>2660295</t>
+        </is>
+      </c>
+      <c r="C48" s="1" t="inlineStr">
+        <is>
+          <t>Milo's Nest</t>
+        </is>
+      </c>
+      <c r="D48" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Awaiting examination</t>
+        </is>
+      </c>
+      <c r="E48" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F48" s="1" t="inlineStr">
+        <is>
+          <t>Louise Brindley</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" customHeight="1" ht="140.0">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
           <t>58164</t>
         </is>
       </c>
-      <c r="C46" s="1" t="inlineStr">
+      <c r="C49" s="1" t="inlineStr">
         <is>
           <t>MILO</t>
         </is>
       </c>
-      <c r="D46" s="1" t="inlineStr">
+      <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E46" s="1" t="inlineStr">
+      <c r="E49" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F46" s="1" t="inlineStr">
+      <c r="F49" s="1" t="inlineStr">
         <is>
           <t>Cussons Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="47" customHeight="1" ht="140.0">
-      <c r="A47" s="1" t="inlineStr">
+    <row r="50" customHeight="1" ht="140.0">
+      <c r="A50" s="1" t="inlineStr">
         <is>
           <t>63789</t>
         </is>
       </c>
-      <c r="C47" s="1" t="inlineStr">
+      <c r="C50" s="1" t="inlineStr">
         <is>
           <t>MILO</t>
         </is>
       </c>
-      <c r="D47" s="1" t="inlineStr">
+      <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E47" s="1" t="inlineStr">
+      <c r="E50" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="F47" s="1" t="inlineStr">
+      <c r="F50" s="1" t="inlineStr">
         <is>
           <t>Societe Des Produits Nestle SA</t>
         </is>
       </c>
     </row>
-    <row r="48" customHeight="1" ht="140.0">
-      <c r="A48" s="1" t="inlineStr">
+    <row r="51" customHeight="1" ht="140.0">
+      <c r="A51" s="1" t="inlineStr">
         <is>
           <t>175329</t>
         </is>
       </c>
-      <c r="C48" s="1" t="inlineStr">
+      <c r="C51" s="1" t="inlineStr">
         <is>
           <t>MILO</t>
         </is>
       </c>
-      <c r="D48" s="1" t="inlineStr">
+      <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E48" s="1" t="inlineStr">
+      <c r="E51" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F48" s="1" t="inlineStr">
+      <c r="F51" s="1" t="inlineStr">
         <is>
           <t>Societe Des Produits Nestle SA</t>
         </is>
       </c>
     </row>
-    <row r="49" customHeight="1" ht="140.0">
-      <c r="A49" s="1" t="inlineStr">
+    <row r="52" customHeight="1" ht="140.0">
+      <c r="A52" s="1" t="inlineStr">
         <is>
           <t>276235</t>
         </is>
       </c>
-      <c r="C49" s="1" t="inlineStr">
+      <c r="C52" s="1" t="inlineStr">
         <is>
           <t>VENUS DE MILO</t>
         </is>
       </c>
-      <c r="D49" s="1" t="inlineStr">
+      <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E49" s="1" t="inlineStr">
+      <c r="E52" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F49" s="1" t="inlineStr">
+      <c r="F52" s="1" t="inlineStr">
         <is>
           <t>Paterson Zochonis &amp; Co. Ltd</t>
         </is>
       </c>
     </row>
-    <row r="50" customHeight="1" ht="140.0">
-      <c r="A50" s="1" t="inlineStr">
+    <row r="53" customHeight="1" ht="140.0">
+      <c r="A53" s="1" t="inlineStr">
         <is>
           <t>447848</t>
         </is>
       </c>
-      <c r="C50" s="1" t="inlineStr">
+      <c r="C53" s="1" t="inlineStr">
         <is>
           <t>MILO</t>
         </is>
       </c>
-      <c r="D50" s="1" t="inlineStr">
+      <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E50" s="1" t="inlineStr">
+      <c r="E53" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F50" s="1" t="inlineStr">
+      <c r="F53" s="1" t="inlineStr">
         <is>
           <t>Milo Alarm Systems.</t>
         </is>
       </c>
     </row>
-    <row r="51" customHeight="1" ht="140.0">
-      <c r="A51" s="1" t="inlineStr">
+    <row r="54" customHeight="1" ht="140.0">
+      <c r="A54" s="1" t="inlineStr">
         <is>
           <t>618659</t>
         </is>
       </c>
-      <c r="C51" s="1" t="inlineStr">
+      <c r="C54" s="1" t="inlineStr">
         <is>
           <t>MILO NUGGETS</t>
         </is>
       </c>
-      <c r="D51" s="1" t="inlineStr">
+      <c r="D54" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E51" s="1" t="inlineStr">
+      <c r="E54" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="F51" s="1" t="inlineStr">
+      <c r="F54" s="1" t="inlineStr">
         <is>
           <t>Societe Des Produits Nestle SA</t>
         </is>
       </c>
     </row>
-    <row r="52" customHeight="1" ht="140.0">
-      <c r="A52" s="1" t="inlineStr">
+    <row r="55" customHeight="1" ht="140.0">
+      <c r="A55" s="1" t="inlineStr">
         <is>
           <t>633510</t>
         </is>
       </c>
-      <c r="C52" s="1" t="inlineStr">
+      <c r="C55" s="1" t="inlineStr">
         <is>
           <t>MILO</t>
         </is>
       </c>
-      <c r="D52" s="1" t="inlineStr">
+      <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E52" s="1" t="inlineStr">
+      <c r="E55" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F52" s="1" t="inlineStr">
+      <c r="F55" s="1" t="inlineStr">
         <is>
           <t>Société des Produits Nestlé S.A.</t>
         </is>
       </c>
     </row>
-    <row r="53" customHeight="1" ht="140.0">
-      <c r="A53" s="1" t="inlineStr">
+    <row r="56" customHeight="1" ht="140.0">
+      <c r="A56" s="1" t="inlineStr">
         <is>
           <t>642832</t>
         </is>
       </c>
-      <c r="C53" s="1" t="inlineStr">
+      <c r="C56" s="1" t="inlineStr">
         <is>
           <t>YOU CAN DO IT BUT YOU'VE GOTTA BE MADE OF MILO</t>
         </is>
       </c>
-      <c r="D53" s="1" t="inlineStr">
+      <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E53" s="1" t="inlineStr">
+      <c r="E56" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F53" s="1" t="inlineStr">
+      <c r="F56" s="1" t="inlineStr">
         <is>
           <t>Société des Produits Nestlé S.A.</t>
         </is>
       </c>
     </row>
-    <row r="54" customHeight="1" ht="140.0">
-      <c r="A54" s="1" t="inlineStr">
+    <row r="57" customHeight="1" ht="140.0">
+      <c r="A57" s="1" t="inlineStr">
         <is>
           <t>642833</t>
         </is>
       </c>
-      <c r="C54" s="1" t="inlineStr">
+      <c r="C57" s="1" t="inlineStr">
         <is>
           <t>YOU CAN DO IT BUT YOU'VE GOTTA BE MADE OF MILO</t>
         </is>
       </c>
-      <c r="D54" s="1" t="inlineStr">
+      <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E57" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="F54" s="1" t="inlineStr">
+      <c r="F57" s="1" t="inlineStr">
         <is>
           <t>Société des Produits Nestlé S.A.</t>
         </is>
       </c>
     </row>
-    <row r="55" customHeight="1" ht="140.0">
-      <c r="A55" s="1" t="inlineStr">
+    <row r="58" customHeight="1" ht="140.0">
+      <c r="A58" s="1" t="inlineStr">
         <is>
           <t>803249</t>
         </is>
       </c>
-      <c r="C55" s="1" t="inlineStr">
+      <c r="C58" s="1" t="inlineStr">
         <is>
           <t>NESTLE MILO</t>
         </is>
       </c>
-      <c r="D55" s="1" t="inlineStr">
+      <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E55" s="1" t="inlineStr">
+      <c r="E58" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="F55" s="1" t="inlineStr">
+      <c r="F58" s="1" t="inlineStr">
         <is>
           <t>Societe Des Produits Nestle SA</t>
         </is>
       </c>
     </row>
-    <row r="56" customHeight="1" ht="140.0">
-      <c r="A56" s="1" t="inlineStr">
+    <row r="59" customHeight="1" ht="140.0">
+      <c r="A59" s="1" t="inlineStr">
         <is>
           <t>859281</t>
         </is>
       </c>
-      <c r="C56" s="1" t="inlineStr">
+      <c r="C59" s="1" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
-      <c r="D56" s="1" t="inlineStr">
+      <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E56" s="1" t="inlineStr">
+      <c r="E59" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F56" s="1" t="inlineStr">
+      <c r="F59" s="1" t="inlineStr">
         <is>
           <t>Ilija Milos</t>
         </is>
       </c>
     </row>
-    <row r="57" customHeight="1" ht="140.0">
-      <c r="A57" s="1" t="inlineStr">
+    <row r="60" customHeight="1" ht="140.0">
+      <c r="A60" s="1" t="inlineStr">
         <is>
           <t>908990</t>
         </is>
       </c>
-      <c r="C57" s="1" t="inlineStr">
+      <c r="C60" s="1" t="inlineStr">
         <is>
           <t>ATTICUS &amp; MILO</t>
         </is>
       </c>
-      <c r="D57" s="1" t="inlineStr">
+      <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E57" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
-      <c r="F57" s="1" t="inlineStr">
+      <c r="F60" s="1" t="inlineStr">
         <is>
           <t>Caecilia Potter</t>
         </is>
       </c>
     </row>
-    <row r="58" customHeight="1" ht="140.0">
-      <c r="A58" s="1" t="inlineStr">
+    <row r="61" customHeight="1" ht="140.0">
+      <c r="A61" s="1" t="inlineStr">
         <is>
           <t>1106077</t>
         </is>
       </c>
-      <c r="C58" s="1" t="inlineStr">
+      <c r="C61" s="1" t="inlineStr">
         <is>
           <t>MILA&amp;MILO</t>
         </is>
       </c>
-      <c r="D58" s="1" t="inlineStr">
+      <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E58" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>12, 18, 25</t>
         </is>
       </c>
-      <c r="F58" s="1" t="inlineStr">
+      <c r="F61" s="1" t="inlineStr">
         <is>
           <t>Mila&amp;Milo Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="59" customHeight="1" ht="140.0">
-      <c r="A59" s="1" t="inlineStr">
+    <row r="62" customHeight="1" ht="140.0">
+      <c r="A62" s="1" t="inlineStr">
         <is>
           <t>1123018</t>
         </is>
       </c>
-      <c r="C59" s="1" t="inlineStr">
+      <c r="C62" s="1" t="inlineStr">
         <is>
           <t>MILO</t>
         </is>
       </c>
-      <c r="D59" s="1" t="inlineStr">
+      <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E59" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
-      <c r="F59" s="1" t="inlineStr">
+      <c r="F62" s="1" t="inlineStr">
         <is>
           <t>Thorn Lighting Group</t>
         </is>
       </c>
     </row>
-    <row r="60" customHeight="1" ht="140.0">
-      <c r="A60" s="1" t="inlineStr">
+    <row r="63" customHeight="1" ht="140.0">
+      <c r="A63" s="1" t="inlineStr">
         <is>
           <t>1303869</t>
         </is>
       </c>
-      <c r="C60" s="1" t="inlineStr">
+      <c r="C63" s="1" t="inlineStr">
         <is>
           <t>MILO'S MOVIE MERCHANDISE</t>
         </is>
       </c>
-      <c r="D60" s="1" t="inlineStr">
+      <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F60" s="1" t="inlineStr">
+      <c r="F63" s="1" t="inlineStr">
         <is>
           <t>Susie Fabian</t>
         </is>
       </c>
     </row>
-    <row r="61" customHeight="1" ht="140.0">
-      <c r="A61" s="1" t="inlineStr">
+    <row r="64" customHeight="1" ht="140.0">
+      <c r="A64" s="1" t="inlineStr">
         <is>
           <t>1341478</t>
         </is>
       </c>
-      <c r="C61" s="1" t="inlineStr">
+      <c r="C64" s="1" t="inlineStr">
         <is>
           <t>MILO</t>
         </is>
       </c>
-      <c r="D61" s="1" t="inlineStr">
+      <c r="D64" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
         <is>
           <t>9, 10</t>
         </is>
       </c>
-      <c r="F61" s="1" t="inlineStr">
+      <c r="F64" s="1" t="inlineStr">
         <is>
           <t>Sonova Holding AG</t>
         </is>
       </c>
     </row>
-    <row r="62" customHeight="1" ht="140.0">
-      <c r="A62" s="1" t="inlineStr">
+    <row r="65" customHeight="1" ht="140.0">
+      <c r="A65" s="1" t="inlineStr">
         <is>
           <t>1353239</t>
         </is>
       </c>
-      <c r="C62" s="1" t="inlineStr">
+      <c r="C65" s="1" t="inlineStr">
         <is>
           <t>ICU MIRRORS</t>
         </is>
       </c>
-      <c r="D62" s="1" t="inlineStr">
+      <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
-      <c r="F62" s="1" t="inlineStr">
+      <c r="F65" s="1" t="inlineStr">
         <is>
           <t>Brendan Madden; Milo Angel</t>
         </is>
       </c>
     </row>
-    <row r="63" customHeight="1" ht="140.0">
-      <c r="A63" s="1" t="inlineStr">
+    <row r="66" customHeight="1" ht="140.0">
+      <c r="A66" s="1" t="inlineStr">
         <is>
           <t>1554569</t>
         </is>
       </c>
-      <c r="C63" s="1" t="inlineStr">
+      <c r="C66" s="1" t="inlineStr">
         <is>
           <t>DOGPRO MILO</t>
         </is>
       </c>
-      <c r="D63" s="1" t="inlineStr">
+      <c r="D66" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E63" s="1" t="inlineStr">
+      <c r="E66" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F63" s="1" t="inlineStr">
+      <c r="F66" s="1" t="inlineStr">
         <is>
           <t>Hy Pro Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="64" customHeight="1" ht="140.0">
-      <c r="A64" s="1" t="inlineStr">
+    <row r="67" customHeight="1" ht="140.0">
+      <c r="A67" s="1" t="inlineStr">
         <is>
           <t>1683210</t>
         </is>
       </c>
-      <c r="C64" s="1" t="inlineStr">
+      <c r="C67" s="1" t="inlineStr">
         <is>
           <t>Pies so beefy we brand 'em</t>
         </is>
       </c>
-      <c r="D64" s="1" t="inlineStr">
+      <c r="D67" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E67" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="F64" s="1" t="inlineStr">
+      <c r="F67" s="1" t="inlineStr">
         <is>
           <t>Milo Gaffney; The Outback Pie Co Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="65" customHeight="1" ht="140.0">
-      <c r="A65" s="1" t="inlineStr">
+    <row r="68" customHeight="1" ht="140.0">
+      <c r="A68" s="1" t="inlineStr">
         <is>
           <t>216962</t>
         </is>
       </c>
-      <c r="C65" s="1" t="inlineStr">
+      <c r="C68" s="1" t="inlineStr">
         <is>
           <t>MINI MILO</t>
         </is>
       </c>
-      <c r="D65" s="1" t="inlineStr">
+      <c r="D68" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
-      <c r="E65" s="1" t="inlineStr">
+      <c r="E68" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F65" s="1" t="inlineStr">
+      <c r="F68" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="66" customHeight="1" ht="140.0">
-      <c r="A66" s="1" t="inlineStr">
+    <row r="69" customHeight="1" ht="140.0">
+      <c r="A69" s="1" t="inlineStr">
         <is>
           <t>406278</t>
         </is>
       </c>
-      <c r="C66" s="1" t="inlineStr">
+      <c r="C69" s="1" t="inlineStr">
         <is>
           <t>MILO SHIMLEY COLLECTION</t>
         </is>
       </c>
-      <c r="D66" s="1" t="inlineStr">
+      <c r="D69" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E66" s="1" t="inlineStr">
+      <c r="E69" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F66" s="1" t="inlineStr">
+      <c r="F69" s="1" t="inlineStr">
         <is>
           <t>Hallmark Cards, Inc.</t>
         </is>
       </c>
     </row>
-    <row r="67" customHeight="1" ht="140.0">
-      <c r="A67" s="1" t="inlineStr">
+    <row r="70" customHeight="1" ht="140.0">
+      <c r="A70" s="1" t="inlineStr">
         <is>
           <t>460063</t>
         </is>
       </c>
-      <c r="C67" s="1" t="inlineStr">
+      <c r="C70" s="1" t="inlineStr">
         <is>
           <t>Milo</t>
         </is>
       </c>
-      <c r="D67" s="1" t="inlineStr">
+      <c r="D70" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E67" s="1" t="inlineStr">
+      <c r="E70" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="F67" s="1" t="inlineStr">
+      <c r="F70" s="1" t="inlineStr">
         <is>
           <t>Chase Security Equipment Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="68" customHeight="1" ht="140.0">
-      <c r="A68" s="1" t="inlineStr">
+    <row r="71" customHeight="1" ht="140.0">
+      <c r="A71" s="1" t="inlineStr">
         <is>
           <t>462577</t>
         </is>
       </c>
-      <c r="C68" s="1" t="inlineStr">
+      <c r="C71" s="1" t="inlineStr">
         <is>
           <t>MILO'S HAMBURGERS</t>
         </is>
       </c>
-      <c r="D68" s="1" t="inlineStr">
+      <c r="D71" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E68" s="1" t="inlineStr">
+      <c r="E71" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
-      <c r="F68" s="1" t="inlineStr">
+      <c r="F71" s="1" t="inlineStr">
         <is>
           <t>Anthony John Crawford</t>
         </is>
       </c>
     </row>
-    <row r="69" customHeight="1" ht="140.0">
-      <c r="A69" s="1" t="inlineStr">
+    <row r="72" customHeight="1" ht="140.0">
+      <c r="A72" s="1" t="inlineStr">
         <is>
           <t>807003</t>
         </is>
       </c>
-      <c r="C69" s="1" t="inlineStr">
+      <c r="C72" s="1" t="inlineStr">
         <is>
           <t>MILO THATCH</t>
         </is>
       </c>
-      <c r="D69" s="1" t="inlineStr">
+      <c r="D72" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E69" s="1" t="inlineStr">
+      <c r="E72" s="1" t="inlineStr">
         <is>
           <t>16, 25, 28</t>
         </is>
       </c>
-      <c r="F69" s="1" t="inlineStr">
+      <c r="F72" s="1" t="inlineStr">
         <is>
           <t>Disney Enterprises Inc.</t>
         </is>
       </c>
     </row>
-    <row r="70" customHeight="1" ht="140.0">
-      <c r="A70" s="1" t="inlineStr">
+    <row r="73" customHeight="1" ht="140.0">
+      <c r="A73" s="1" t="inlineStr">
         <is>
           <t>903031</t>
         </is>
       </c>
-      <c r="C70" s="1" t="inlineStr">
+      <c r="C73" s="1" t="inlineStr">
         <is>
           <t>CP CLUB PARADA</t>
         </is>
       </c>
-      <c r="D70" s="1" t="inlineStr">
+      <c r="D73" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E70" s="1" t="inlineStr">
+      <c r="E73" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F70" s="1" t="inlineStr">
+      <c r="F73" s="1" t="inlineStr">
         <is>
           <t>Milos Rsovac</t>
         </is>
       </c>
     </row>
-    <row r="71" customHeight="1" ht="140.0">
-      <c r="A71" s="1" t="inlineStr">
+    <row r="74" customHeight="1" ht="140.0">
+      <c r="A74" s="1" t="inlineStr">
         <is>
           <t>995999</t>
         </is>
       </c>
-      <c r="C71" s="1" t="inlineStr">
+      <c r="C74" s="1" t="inlineStr">
         <is>
           <t>Baby Milo Ape</t>
         </is>
       </c>
-      <c r="D71" s="1" t="inlineStr">
+      <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E71" s="1" t="inlineStr">
+      <c r="E74" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F71" s="1" t="inlineStr">
+      <c r="F74" s="1" t="inlineStr">
         <is>
           <t>Hyun-Min Kim</t>
         </is>
       </c>
     </row>
-    <row r="72" customHeight="1" ht="140.0">
-      <c r="A72" s="1" t="inlineStr">
+    <row r="75" customHeight="1" ht="140.0">
+      <c r="A75" s="1" t="inlineStr">
         <is>
           <t>1005359</t>
         </is>
       </c>
-      <c r="C72" s="1" t="inlineStr">
+      <c r="C75" s="1" t="inlineStr">
         <is>
           <t>MORGAN &amp; MILO</t>
         </is>
       </c>
-      <c r="D72" s="1" t="inlineStr">
+      <c r="D75" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E72" s="1" t="inlineStr">
+      <c r="E75" s="1" t="inlineStr">
         <is>
           <t>18, 25</t>
         </is>
       </c>
-      <c r="F72" s="1" t="inlineStr">
+      <c r="F75" s="1" t="inlineStr">
         <is>
           <t>Elite Ocean Holdings Limited</t>
         </is>
       </c>
     </row>
-    <row r="73" customHeight="1" ht="140.0">
-      <c r="A73" s="1" t="inlineStr">
+    <row r="76" customHeight="1" ht="140.0">
+      <c r="A76" s="1" t="inlineStr">
         <is>
           <t>1598224</t>
         </is>
       </c>
-      <c r="C73" s="1" t="inlineStr">
+      <c r="C76" s="1" t="inlineStr">
         <is>
           <t>G.MILO</t>
         </is>
       </c>
-      <c r="D73" s="1" t="inlineStr">
+      <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E73" s="1" t="inlineStr">
+      <c r="E76" s="1" t="inlineStr">
         <is>
           <t>29, 30, 31</t>
         </is>
       </c>
-      <c r="F73" s="1" t="inlineStr">
+      <c r="F76" s="1" t="inlineStr">
         <is>
           <t>Raw Materials Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="74" customHeight="1" ht="140.0">
-      <c r="A74" s="1" t="inlineStr">
+    <row r="77" customHeight="1" ht="140.0">
+      <c r="A77" s="1" t="inlineStr">
         <is>
           <t>1601752</t>
         </is>
       </c>
-      <c r="C74" s="1" t="inlineStr">
+      <c r="C77" s="1" t="inlineStr">
         <is>
           <t>Milo</t>
         </is>
       </c>
-      <c r="D74" s="1" t="inlineStr">
+      <c r="D77" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E74" s="1" t="inlineStr">
+      <c r="E77" s="1" t="inlineStr">
         <is>
           <t>12, 28</t>
         </is>
       </c>
-      <c r="F74" s="1" t="inlineStr">
+      <c r="F77" s="1" t="inlineStr">
         <is>
           <t>John Rooth</t>
         </is>
       </c>
     </row>
-    <row r="75" customHeight="1" ht="140.0">
-      <c r="A75" s="1" t="inlineStr">
+    <row r="78" customHeight="1" ht="140.0">
+      <c r="A78" s="1" t="inlineStr">
         <is>
           <t>1609475</t>
         </is>
       </c>
-      <c r="C75" s="1" t="inlineStr">
+      <c r="C78" s="1" t="inlineStr">
         <is>
           <t>G.MILO PASTA DI PUGLIA QUALITA TRADIZIONALE PASTIFICIO</t>
         </is>
       </c>
-      <c r="D75" s="1" t="inlineStr">
+      <c r="D78" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E75" s="1" t="inlineStr">
+      <c r="E78" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
-      <c r="F75" s="1" t="inlineStr">
+      <c r="F78" s="1" t="inlineStr">
         <is>
           <t>Raw Materials Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="76" customHeight="1" ht="140.0">
-      <c r="A76" s="1" t="inlineStr">
+    <row r="79" customHeight="1" ht="140.0">
+      <c r="A79" s="1" t="inlineStr">
         <is>
           <t>1632720</t>
         </is>
       </c>
-      <c r="C76" s="1" t="inlineStr">
+      <c r="C79" s="1" t="inlineStr">
         <is>
           <t>MARLY</t>
         </is>
       </c>
-      <c r="D76" s="1" t="inlineStr">
+      <c r="D79" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E76" s="1" t="inlineStr">
+      <c r="E79" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F76" s="1" t="inlineStr">
+      <c r="F79" s="1" t="inlineStr">
         <is>
           <t>Milo &amp; Chino Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="77" customHeight="1" ht="140.0">
-      <c r="A77" s="1" t="inlineStr">
+    <row r="80" customHeight="1" ht="140.0">
+      <c r="A80" s="1" t="inlineStr">
         <is>
           <t>1749276</t>
         </is>
       </c>
-      <c r="C77" s="1" t="inlineStr">
+      <c r="C80" s="1" t="inlineStr">
         <is>
           <t>INFINITY
 INFINITY EDUCATION
 INFINITY SCHOOL
 INFINITY COLLEGE
 INFINITY INSTITUTE
 INFINITY ACADEMY
 INFINITY FACULTY
 INFINITY UNIVERSITY
 INFINITY GYMNASIUM
 INFINITY LYCEUM
 INFINITY ONLINE
 INFINITY CIRCLE
 INFINITY CENTRE
 INFINITY FOUNDATION
 INFINITY POLYTECHNIC
 INFINITY CONSERVATORIUM</t>
         </is>
       </c>
-      <c r="D77" s="1" t="inlineStr">
+      <c r="D80" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E77" s="1" t="inlineStr">
+      <c r="E80" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F77" s="1" t="inlineStr">
+      <c r="F80" s="1" t="inlineStr">
         <is>
           <t>Milos Lee</t>
         </is>
       </c>
     </row>
-    <row r="78" customHeight="1" ht="140.0">
-      <c r="A78" s="1" t="inlineStr">
+    <row r="81" customHeight="1" ht="140.0">
+      <c r="A81" s="1" t="inlineStr">
         <is>
           <t>2018309</t>
         </is>
       </c>
-      <c r="C78" s="1" t="inlineStr">
+      <c r="C81" s="1" t="inlineStr">
         <is>
           <t>Salty Australia</t>
         </is>
       </c>
-      <c r="D78" s="1" t="inlineStr">
+      <c r="D81" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Notice of intention to defend not filed</t>
         </is>
       </c>
-      <c r="E78" s="1" t="inlineStr">
+      <c r="E81" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F78" s="1" t="inlineStr">
+      <c r="F81" s="1" t="inlineStr">
         <is>
           <t>Georgia Anne Bosnic; Milos Gagic</t>
         </is>
       </c>
     </row>
-    <row r="79" customHeight="1" ht="140.0">
-      <c r="A79" s="1" t="inlineStr">
+    <row r="82" customHeight="1" ht="140.0">
+      <c r="A82" s="1" t="inlineStr">
         <is>
           <t>2069678</t>
         </is>
       </c>
-      <c r="C79" s="1" t="inlineStr">
+      <c r="C82" s="1" t="inlineStr">
         <is>
           <t>Chemovar</t>
         </is>
       </c>
-      <c r="D79" s="1" t="inlineStr">
+      <c r="D82" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E79" s="1" t="inlineStr">
+      <c r="E82" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="F79" s="1" t="inlineStr">
+      <c r="F82" s="1" t="inlineStr">
         <is>
           <t>Milos Vojvodic</t>
         </is>
       </c>
     </row>
-    <row r="80" customHeight="1" ht="140.0">
-      <c r="A80" s="1" t="inlineStr">
+    <row r="83" customHeight="1" ht="140.0">
+      <c r="A83" s="1" t="inlineStr">
         <is>
           <t>2080924</t>
         </is>
       </c>
-      <c r="C80" s="1" t="inlineStr">
+      <c r="C83" s="1" t="inlineStr">
         <is>
           <t>SYNERGY360 CONSULTING</t>
         </is>
       </c>
-      <c r="D80" s="1" t="inlineStr">
+      <c r="D83" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E80" s="1" t="inlineStr">
+      <c r="E83" s="1" t="inlineStr">
         <is>
           <t>35, 41, 42</t>
         </is>
       </c>
-      <c r="F80" s="1" t="inlineStr">
+      <c r="F83" s="1" t="inlineStr">
         <is>
           <t>Milo Consulting Pty Ltd trading as Synergy360</t>
         </is>
       </c>
     </row>
-    <row r="81" customHeight="1" ht="140.0">
-      <c r="A81" s="1" t="inlineStr">
+    <row r="84" customHeight="1" ht="140.0">
+      <c r="A84" s="1" t="inlineStr">
         <is>
           <t>2082031</t>
         </is>
       </c>
-      <c r="C81" s="1" t="inlineStr">
+      <c r="C84" s="1" t="inlineStr">
         <is>
           <t>Synergy 360</t>
         </is>
       </c>
-      <c r="D81" s="1" t="inlineStr">
+      <c r="D84" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E81" s="1" t="inlineStr">
+      <c r="E84" s="1" t="inlineStr">
         <is>
           <t>35, 41, 42</t>
         </is>
       </c>
-      <c r="F81" s="1" t="inlineStr">
+      <c r="F84" s="1" t="inlineStr">
         <is>
           <t>Milo Consulting Pty Ltd trading as Synergy360</t>
         </is>
       </c>
     </row>
-    <row r="82" customHeight="1" ht="140.0">
-      <c r="A82" s="1" t="inlineStr">
+    <row r="85" customHeight="1" ht="140.0">
+      <c r="A85" s="1" t="inlineStr">
         <is>
           <t>2151598</t>
         </is>
       </c>
-      <c r="C82" s="1" t="inlineStr">
+      <c r="C85" s="1" t="inlineStr">
         <is>
           <t>ResTOURant</t>
         </is>
       </c>
-      <c r="D82" s="1" t="inlineStr">
+      <c r="D85" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E82" s="1" t="inlineStr">
+      <c r="E85" s="1" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
-      <c r="F82" s="1" t="inlineStr">
+      <c r="F85" s="1" t="inlineStr">
         <is>
           <t>MR Milo Duane Cruz</t>
         </is>
       </c>
     </row>
-    <row r="83" customHeight="1" ht="140.0">
-      <c r="A83" s="1" t="inlineStr">
+    <row r="86" customHeight="1" ht="140.0">
+      <c r="A86" s="1" t="inlineStr">
         <is>
           <t>2301636</t>
         </is>
       </c>
-      <c r="C83" s="1" t="inlineStr">
+      <c r="C86" s="1" t="inlineStr">
         <is>
           <t>Chemovar</t>
         </is>
       </c>
-      <c r="D83" s="1" t="inlineStr">
+      <c r="D86" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E83" s="1" t="inlineStr">
+      <c r="E86" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="F83" s="1" t="inlineStr">
+      <c r="F86" s="1" t="inlineStr">
         <is>
           <t>Milos Vojvodic; chemovar</t>
         </is>
       </c>
     </row>
-    <row r="84" customHeight="1" ht="140.0">
-      <c r="A84" s="1" t="inlineStr">
+    <row r="87" customHeight="1" ht="140.0">
+      <c r="A87" s="1" t="inlineStr">
         <is>
           <t>2329648</t>
         </is>
       </c>
-      <c r="C84" s="1" t="inlineStr">
+      <c r="C87" s="1" t="inlineStr">
         <is>
           <t>Noids</t>
         </is>
       </c>
-      <c r="D84" s="1" t="inlineStr">
+      <c r="D87" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E84" s="1" t="inlineStr">
+      <c r="E87" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="F84" s="1" t="inlineStr">
+      <c r="F87" s="1" t="inlineStr">
         <is>
           <t>Milos Vojvodic</t>
         </is>
       </c>
     </row>
-    <row r="85" customHeight="1" ht="140.0">
-      <c r="A85" s="1" t="inlineStr">
+    <row r="88" customHeight="1" ht="140.0">
+      <c r="A88" s="1" t="inlineStr">
         <is>
           <t>2339330</t>
         </is>
       </c>
-      <c r="C85" s="1" t="inlineStr">
+      <c r="C88" s="1" t="inlineStr">
         <is>
           <t>SONS OF KALYMNOS
 SONS OF SPARTA
 SONS OF CRETE
 SONS OF CYPRUS
 SONS OF CORINTHOS
 SONS OF PONTOS
 SONS OF THESSALONIKI
 SONS OF CYTHERA
 SONS OF MYKONOS
 SONS OF RHODOS
 SONS OF LESVOS
 SONS OF PATRA
 SONS OF ZAKYNTHOS
 SONS OF TRIPOLI
 SONS OF KALAMATA
 SONS OF CHALKIDA
 SONS OF IOANNINA
 SONS OF PYRGOS
 SONS OF KALAVRYTA
 SONS OF LARISSA
 SONS OF TRIKALA
 SONS OF THESSALY
 SONS OF LAMIA
 SONS OF VOLOS
@@ -3993,118 +4115,118 @@
 SONS OF SHARKS
 SONS OF TIGERS
 SONS OF ROOSTERS
 SONS OF EELS
 SONS OF RABBITOHS
 SONS OF PANTHERS
 SONS OF SEA EAGLES
 SONS OF STORM
 SONS OF WARRIORS
 SONS OF COWBOYS
 SONS OF TITANS
 SONS OF RAIDERS
 SONS OF COLLINGWOOD
 SONS OF CARLTON
 SONS OF ESSENDON
 SONS OF GEELONG
 SONS OF RICHMOND
 SONS OF WESTCOAST
 SONS OF HAWTHORN
 SONS OF FREMANTLE
 SONS OF PORT ADELAIDE
 SONS OF ST KILDA
 SONS OF GIANTS</t>
         </is>
       </c>
-      <c r="D85" s="1" t="inlineStr">
+      <c r="D88" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E85" s="1" t="inlineStr">
+      <c r="E88" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F85" s="1" t="inlineStr">
+      <c r="F88" s="1" t="inlineStr">
         <is>
           <t>Simeon Alexiadis</t>
         </is>
       </c>
     </row>
-    <row r="86" customHeight="1" ht="140.0">
-      <c r="A86" s="1" t="inlineStr">
+    <row r="89" customHeight="1" ht="140.0">
+      <c r="A89" s="1" t="inlineStr">
         <is>
           <t>2352906</t>
         </is>
       </c>
-      <c r="C86" s="1" t="inlineStr">
+      <c r="C89" s="1" t="inlineStr">
         <is>
           <t>Chemovar Aromatically Categorised Therapeutics</t>
         </is>
       </c>
-      <c r="D86" s="1" t="inlineStr">
+      <c r="D89" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E86" s="1" t="inlineStr">
+      <c r="E89" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="F86" s="1" t="inlineStr">
+      <c r="F89" s="1" t="inlineStr">
         <is>
           <t>Milos Vojvodic</t>
         </is>
       </c>
     </row>
-    <row r="87" customHeight="1" ht="140.0">
-      <c r="A87" s="1" t="inlineStr">
+    <row r="90" customHeight="1" ht="140.0">
+      <c r="A90" s="1" t="inlineStr">
         <is>
           <t>2393359</t>
         </is>
       </c>
-      <c r="C87" s="1" t="inlineStr">
+      <c r="C90" s="1" t="inlineStr">
         <is>
           <t>Ready Mix</t>
         </is>
       </c>
-      <c r="D87" s="1" t="inlineStr">
+      <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E87" s="1" t="inlineStr">
+      <c r="E90" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="F87" s="1" t="inlineStr">
+      <c r="F90" s="1" t="inlineStr">
         <is>
           <t>Milos Vojvodic; Chemovar Holdings Pty Ltd</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>