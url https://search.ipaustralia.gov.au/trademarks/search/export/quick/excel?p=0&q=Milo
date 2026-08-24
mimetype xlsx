--- v2 (2026-07-10)
+++ v3 (2026-08-24)
@@ -1705,51 +1705,51 @@
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>Breitfeld &amp; Schliekert GmbH</t>
         </is>
       </c>
     </row>
     <row r="20" customHeight="1" ht="140.0">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>1861624</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>Milo Meow</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>Natalie Krotova</t>
         </is>
       </c>
     </row>
     <row r="21" customHeight="1" ht="140.0">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>1872982</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>MILO</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
@@ -2377,79 +2377,79 @@
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>PAWSTONE PETCARE LTD</t>
         </is>
       </c>
     </row>
     <row r="44" customHeight="1" ht="140.0">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>2621187</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>MILO</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Accepted:
-In opposition period</t>
+Opposition period expired</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>Société des Produits Nestlé S.A.</t>
         </is>
       </c>
     </row>
     <row r="45" customHeight="1" ht="140.0">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>2621188</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>MILO</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Accepted:
-In opposition period</t>
+Opposition period expired</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>Société des Produits Nestlé S.A.</t>
         </is>
       </c>
     </row>
     <row r="46" customHeight="1" ht="140.0">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>2653995</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>Milo Health</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
@@ -2460,80 +2460,80 @@
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>Maximillian Miller</t>
         </is>
       </c>
     </row>
     <row r="47" customHeight="1" ht="140.0">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>2660287</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>MILO'S NEST</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Published:
-Awaiting examination</t>
+          <t>Accepted:
+Awaiting publication</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>Louise Brindley</t>
         </is>
       </c>
     </row>
     <row r="48" customHeight="1" ht="140.0">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>2660295</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>Milo's Nest</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Published:
-Awaiting examination</t>
+          <t>Accepted:
+Awaiting publication</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>Louise Brindley</t>
         </is>
       </c>
     </row>
     <row r="49" customHeight="1" ht="140.0">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>58164</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>MILO</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">