--- v3 (2026-09-07)
+++ v4 (2026-10-28)
@@ -2367,51 +2367,51 @@
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>MINELAB ELECTRONICS PTY. LIMITED</t>
         </is>
       </c>
     </row>
     <row r="26" customHeight="1" ht="140.0">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>1806337</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>EQUINOX</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>MINELAB ELECTRONICS PTY. LIMITED</t>
         </is>
       </c>
     </row>
     <row r="27" customHeight="1" ht="140.0">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>1836306</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>GO FIND</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
@@ -3122,164 +3122,164 @@
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>Minelab Electronics Pty. Limited</t>
         </is>
       </c>
     </row>
     <row r="53" customHeight="1" ht="140.0">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>2631489</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>ESP ECHO SONIC PRO</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Accepted:
-In opposition period</t>
+          <t>Registered:
+Registered/protected</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>Minelab Electronics Pty. Limited</t>
         </is>
       </c>
     </row>
     <row r="54" customHeight="1" ht="140.0">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>2631493</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>GEO ZVT</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Accepted:
-In opposition period</t>
+          <t>Registered:
+Registered/protected</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>Minelab Electronics Pty. Limited</t>
         </is>
       </c>
     </row>
     <row r="55" customHeight="1" ht="140.0">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>2631496</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>GPZ8000</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Accepted:
-In opposition period</t>
+          <t>Registered:
+Registered/protected</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>Minelab Electronics Pty. Limited</t>
         </is>
       </c>
     </row>
     <row r="56" customHeight="1" ht="140.0">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>2680218</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>HIDE AND BEEP</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Published:
-Awaiting examination</t>
+Under examination</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>Minelab Electronics Pty. Limited</t>
         </is>
       </c>
     </row>
     <row r="57" customHeight="1" ht="140.0">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>2680226</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>GECKO</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Published:
-Awaiting examination</t>
+Under examination</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>Minelab Electronics Pty. Limited</t>
         </is>
       </c>
     </row>
     <row r="58" customHeight="1" ht="140.0">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>442819</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>MD
 MINERS DEN</t>
         </is>
       </c>