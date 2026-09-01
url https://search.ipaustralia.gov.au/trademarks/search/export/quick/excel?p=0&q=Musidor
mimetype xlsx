--- v2 (2026-03-04)
+++ v3 (2026-09-01)
@@ -943,51 +943,51 @@
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
     <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>292286</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Musidor B.V.</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>292287</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">