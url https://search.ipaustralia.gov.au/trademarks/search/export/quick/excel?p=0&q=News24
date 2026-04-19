--- v0 (2026-03-01)
+++ v1 (2026-04-19)
@@ -90,51 +90,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment vertical="top" horizontal="left" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFill="true" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>1342857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -180,308 +180,346 @@
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="580952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1224000</xdr:colOff>
+      <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1224000</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
           <a:ext cx="1224000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>771428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId4"/>
+        <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="771428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>638095</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId5"/>
+        <a:blip r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="638095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>523809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId6"/>
+        <a:blip r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="523809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>600000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId7"/>
+        <a:blip r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="600000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>542857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId8"/>
+        <a:blip r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="542857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F24"/>
+  <dimension ref="A2:F25"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>21</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -588,490 +626,518 @@
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>NEWS 24</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>9, 16, 21, 25, 35, 38, 41</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Australian News Channel Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="9" customHeight="1" ht="140.0">
       <c r="A9" s="1" t="inlineStr">
         <is>
+          <t>2631872</t>
+        </is>
+      </c>
+      <c r="C9" s="1" t="inlineStr">
+        <is>
+          <t>NEWS 24</t>
+        </is>
+      </c>
+      <c r="D9" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Awaiting examination</t>
+        </is>
+      </c>
+      <c r="E9" s="1" t="inlineStr">
+        <is>
+          <t>38, 41</t>
+        </is>
+      </c>
+      <c r="F9" s="1" t="inlineStr">
+        <is>
+          <t>Media24 Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" customHeight="1" ht="140.0">
+      <c r="A10" s="1" t="inlineStr">
+        <is>
           <t>767488</t>
         </is>
       </c>
-      <c r="C9" s="1" t="inlineStr">
+      <c r="C10" s="1" t="inlineStr">
         <is>
           <t>NEW REPEL MOZZIE PATCH NATURAL ANTI-MOSQUITO PATCH 24</t>
         </is>
       </c>
-      <c r="D9" s="1" t="inlineStr">
+      <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E9" s="1" t="inlineStr">
+      <c r="E10" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="F9" s="1" t="inlineStr">
+      <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Raffaele Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="10" customHeight="1" ht="140.0">
-      <c r="A10" s="1" t="inlineStr">
+    <row r="11" customHeight="1" ht="140.0">
+      <c r="A11" s="1" t="inlineStr">
         <is>
           <t>1003600</t>
         </is>
       </c>
-      <c r="C10" s="1" t="inlineStr">
+      <c r="C11" s="1" t="inlineStr">
         <is>
           <t>MOVIES 24</t>
         </is>
       </c>
-      <c r="D10" s="1" t="inlineStr">
+      <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E10" s="1" t="inlineStr">
+      <c r="E11" s="1" t="inlineStr">
         <is>
           <t>35, 41</t>
         </is>
       </c>
-      <c r="F10" s="1" t="inlineStr">
+      <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Movies24 New Zealand Ltd</t>
         </is>
       </c>
     </row>
-    <row r="11" customHeight="1" ht="140.0">
-      <c r="A11" s="1" t="inlineStr">
+    <row r="12" customHeight="1" ht="140.0">
+      <c r="A12" s="1" t="inlineStr">
         <is>
           <t>1063619</t>
         </is>
       </c>
-      <c r="C11" s="1" t="inlineStr">
+      <c r="C12" s="1" t="inlineStr">
         <is>
           <t>NEWS 24</t>
         </is>
       </c>
-      <c r="D11" s="1" t="inlineStr">
+      <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E11" s="1" t="inlineStr">
+      <c r="E12" s="1" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
-      <c r="F11" s="1" t="inlineStr">
+      <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Australian News Channel Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="12" customHeight="1" ht="140.0">
-      <c r="A12" s="1" t="inlineStr">
+    <row r="13" customHeight="1" ht="140.0">
+      <c r="A13" s="1" t="inlineStr">
         <is>
           <t>1407032</t>
         </is>
       </c>
-      <c r="C12" s="1" t="inlineStr">
+      <c r="C13" s="1" t="inlineStr">
         <is>
           <t>24 SEVEN REAL TALENT FOR CREATIVE COMPANIES</t>
         </is>
       </c>
-      <c r="D12" s="1" t="inlineStr">
+      <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E12" s="1" t="inlineStr">
+      <c r="E13" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F12" s="1" t="inlineStr">
+      <c r="F13" s="1" t="inlineStr">
         <is>
           <t>24 SEVEN, INC</t>
         </is>
       </c>
     </row>
-    <row r="13" customHeight="1" ht="140.0">
-      <c r="A13" s="1" t="inlineStr">
+    <row r="14" customHeight="1" ht="140.0">
+      <c r="A14" s="1" t="inlineStr">
         <is>
           <t>1407033</t>
         </is>
       </c>
-      <c r="C13" s="1" t="inlineStr">
+      <c r="C14" s="1" t="inlineStr">
         <is>
           <t>24 SEVEN</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F13" s="1" t="inlineStr">
+      <c r="F14" s="1" t="inlineStr">
         <is>
           <t>24 SEVEN, INC</t>
         </is>
       </c>
     </row>
-    <row r="14" customHeight="1" ht="140.0">
-      <c r="A14" s="1" t="inlineStr">
+    <row r="15" customHeight="1" ht="140.0">
+      <c r="A15" s="1" t="inlineStr">
         <is>
           <t>842421</t>
         </is>
       </c>
-      <c r="C14" s="1" t="inlineStr">
+      <c r="C15" s="1" t="inlineStr">
         <is>
           <t>News24</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>38, 41</t>
         </is>
       </c>
-      <c r="F14" s="1" t="inlineStr">
+      <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Australian Broadcasting Corporation</t>
         </is>
       </c>
     </row>
-    <row r="15" customHeight="1" ht="140.0">
-      <c r="A15" s="1" t="inlineStr">
+    <row r="16" customHeight="1" ht="140.0">
+      <c r="A16" s="1" t="inlineStr">
         <is>
           <t>1047623</t>
         </is>
       </c>
-      <c r="C15" s="1" t="inlineStr">
+      <c r="C16" s="1" t="inlineStr">
         <is>
           <t>NEWS 24</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
-      <c r="F15" s="1" t="inlineStr">
+      <c r="F16" s="1" t="inlineStr">
         <is>
           <t>Australian News Channel Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="16" customHeight="1" ht="140.0">
-      <c r="A16" s="1" t="inlineStr">
+    <row r="17" customHeight="1" ht="140.0">
+      <c r="A17" s="1" t="inlineStr">
         <is>
           <t>1204865</t>
         </is>
       </c>
-      <c r="C16" s="1" t="inlineStr">
+      <c r="C17" s="1" t="inlineStr">
         <is>
           <t>NEWS 24</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F16" s="1" t="inlineStr">
+      <c r="F17" s="1" t="inlineStr">
         <is>
           <t>Australian News Channel Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="17" customHeight="1" ht="140.0">
-      <c r="A17" s="1" t="inlineStr">
+    <row r="18" customHeight="1" ht="140.0">
+      <c r="A18" s="1" t="inlineStr">
         <is>
           <t>1212705</t>
         </is>
       </c>
-      <c r="C17" s="1" t="inlineStr">
+      <c r="C18" s="1" t="inlineStr">
         <is>
           <t>NEWS 24</t>
         </is>
       </c>
-      <c r="D17" s="1" t="inlineStr">
+      <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
-      <c r="F17" s="1" t="inlineStr">
+      <c r="F18" s="1" t="inlineStr">
         <is>
           <t>Australian News Channel Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="18" customHeight="1" ht="140.0">
-      <c r="A18" s="1" t="inlineStr">
+    <row r="19" customHeight="1" ht="140.0">
+      <c r="A19" s="1" t="inlineStr">
         <is>
           <t>1359039</t>
         </is>
       </c>
-      <c r="C18" s="1" t="inlineStr">
+      <c r="C19" s="1" t="inlineStr">
         <is>
           <t>SKY NEWS 24</t>
         </is>
       </c>
-      <c r="D18" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>9, 16, 38, 41</t>
         </is>
       </c>
-      <c r="F18" s="1" t="inlineStr">
+      <c r="F19" s="1" t="inlineStr">
         <is>
           <t>Australian News Channel Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="19" customHeight="1" ht="140.0">
-      <c r="A19" s="1" t="inlineStr">
+    <row r="20" customHeight="1" ht="140.0">
+      <c r="A20" s="1" t="inlineStr">
         <is>
           <t>1359040</t>
         </is>
       </c>
-      <c r="C19" s="1" t="inlineStr">
+      <c r="C20" s="1" t="inlineStr">
         <is>
           <t>SKY NEWS 24/7</t>
         </is>
       </c>
-      <c r="D19" s="1" t="inlineStr">
+      <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E19" s="1" t="inlineStr">
+      <c r="E20" s="1" t="inlineStr">
         <is>
           <t>9, 16, 38, 41</t>
         </is>
       </c>
-      <c r="F19" s="1" t="inlineStr">
+      <c r="F20" s="1" t="inlineStr">
         <is>
           <t>Australian News Channel Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="20" customHeight="1" ht="140.0">
-      <c r="A20" s="1" t="inlineStr">
+    <row r="21" customHeight="1" ht="140.0">
+      <c r="A21" s="1" t="inlineStr">
         <is>
           <t>1359322</t>
         </is>
       </c>
-      <c r="C20" s="1" t="inlineStr">
+      <c r="C21" s="1" t="inlineStr">
         <is>
           <t>NEWS 24</t>
         </is>
       </c>
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>9, 16, 38, 41</t>
         </is>
       </c>
-      <c r="F20" s="1" t="inlineStr">
+      <c r="F21" s="1" t="inlineStr">
         <is>
           <t>Australian News Channel Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="21" customHeight="1" ht="140.0">
-      <c r="A21" s="1" t="inlineStr">
+    <row r="22" customHeight="1" ht="140.0">
+      <c r="A22" s="1" t="inlineStr">
         <is>
           <t>1359323</t>
         </is>
       </c>
-      <c r="C21" s="1" t="inlineStr">
+      <c r="C22" s="1" t="inlineStr">
         <is>
           <t>NEWS24</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>9, 16, 38, 41</t>
         </is>
       </c>
-      <c r="F21" s="1" t="inlineStr">
+      <c r="F22" s="1" t="inlineStr">
         <is>
           <t>Australian News Channel Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="22" customHeight="1" ht="140.0">
-      <c r="A22" s="1" t="inlineStr">
+    <row r="23" customHeight="1" ht="140.0">
+      <c r="A23" s="1" t="inlineStr">
         <is>
           <t>1359325</t>
         </is>
       </c>
-      <c r="C22" s="1" t="inlineStr">
+      <c r="C23" s="1" t="inlineStr">
         <is>
           <t>SKY NEWS RADIO 24</t>
         </is>
       </c>
-      <c r="D22" s="1" t="inlineStr">
+      <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>9, 16, 38, 41</t>
         </is>
       </c>
-      <c r="F22" s="1" t="inlineStr">
+      <c r="F23" s="1" t="inlineStr">
         <is>
           <t>Australian News Channel Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="23" customHeight="1" ht="140.0">
-      <c r="A23" s="1" t="inlineStr">
+    <row r="24" customHeight="1" ht="140.0">
+      <c r="A24" s="1" t="inlineStr">
         <is>
           <t>1473886</t>
         </is>
       </c>
-      <c r="C23" s="1" t="inlineStr">
+      <c r="C24" s="1" t="inlineStr">
         <is>
           <t>SKY NEWS 24</t>
         </is>
       </c>
-      <c r="D23" s="1" t="inlineStr">
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>9, 16, 38, 41</t>
         </is>
       </c>
-      <c r="F23" s="1" t="inlineStr">
+      <c r="F24" s="1" t="inlineStr">
         <is>
           <t>Australian News Channel Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="24" customHeight="1" ht="140.0">
-      <c r="A24" s="1" t="inlineStr">
+    <row r="25" customHeight="1" ht="140.0">
+      <c r="A25" s="1" t="inlineStr">
         <is>
           <t>2107159</t>
         </is>
       </c>
-      <c r="C24" s="1" t="inlineStr">
+      <c r="C25" s="1" t="inlineStr">
         <is>
           <t>F NEWS 24</t>
         </is>
       </c>
-      <c r="D24" s="1" t="inlineStr">
+      <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>38, 41</t>
         </is>
       </c>
-      <c r="F24" s="1" t="inlineStr">
+      <c r="F25" s="1" t="inlineStr">
         <is>
           <t>Flow News 24 Pty Ltd</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>