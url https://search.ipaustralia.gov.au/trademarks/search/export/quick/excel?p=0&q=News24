--- v1 (2026-04-19)
+++ v2 (2026-06-16)
@@ -637,51 +637,51 @@
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>9, 16, 21, 25, 35, 38, 41</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Australian News Channel Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="9" customHeight="1" ht="140.0">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>2631872</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>NEWS 24</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Published:
-Awaiting examination</t>
+Under examination</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>38, 41</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Media24 Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>767488</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>NEW REPEL MOZZIE PATCH NATURAL ANTI-MOSQUITO PATCH 24</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">