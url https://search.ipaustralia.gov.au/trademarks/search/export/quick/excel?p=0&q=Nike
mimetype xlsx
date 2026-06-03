--- v0 (2026-04-19)
+++ v1 (2026-06-03)
@@ -90,51 +90,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment vertical="top" horizontal="left" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFill="true" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId100" Target="../media/image100.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId101" Target="../media/image101.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId102" Target="../media/image102.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId103" Target="../media/image103.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId104" Target="../media/image104.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId105" Target="../media/image105.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId106" Target="../media/image106.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId107" Target="../media/image107.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId108" Target="../media/image108.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId109" Target="../media/image109.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId36" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId37" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId38" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId39" Target="../media/image39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId40" Target="../media/image40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId41" Target="../media/image41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId42" Target="../media/image42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId43" Target="../media/image43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId44" Target="../media/image44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId45" Target="../media/image45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId46" Target="../media/image46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId47" Target="../media/image47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId48" Target="../media/image48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId49" Target="../media/image49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId50" Target="../media/image50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId51" Target="../media/image51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId52" Target="../media/image52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId53" Target="../media/image53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId54" Target="../media/image54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId55" Target="../media/image55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId56" Target="../media/image56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId57" Target="../media/image57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId58" Target="../media/image58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId59" Target="../media/image59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId60" Target="../media/image60.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId61" Target="../media/image61.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId62" Target="../media/image62.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId63" Target="../media/image63.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId64" Target="../media/image64.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId65" Target="../media/image65.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId66" Target="../media/image66.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId67" Target="../media/image67.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId68" Target="../media/image68.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId69" Target="../media/image69.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId70" Target="../media/image70.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId71" Target="../media/image71.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId72" Target="../media/image72.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId73" Target="../media/image73.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId74" Target="../media/image74.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId75" Target="../media/image75.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId76" Target="../media/image76.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId77" Target="../media/image77.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId78" Target="../media/image78.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId79" Target="../media/image79.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId80" Target="../media/image80.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId81" Target="../media/image81.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId82" Target="../media/image82.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId83" Target="../media/image83.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId84" Target="../media/image84.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId85" Target="../media/image85.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId86" Target="../media/image86.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId87" Target="../media/image87.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId88" Target="../media/image88.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId89" Target="../media/image89.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId90" Target="../media/image90.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId91" Target="../media/image91.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId92" Target="../media/image92.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId93" Target="../media/image93.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId94" Target="../media/image94.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId95" Target="../media/image95.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId96" Target="../media/image96.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId97" Target="../media/image97.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId98" Target="../media/image98.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId99" Target="../media/image99.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId100" Target="../media/image100.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId101" Target="../media/image101.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId102" Target="../media/image102.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId103" Target="../media/image103.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId104" Target="../media/image104.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId105" Target="../media/image105.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId106" Target="../media/image106.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId107" Target="../media/image107.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId108" Target="../media/image108.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId109" Target="../media/image109.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId110" Target="../media/image110.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId111" Target="../media/image111.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId36" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId37" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId38" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId39" Target="../media/image39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId40" Target="../media/image40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId41" Target="../media/image41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId42" Target="../media/image42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId43" Target="../media/image43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId44" Target="../media/image44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId45" Target="../media/image45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId46" Target="../media/image46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId47" Target="../media/image47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId48" Target="../media/image48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId49" Target="../media/image49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId50" Target="../media/image50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId51" Target="../media/image51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId52" Target="../media/image52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId53" Target="../media/image53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId54" Target="../media/image54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId55" Target="../media/image55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId56" Target="../media/image56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId57" Target="../media/image57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId58" Target="../media/image58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId59" Target="../media/image59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId60" Target="../media/image60.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId61" Target="../media/image61.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId62" Target="../media/image62.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId63" Target="../media/image63.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId64" Target="../media/image64.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId65" Target="../media/image65.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId66" Target="../media/image66.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId67" Target="../media/image67.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId68" Target="../media/image68.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId69" Target="../media/image69.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId70" Target="../media/image70.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId71" Target="../media/image71.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId72" Target="../media/image72.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId73" Target="../media/image73.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId74" Target="../media/image74.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId75" Target="../media/image75.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId76" Target="../media/image76.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId77" Target="../media/image77.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId78" Target="../media/image78.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId79" Target="../media/image79.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId80" Target="../media/image80.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId81" Target="../media/image81.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId82" Target="../media/image82.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId83" Target="../media/image83.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId84" Target="../media/image84.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId85" Target="../media/image85.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId86" Target="../media/image86.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId87" Target="../media/image87.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId88" Target="../media/image88.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId89" Target="../media/image89.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId90" Target="../media/image90.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId91" Target="../media/image91.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId92" Target="../media/image92.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId93" Target="../media/image93.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId94" Target="../media/image94.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId95" Target="../media/image95.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId96" Target="../media/image96.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId97" Target="../media/image97.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId98" Target="../media/image98.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId99" Target="../media/image99.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>447619</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1049,1121 +1049,1121 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1028571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>400000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="400000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1044000</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1044000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>54</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>314285</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="314285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>55</xdr:row>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>55</xdr:row>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>276190</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="276190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>60</xdr:row>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>942857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="30" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="942857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>65</xdr:row>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>561904</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="31" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="561904"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>66</xdr:row>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>66</xdr:row>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>1095238</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1095238"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
+      <xdr:row>66</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>67</xdr:row>
+      <xdr:row>66</xdr:row>
       <xdr:rowOff>485714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="33" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="485714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>69</xdr:row>
+      <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>69</xdr:row>
+      <xdr:row>68</xdr:row>
       <xdr:rowOff>361904</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="34" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="361904"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>72</xdr:row>
+      <xdr:row>71</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>72</xdr:row>
+      <xdr:row>71</xdr:row>
       <xdr:rowOff>857142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="35" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="857142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>75</xdr:row>
+      <xdr:row>74</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>75</xdr:row>
+      <xdr:row>74</xdr:row>
       <xdr:rowOff>218682</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="218682"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>76</xdr:row>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>972000</xdr:colOff>
-      <xdr:row>76</xdr:row>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>952380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="972000" cy="952380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>79</xdr:row>
+      <xdr:row>78</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>79</xdr:row>
+      <xdr:row>78</xdr:row>
       <xdr:rowOff>800895</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="38" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="800895"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>84</xdr:row>
+      <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1368000</xdr:colOff>
-      <xdr:row>84</xdr:row>
+      <xdr:row>83</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="39" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1368000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>89</xdr:row>
+      <xdr:row>88</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1368000</xdr:colOff>
-      <xdr:row>89</xdr:row>
+      <xdr:row>88</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1368000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>828000</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>676190</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="828000" cy="676190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>111</xdr:row>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>111</xdr:row>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>952380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="952380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>117</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>117</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>865058</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="865058"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>120</xdr:row>
+      <xdr:row>119</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>936000</xdr:colOff>
-      <xdr:row>120</xdr:row>
+      <xdr:row>119</xdr:row>
       <xdr:rowOff>714285</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="936000" cy="714285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>124</xdr:row>
+      <xdr:row>123</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>684000</xdr:colOff>
-      <xdr:row>124</xdr:row>
+      <xdr:row>123</xdr:row>
       <xdr:rowOff>676190</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="684000" cy="676190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>125</xdr:row>
+      <xdr:row>124</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>125</xdr:row>
+      <xdr:row>124</xdr:row>
       <xdr:rowOff>1333333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1333333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>127</xdr:row>
+      <xdr:row>126</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>127</xdr:row>
+      <xdr:row>126</xdr:row>
       <xdr:rowOff>682658</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="682658"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>128</xdr:row>
+      <xdr:row>127</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>128</xdr:row>
+      <xdr:row>127</xdr:row>
       <xdr:rowOff>478243</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="478243"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>131</xdr:row>
+      <xdr:row>130</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>131</xdr:row>
+      <xdr:row>130</xdr:row>
       <xdr:rowOff>132122</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="132122"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>134</xdr:row>
+      <xdr:row>133</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>134</xdr:row>
+      <xdr:row>133</xdr:row>
       <xdr:rowOff>742857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="742857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>138</xdr:row>
+      <xdr:row>137</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>138</xdr:row>
+      <xdr:row>137</xdr:row>
       <xdr:rowOff>714285</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="714285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>139</xdr:row>
+      <xdr:row>138</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>139</xdr:row>
+      <xdr:row>138</xdr:row>
       <xdr:rowOff>714285</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="714285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>148</xdr:row>
+      <xdr:row>147</xdr:row>
       <xdr:rowOff>571428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="571428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -2265,95 +2265,95 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="971428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>159</xdr:row>
+      <xdr:row>160</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>159</xdr:row>
+      <xdr:row>160</xdr:row>
       <xdr:rowOff>1295238</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1295238"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>161</xdr:row>
+      <xdr:row>162</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>161</xdr:row>
+      <xdr:row>162</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -2379,1947 +2379,2023 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="971428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>177</xdr:row>
+      <xdr:row>176</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>177</xdr:row>
+      <xdr:row>176</xdr:row>
       <xdr:rowOff>857142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="857142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>178</xdr:row>
+      <xdr:row>177</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>178</xdr:row>
+      <xdr:row>177</xdr:row>
       <xdr:rowOff>1400000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1400000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>182</xdr:row>
+      <xdr:row>181</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>182</xdr:row>
+      <xdr:row>181</xdr:row>
       <xdr:rowOff>1180952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="63" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1180952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>186</xdr:row>
+      <xdr:row>185</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>186</xdr:row>
+      <xdr:row>185</xdr:row>
       <xdr:rowOff>885714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="64" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="885714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>188</xdr:row>
+      <xdr:row>187</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>188</xdr:row>
+      <xdr:row>187</xdr:row>
       <xdr:rowOff>1247619</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="65" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1247619"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>190</xdr:row>
+      <xdr:row>189</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>190</xdr:row>
+      <xdr:row>189</xdr:row>
       <xdr:rowOff>485714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="66" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="485714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>191</xdr:row>
+      <xdr:row>190</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>191</xdr:row>
-      <xdr:rowOff>942857</xdr:rowOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>1085714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="67" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1085714"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>1247619</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1247619"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>942857</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="942857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>194</xdr:row>
+      <xdr:row>201</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>194</xdr:row>
+      <xdr:row>201</xdr:row>
       <xdr:rowOff>1171428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="70" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId68"/>
+        <a:blip r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1171428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>195</xdr:row>
+      <xdr:row>202</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>195</xdr:row>
+      <xdr:row>202</xdr:row>
       <xdr:rowOff>304761</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="71" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId69"/>
+        <a:blip r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="304761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>196</xdr:row>
+      <xdr:row>203</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>196</xdr:row>
+      <xdr:row>203</xdr:row>
       <xdr:rowOff>1257142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="72" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId70"/>
+        <a:blip r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1257142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>197</xdr:row>
+      <xdr:row>204</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>197</xdr:row>
+      <xdr:row>204</xdr:row>
       <xdr:rowOff>1219047</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="73" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId71"/>
+        <a:blip r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1219047"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>203</xdr:row>
+      <xdr:row>210</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>203</xdr:row>
+      <xdr:row>210</xdr:row>
       <xdr:rowOff>552380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="74" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId72"/>
+        <a:blip r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="552380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>204</xdr:row>
+      <xdr:row>211</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>204</xdr:row>
+      <xdr:row>211</xdr:row>
       <xdr:rowOff>552380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="75" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId73"/>
+        <a:blip r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="552380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>206</xdr:row>
+      <xdr:row>213</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>206</xdr:row>
+      <xdr:row>213</xdr:row>
       <xdr:rowOff>1152380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="76" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId74"/>
+        <a:blip r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1152380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>208</xdr:row>
+      <xdr:row>215</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>208</xdr:row>
+      <xdr:row>215</xdr:row>
       <xdr:rowOff>1295238</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="77" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId75"/>
+        <a:blip r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1295238"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>209</xdr:row>
+      <xdr:row>216</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1332000</xdr:colOff>
-      <xdr:row>209</xdr:row>
+      <xdr:row>216</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="78" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId76"/>
+        <a:blip r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1332000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>210</xdr:row>
+      <xdr:row>217</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1332000</xdr:colOff>
-      <xdr:row>210</xdr:row>
+      <xdr:row>217</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="79" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId77"/>
+        <a:blip r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1332000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>211</xdr:row>
+      <xdr:row>218</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>211</xdr:row>
+      <xdr:row>218</xdr:row>
       <xdr:rowOff>780952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="80" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId78"/>
+        <a:blip r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="780952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>212</xdr:row>
+      <xdr:row>219</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>212</xdr:row>
+      <xdr:row>219</xdr:row>
       <xdr:rowOff>790476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="81" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId79"/>
+        <a:blip r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="790476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>213</xdr:row>
+      <xdr:row>220</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1368000</xdr:colOff>
-      <xdr:row>213</xdr:row>
-[...75 lines deleted...]
-      <xdr:row>215</xdr:row>
+      <xdr:row>220</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="82" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1368000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>216</xdr:row>
+      <xdr:row>221</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1368000</xdr:colOff>
-      <xdr:row>216</xdr:row>
+      <xdr:colOff>756000</xdr:colOff>
+      <xdr:row>221</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="83" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
+          <a:ext cx="756000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1368000</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
           <a:ext cx="1368000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>217</xdr:row>
+      <xdr:row>223</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1404000</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1038095</xdr:rowOff>
+      <xdr:colOff>1368000</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="85" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId84"/>
+        <a:blip r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1368000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>1038095</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1038095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>218</xdr:row>
+      <xdr:row>225</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>218</xdr:row>
+      <xdr:row>225</xdr:row>
       <xdr:rowOff>552380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="87" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId85"/>
+        <a:blip r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="552380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>219</xdr:row>
+      <xdr:row>226</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>219</xdr:row>
+      <xdr:row>226</xdr:row>
       <xdr:rowOff>876190</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="88" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId86"/>
+        <a:blip r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="876190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>220</xdr:row>
+      <xdr:row>227</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>220</xdr:row>
+      <xdr:row>227</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="89" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId87"/>
+        <a:blip r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>221</xdr:row>
+      <xdr:row>228</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1296000</xdr:colOff>
-      <xdr:row>221</xdr:row>
+      <xdr:row>228</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="90" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId88"/>
+        <a:blip r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1296000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>240</xdr:row>
+      <xdr:row>248</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>240</xdr:row>
+      <xdr:row>248</xdr:row>
       <xdr:rowOff>266666</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="91" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId89"/>
+        <a:blip r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="266666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>241</xdr:row>
+      <xdr:row>249</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>241</xdr:row>
+      <xdr:row>249</xdr:row>
       <xdr:rowOff>1038095</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="92" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId90"/>
+        <a:blip r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1038095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>242</xdr:row>
+      <xdr:row>250</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>242</xdr:row>
+      <xdr:row>250</xdr:row>
       <xdr:rowOff>333333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="93" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId91"/>
+        <a:blip r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="333333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>243</xdr:row>
+      <xdr:row>251</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>243</xdr:row>
+      <xdr:row>251</xdr:row>
       <xdr:rowOff>533333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="94" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId92"/>
+        <a:blip r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="533333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>244</xdr:row>
+      <xdr:row>252</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>244</xdr:row>
+      <xdr:row>252</xdr:row>
       <xdr:rowOff>742857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="95" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId93"/>
+        <a:blip r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="742857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>245</xdr:row>
+      <xdr:row>253</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>245</xdr:row>
+      <xdr:row>253</xdr:row>
       <xdr:rowOff>723809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="96" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId94"/>
+        <a:blip r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="723809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>253</xdr:row>
+      <xdr:row>261</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>253</xdr:row>
+      <xdr:row>261</xdr:row>
       <xdr:rowOff>457142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="97" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId95"/>
+        <a:blip r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="457142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>255</xdr:row>
+      <xdr:row>263</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>255</xdr:row>
+      <xdr:row>263</xdr:row>
       <xdr:rowOff>1057142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="98" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId96"/>
+        <a:blip r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1057142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>260</xdr:row>
+      <xdr:row>268</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1368000</xdr:colOff>
-      <xdr:row>260</xdr:row>
+      <xdr:row>268</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="99" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId97"/>
+        <a:blip r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1368000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>265</xdr:row>
+      <xdr:row>273</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>265</xdr:row>
+      <xdr:row>273</xdr:row>
       <xdr:rowOff>733333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="100" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId98"/>
+        <a:blip r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="733333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>270</xdr:row>
+      <xdr:row>278</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1260000</xdr:colOff>
-      <xdr:row>270</xdr:row>
+      <xdr:row>278</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="101" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId99"/>
+        <a:blip r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1260000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>273</xdr:row>
+      <xdr:row>281</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>273</xdr:row>
+      <xdr:row>281</xdr:row>
       <xdr:rowOff>752380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="102" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId100"/>
+        <a:blip r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="752380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>280</xdr:row>
+      <xdr:row>288</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>280</xdr:row>
+      <xdr:row>288</xdr:row>
       <xdr:rowOff>876190</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="103" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId101"/>
+        <a:blip r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="876190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>281</xdr:row>
+      <xdr:row>289</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>281</xdr:row>
+      <xdr:row>289</xdr:row>
       <xdr:rowOff>742857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="104" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId102"/>
+        <a:blip r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="742857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>282</xdr:row>
+      <xdr:row>290</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>282</xdr:row>
+      <xdr:row>290</xdr:row>
       <xdr:rowOff>752380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="105" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId103"/>
+        <a:blip r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="752380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>286</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>286</xdr:row>
+      <xdr:row>294</xdr:row>
       <xdr:rowOff>171428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="106" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId104"/>
+        <a:blip r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="171428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>289</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>289</xdr:row>
+      <xdr:row>297</xdr:row>
       <xdr:rowOff>247619</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="107" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId105"/>
+        <a:blip r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="247619"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>298</xdr:row>
+      <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>298</xdr:row>
+      <xdr:row>306</xdr:row>
       <xdr:rowOff>695238</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="108" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId106"/>
+        <a:blip r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="695238"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>299</xdr:row>
+      <xdr:row>307</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>299</xdr:row>
+      <xdr:row>307</xdr:row>
       <xdr:rowOff>409523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="109" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId107"/>
+        <a:blip r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="409523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>301</xdr:row>
+      <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>301</xdr:row>
+      <xdr:row>309</xdr:row>
       <xdr:rowOff>904761</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="110" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId108"/>
+        <a:blip r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="904761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>311</xdr:row>
+      <xdr:row>319</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>648000</xdr:colOff>
-      <xdr:row>311</xdr:row>
+      <xdr:row>319</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="111" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId109"/>
+        <a:blip r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="648000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F312"/>
+  <dimension ref="A2:F320"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>308</t>
+          <t>316</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -5546,2968 +5622,2968 @@
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>LB23</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>9, 14, 18, 25, 28</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V., a limited partnership</t>
         </is>
       </c>
     </row>
     <row r="49" customHeight="1" ht="140.0">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>1086138</t>
+          <t>1093062</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
-          <t>THE EYES LEAD THE BODY</t>
+          <t/>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Expired renewal possible</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>3</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="50" customHeight="1" ht="140.0">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>1093062</t>
+          <t>1119330</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>9, 14, 18, 25, 28</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="51" customHeight="1" ht="140.0">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>1119330</t>
+          <t>1119548</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>SV</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
-          <t>9, 14, 18, 25, 28</t>
+          <t>28</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="52" customHeight="1" ht="140.0">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>1119548</t>
+          <t>1121935</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
-          <t>SV</t>
+          <t>RESPECT THE PAST REPRESENT THE FUTURE</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Renewal due</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>25, 36</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="53" customHeight="1" ht="140.0">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>1121935</t>
+          <t>1122239</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
-          <t>RESPECT THE PAST REPRESENT THE FUTURE</t>
+          <t>PERMA-SNOW</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Registered:
-Renewal due</t>
+          <t>Protected:
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
-          <t>25, 36</t>
+          <t>27</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
-          <t>Nike Innovate C.V.</t>
+          <t>NIKE LAND SECURITIES LIMITED</t>
         </is>
       </c>
     </row>
     <row r="54" customHeight="1" ht="140.0">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>1122239</t>
+          <t>1162972</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
-          <t>PERMA-SNOW</t>
+          <t>WITNESS</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Protected:
-Expired renewal possible</t>
+          <t>Registered:
+Renewal due</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>25, 41</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
-          <t>NIKE LAND SECURITIES LIMITED</t>
+          <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="55" customHeight="1" ht="140.0">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>1162972</t>
+          <t>1165658</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
-          <t>WITNESS</t>
+          <t>NIKE GOLF</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Renewal due</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
-          <t>25, 41</t>
+          <t>9, 14, 18, 25, 35, 41</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="56" customHeight="1" ht="140.0">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>1165658</t>
+          <t>1197179</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
-          <t>NIKE GOLF</t>
+          <t>BECOME LEGENDARY</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
-          <t>9, 14, 18, 25, 35, 41</t>
+          <t>18, 25, 28</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="57" customHeight="1" ht="140.0">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>1197179</t>
+          <t>1199048</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
-          <t>BECOME LEGENDARY</t>
+          <t>JUMPMAN</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
-          <t>18, 25, 28</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="58" customHeight="1" ht="140.0">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>1199048</t>
+          <t>1211167</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
-          <t>JUMPMAN</t>
+          <t>NIKEFIT</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>24, 25</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="59" customHeight="1" ht="140.0">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>1211167</t>
+          <t>1244126</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
-          <t>NIKEFIT</t>
+          <t>VAPOR</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
-          <t>24, 25</t>
+          <t>28</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="60" customHeight="1" ht="140.0">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>1244126</t>
+          <t>1245833</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
-          <t>VAPOR</t>
+          <t>G THE GIRL EFFECT</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="61" customHeight="1" ht="140.0">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>1245833</t>
+          <t>1253237</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
-          <t>G THE GIRL EFFECT</t>
+          <t>MERCURIAL VAPOR</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="62" customHeight="1" ht="140.0">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>1253237</t>
+          <t>1283868</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
-          <t>MERCURIAL VAPOR</t>
+          <t>NIKE PRO COMBAT</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="63" customHeight="1" ht="140.0">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>1283868</t>
+          <t>1286188</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
-          <t>NIKE PRO COMBAT</t>
+          <t>AIR ZOOM VAPOR</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="64" customHeight="1" ht="140.0">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>1286188</t>
+          <t>1286882</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
-          <t>AIR ZOOM VAPOR</t>
+          <t>NIKE GRIND</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>19, 25, 27</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="65" customHeight="1" ht="140.0">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>1286882</t>
+          <t>1288876</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
-          <t>NIKE GRIND</t>
+          <t>NECO</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Registered:
+          <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
-          <t>19, 25, 27</t>
+          <t>21</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
-          <t>Nike Innovate C.V.</t>
+          <t>NINGBO NECO HOUSEWARES CO., LTD (ningbo nike jiayongpin youxian gongsi)</t>
         </is>
       </c>
     </row>
     <row r="66" customHeight="1" ht="140.0">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>1288876</t>
+          <t>1310471</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
-          <t>NECO</t>
+          <t/>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Protected:
+          <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
-          <t>NINGBO NECO HOUSEWARES CO., LTD (ningbo nike jiayongpin youxian gongsi)</t>
+          <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="67" customHeight="1" ht="140.0">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>1310471</t>
+          <t>1320337</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>MS</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="68" customHeight="1" ht="140.0">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>1320337</t>
+          <t>1345172</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
-          <t>MS</t>
+          <t>NIKE</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="69" customHeight="1" ht="140.0">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>1345172</t>
+          <t>1345173</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
-          <t>NIKE</t>
+          <t/>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="70" customHeight="1" ht="140.0">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>1345173</t>
+          <t>1383118</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>CORTEZ</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="71" customHeight="1" ht="140.0">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>1383118</t>
+          <t>1404981</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
-          <t>CORTEZ</t>
+          <t>HYPERSTRONG</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="72" customHeight="1" ht="140.0">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>1404981</t>
+          <t>1408288</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
-          <t>HYPERSTRONG</t>
+          <t>LJ</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>18, 25, 28</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="73" customHeight="1" ht="140.0">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>1408288</t>
+          <t>1483926</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
-          <t>LJ</t>
+          <t>FLYKNIT</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
-          <t>18, 25, 28</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="74" customHeight="1" ht="140.0">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>1483926</t>
+          <t>1495144</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
-          <t>FLYKNIT</t>
+          <t>FUEL PRINT</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>9, 35, 38, 41, 42, 45</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="75" customHeight="1" ht="140.0">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>1495144</t>
+          <t>1550596</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
-          <t>FUEL PRINT</t>
+          <t>HYPERVENOM</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
-          <t>9, 35, 38, 41, 42, 45</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="76" customHeight="1" ht="140.0">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>1550596</t>
+          <t>1577010</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
-          <t>HYPERVENOM</t>
+          <t/>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>9</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="77" customHeight="1" ht="140.0">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>1577010</t>
+          <t>1577198</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>NIKE</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="78" customHeight="1" ht="140.0">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>1577198</t>
+          <t>1577201</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
-          <t>NIKE</t>
+          <t>JUST DO IT</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="79" customHeight="1" ht="140.0">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>1577201</t>
+          <t>1577203</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
-          <t>JUST DO IT</t>
+          <t/>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="80" customHeight="1" ht="140.0">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>1577203</t>
+          <t>1601960</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>AIR FORCE 1</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="81" customHeight="1" ht="140.0">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>1601960</t>
+          <t>1607695</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
-          <t>AIR FORCE 1</t>
+          <t>HYPERWARM</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="82" customHeight="1" ht="140.0">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>1607695</t>
+          <t>1630099</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
-          <t>HYPERWARM</t>
+          <t>NIKE VAPOR</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="83" customHeight="1" ht="140.0">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>1630099</t>
+          <t>1640068</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
-          <t>NIKE VAPOR</t>
+          <t>DRI-FIT</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="84" customHeight="1" ht="140.0">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>1640068</t>
+          <t>1659660</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
-          <t>DRI-FIT</t>
+          <t/>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>14, 16, 24, 26, 28, 35, 41, 42</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="85" customHeight="1" ht="140.0">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>1659660</t>
+          <t>1697815</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>JORDAN</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
-          <t>14, 16, 24, 26, 28, 35, 41, 42</t>
+          <t>18, 25, 28</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="86" customHeight="1" ht="140.0">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>1697815</t>
+          <t>1700511</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
-          <t>JORDAN</t>
+          <t>ROSHE</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
-          <t>18, 25, 28</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="87" customHeight="1" ht="140.0">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>1700511</t>
+          <t>1709846</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
-          <t>ROSHE</t>
+          <t>NIKE FREE</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="88" customHeight="1" ht="140.0">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>1709846</t>
+          <t>1725637</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
-          <t>NIKE FREE</t>
+          <t>VOMERO</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="89" customHeight="1" ht="140.0">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>1725637</t>
+          <t>1730631</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
-          <t>VOMERO</t>
+          <t/>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>3</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="90" customHeight="1" ht="140.0">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>1730631</t>
+          <t>1758952</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>NIKE AEROSWIFT</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="91" customHeight="1" ht="140.0">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>1758952</t>
+          <t>1759107</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
-          <t>NIKE AEROSWIFT</t>
+          <t>NIKE AIR VAPORMAX</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="92" customHeight="1" ht="140.0">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>1759107</t>
+          <t>1759139</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
-          <t>NIKE AIR VAPORMAX</t>
+          <t>METCON</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="93" customHeight="1" ht="140.0">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>1759139</t>
+          <t>1769580</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
-          <t>METCON</t>
+          <t>AF1</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="94" customHeight="1" ht="140.0">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>1769580</t>
+          <t>1808771</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
-          <t>AF1</t>
+          <t>ZONAL</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="95" customHeight="1" ht="140.0">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>1808771</t>
+          <t>1813638</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
-          <t>ZONAL</t>
+          <t>FLYEASE</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="96" customHeight="1" ht="140.0">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>1813638</t>
+          <t>1819650</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
-          <t>FLYEASE</t>
+          <t>FAST FIT</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Renewal due</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="97" customHeight="1" ht="140.0">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>1819650</t>
+          <t>1874486</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
-          <t>FAST FIT</t>
+          <t>MERCURIAL</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>25, 28</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="98" customHeight="1" ht="140.0">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>1874486</t>
+          <t>1874489</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
-          <t>MERCURIAL</t>
+          <t>MAX AIR</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
-          <t>25, 28</t>
+          <t>18</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="99" customHeight="1" ht="140.0">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>1874489</t>
+          <t>1874490</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
-          <t>MAX AIR</t>
+          <t>DUNK</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="100" customHeight="1" ht="140.0">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>1874490</t>
+          <t>1874491</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
-          <t>DUNK</t>
+          <t>KD</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>18, 25, 28</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="101" customHeight="1" ht="140.0">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>1874491</t>
+          <t>1874492</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
-          <t>KD</t>
+          <t>TIEMPO</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
-          <t>18, 25, 28</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="102" customHeight="1" ht="140.0">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>1874492</t>
+          <t>1874505</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
-          <t>TIEMPO</t>
+          <t>FLYWIRE</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="103" customHeight="1" ht="140.0">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>1874505</t>
+          <t>1874506</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
-          <t>FLYWIRE</t>
+          <t>AEROLOFT</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="104" customHeight="1" ht="140.0">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>1874506</t>
+          <t>1874842</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
-          <t>AEROLOFT</t>
+          <t>JUST DO IT</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>14, 18, 27, 28, 35, 41</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="105" customHeight="1" ht="140.0">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>1874842</t>
+          <t>1893654</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
-          <t>JUST DO IT</t>
+          <t>K QUEENIEKE</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
-          <t>14, 18, 27, 28, 35, 41</t>
+          <t>18, 25</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
-          <t>Nike Innovate C.V.</t>
+          <t>Quanzhou Nike Network Technology Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="106" customHeight="1" ht="140.0">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>1893654</t>
+          <t>1957836</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
-          <t>K QUEENIEKE</t>
+          <t>AEROADAPT</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
-          <t>18, 25</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
-          <t>Quanzhou Nike Network Technology Co., Ltd.</t>
+          <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="107" customHeight="1" ht="140.0">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>1957836</t>
+          <t>1959091</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
-          <t>AEROADAPT</t>
+          <t>NIKE RTNA</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>18, 25</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="108" customHeight="1" ht="140.0">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>1959091</t>
+          <t>1961095</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
-          <t>NIKE RTNA</t>
+          <t>NIKECONNECT</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
-          <t>18, 25</t>
+          <t>9, 25</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="109" customHeight="1" ht="140.0">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>1961095</t>
+          <t>1969739</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
-          <t>NIKECONNECT</t>
+          <t>AIRADAPT</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
-          <t>9, 25</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="110" customHeight="1" ht="140.0">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>1969739</t>
+          <t>1969740</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
-          <t>AIRADAPT</t>
+          <t>FITADAPT</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="111" customHeight="1" ht="140.0">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>1969740</t>
+          <t>1974353</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
-          <t>FITADAPT</t>
+          <t>M</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="112" customHeight="1" ht="140.0">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>1974353</t>
+          <t>1996462</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>NIKE BY YOU</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>35, 42</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="113" customHeight="1" ht="140.0">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>1996462</t>
+          <t>2045017</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
-          <t>NIKE BY YOU</t>
+          <t>MOVE TO ZERO</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
-          <t>35, 42</t>
+          <t>25, 35, 41</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="114" customHeight="1" ht="140.0">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>2045017</t>
+          <t>2050447</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
-          <t>MOVE TO ZERO</t>
+          <t>SNKRS STASH</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
-          <t>25, 35, 41</t>
+          <t>35, 41</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="115" customHeight="1" ht="140.0">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>2050447</t>
+          <t>2051259</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
-          <t>SNKRS STASH</t>
+          <t>STORM-FIT</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
-          <t>35, 41</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="116" customHeight="1" ht="140.0">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>2051259</t>
+          <t>2051542</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
-          <t>STORM-FIT</t>
+          <t>THERMA-FIT</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="117" customHeight="1" ht="140.0">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>2051542</t>
+          <t>2051810</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
-          <t>THERMA-FIT</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>18, 25, 35, 41</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="118" customHeight="1" ht="140.0">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>2051810</t>
+          <t>2056125</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
-          <t>NO</t>
+          <t>FLYLEATHER</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
-          <t>18, 25, 35, 41</t>
+          <t>18</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="119" customHeight="1" ht="140.0">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>2056125</t>
+          <t>2066358</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
-          <t>FLYLEATHER</t>
+          <t>KICKCHECK</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>38, 41, 42</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="120" customHeight="1" ht="140.0">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>2066358</t>
+          <t>2067888</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
-          <t>KICKCHECK</t>
+          <t>BRS</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
-          <t>38, 41, 42</t>
+          <t>18, 25, 35</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="121" customHeight="1" ht="140.0">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>2067888</t>
+          <t>2073760</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
-          <t>BRS</t>
+          <t>AIR270</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
-          <t>18, 25, 35</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="122" customHeight="1" ht="140.0">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>2073760</t>
+          <t>2078159</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
-          <t>AIR270</t>
+          <t>NIKE FLYLEATHER</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>25, 28</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
-          <t>Nike Innovate C.V.</t>
+          <t>NIKE Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="123" customHeight="1" ht="140.0">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>2078159</t>
+          <t>2085166</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
-          <t>NIKE FLYLEATHER</t>
+          <t>23 ENGINEERED</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
-          <t>25, 28</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
-          <t>NIKE Innovate C.V.</t>
+          <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="124" customHeight="1" ht="140.0">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>2085166</t>
+          <t>2089753</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
-          <t>23 ENGINEERED</t>
+          <t/>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>25, 35, 41</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="125" customHeight="1" ht="140.0">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>2089753</t>
+          <t>2090485</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>CA</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
-          <t>25, 35, 41</t>
+          <t>18, 25, 28, 35</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="126" customHeight="1" ht="140.0">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>2090485</t>
+          <t>2090896</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
-          <t>CA</t>
+          <t>SPACE HIPPIE</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
-          <t>18, 25, 28, 35</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="127" customHeight="1" ht="140.0">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>2090896</t>
+          <t>2094404</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
-          <t>SPACE HIPPIE</t>
+          <t>FLIGHT</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="128" customHeight="1" ht="140.0">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>2094404</t>
+          <t>2105155</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
-          <t>FLIGHT</t>
+          <t>AIR</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="129" customHeight="1" ht="140.0">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>2105155</t>
+          <t>2110992</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
-          <t>AIR</t>
+          <t>ALPHAFLY</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="130" customHeight="1" ht="140.0">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>2110992</t>
+          <t>2136258</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
-          <t>ALPHAFLY</t>
+          <t>FOOTWARE</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>9, 38, 42</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="131" customHeight="1" ht="140.0">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>2136258</t>
+          <t>2150359</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
-          <t>FOOTWARE</t>
+          <t>COSMICONN</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Registered:
+          <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
-          <t>9, 38, 42</t>
+          <t>9</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
-          <t>Nike Innovate C.V.</t>
+          <t>Ningbo Xichuang Nike Electronic Technology Co., Ltd</t>
         </is>
       </c>
     </row>
     <row r="132" customHeight="1" ht="140.0">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>2150359</t>
+          <t>2151456</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
-          <t>COSMICONN</t>
+          <t>NEXT NATURE</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Protected:
+          <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
-          <t>Ningbo Xichuang Nike Electronic Technology Co., Ltd</t>
+          <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="133" customHeight="1" ht="140.0">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>2151456</t>
+          <t>2194313</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
-          <t>NEXT NATURE</t>
+          <t>AIR ZOOM</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="134" customHeight="1" ht="140.0">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>2194313</t>
+          <t>2214253</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
-          <t>AIR ZOOM</t>
+          <t/>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>18, 25</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="135" customHeight="1" ht="140.0">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>2214253</t>
+          <t>2216105</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>WAFFLE SUITE</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
-          <t>18, 25</t>
+          <t>35, 41</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="136" customHeight="1" ht="140.0">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>2216105</t>
+          <t>2252173</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
-          <t>WAFFLE SUITE</t>
+          <t>SUPERREP</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
-          <t>35, 41</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="137" customHeight="1" ht="140.0">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>2252173</t>
+          <t>2257478</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
-          <t>SUPERREP</t>
+          <t>WINFLO</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="138" customHeight="1" ht="140.0">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>2257478</t>
+          <t>2262296</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
-          <t>WINFLO</t>
+          <t>DUDONGA</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>11</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
-          <t>Nike Innovate C.V.</t>
+          <t>NiKe Technology (Shenzhen)Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="139" customHeight="1" ht="140.0">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>2262296</t>
+          <t>2262326</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>DUDONGA</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>9</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>NiKe Technology (Shenzhen)Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="140" customHeight="1" ht="140.0">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>2262326</t>
+          <t>2269736</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
-          <t>DUDONGA</t>
+          <t>INFINASMOOTH</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
-          <t>NiKe Technology (Shenzhen)Co., Ltd.</t>
+          <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="141" customHeight="1" ht="140.0">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>2269736</t>
+          <t>2269738</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
-          <t>INFINASMOOTH</t>
+          <t>INFINASOFT</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="142" customHeight="1" ht="140.0">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>2269738</t>
+          <t>2269739</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
-          <t>INFINASOFT</t>
+          <t>INFINALOCK</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="143" customHeight="1" ht="140.0">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>2269739</t>
+          <t>2278577</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
-          <t>INFINALOCK</t>
+          <t>REACTX</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="144" customHeight="1" ht="140.0">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>2278577</t>
+          <t>2288351</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
-          <t>REACTX</t>
+          <t>NIKE ZENVY</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="145" customHeight="1" ht="140.0">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>2288351</t>
+          <t>2288354</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
-          <t>NIKE ZENVY</t>
+          <t>NIKE UNIVERSA</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="146" customHeight="1" ht="140.0">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>2288354</t>
+          <t>2288356</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
-          <t>NIKE UNIVERSA</t>
+          <t>NIKE GO</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="147" customHeight="1" ht="140.0">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>2288356</t>
+          <t>2303652</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
-          <t>NIKE GO</t>
+          <t>WORLD OF FLIGHT</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="148" customHeight="1" ht="140.0">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>2303652</t>
+          <t>2309341</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
-          <t>WORLD OF FLIGHT</t>
+          <t>AIR JORDAN</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>18, 25</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="149" customHeight="1" ht="140.0">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>2309341</t>
+          <t>2330423</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
-          <t>AIR JORDAN</t>
+          <t>NIKE PEGASUS</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
-          <t>18, 25</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="150" customHeight="1" ht="140.0">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>2330423</t>
+          <t>2341559</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
-          <t>NIKE PEGASUS</t>
+          <t>ACG</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>18</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="151" customHeight="1" ht="140.0">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>2341559</t>
+          <t>2349086</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
-          <t>ACG</t>
+          <t>NIKE INFINITYRN</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="152" customHeight="1" ht="140.0">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>2349086</t>
+          <t>2360338</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
-          <t>NIKE INFINITYRN</t>
+          <t>AEROGAMI</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="153" customHeight="1" ht="140.0">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>2360338</t>
+          <t>2360340</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
-          <t>AEROGAMI</t>
+          <t>NIKE STRIDE</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="154" customHeight="1" ht="140.0">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>2364860</t>
         </is>
       </c>
@@ -8654,4324 +8730,4548 @@
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>WINDRUNNER</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="160" customHeight="1" ht="140.0">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>2488666</t>
+          <t>2486325</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
-          <t>FLIGHT</t>
+          <t>AJ1</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
-          <t>18, 28</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="161" customHeight="1" ht="140.0">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>2498144</t>
+          <t>2488666</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
-          <t>GOT 'EM</t>
+          <t>FLIGHT</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
-          <t>9, 25, 35, 41</t>
+          <t>18, 28</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="162" customHeight="1" ht="140.0">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>2498145</t>
+          <t>2498144</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>GOT 'EM</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>9, 25, 35, 41</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="163" customHeight="1" ht="140.0">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>2509006</t>
+          <t>2498145</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
-          <t>NIKE SWIFT</t>
+          <t>GOT 'EM</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>9, 25, 35, 41</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="164" customHeight="1" ht="140.0">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>2513392</t>
+          <t>2509006</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
-          <t>PROTRO</t>
+          <t>NIKE SWIFT</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
-          <t>18, 25, 28</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="165" customHeight="1" ht="140.0">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>2518971</t>
+          <t>2513392</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
-          <t>NIKE ZOOM</t>
+          <t>PROTRO</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>18, 25, 28</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="166" customHeight="1" ht="140.0">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>2521260</t>
+          <t>2518971</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
-          <t>FLYPLATE</t>
+          <t>NIKE ZOOM</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="167" customHeight="1" ht="140.0">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>2544561</t>
+          <t>2521260</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
-          <t>VAPORFLY</t>
+          <t>FLYPLATE</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="168" customHeight="1" ht="140.0">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>2566540</t>
+          <t>2544561</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
-          <t>NIKE ZOOMX</t>
+          <t>VAPORFLY</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="169" customHeight="1" ht="140.0">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>2566580</t>
+          <t>2566540</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
-          <t>NIKE AIR</t>
+          <t>NIKE ZOOMX</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>Nike Innovate C.V.</t>
         </is>
       </c>
     </row>
     <row r="170" customHeight="1" ht="140.0">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>2360340</t>
+          <t>2566580</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
-          <t>NIKE STRIDE</t>
+          <t>NIKE AIR</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E170" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F170" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="171" customHeight="1" ht="140.0">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
+          <t>2435402</t>
+        </is>
+      </c>
+      <c r="C171" s="1" t="inlineStr">
+        <is>
+          <t>SNKRS</t>
+        </is>
+      </c>
+      <c r="D171" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination - Deferred</t>
+        </is>
+      </c>
+      <c r="E171" s="1" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="F171" s="1" t="inlineStr">
+        <is>
+          <t>NIKE Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="172" customHeight="1" ht="140.0">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
+          <t>2462590</t>
+        </is>
+      </c>
+      <c r="C172" s="1" t="inlineStr">
+        <is>
+          <t>SNKRS</t>
+        </is>
+      </c>
+      <c r="D172" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination - Deferred</t>
+        </is>
+      </c>
+      <c r="E172" s="1" t="inlineStr">
+        <is>
+          <t>35, 41</t>
+        </is>
+      </c>
+      <c r="F172" s="1" t="inlineStr">
+        <is>
+          <t>NIKE Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="173" customHeight="1" ht="140.0">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
+          <t>2489897</t>
+        </is>
+      </c>
+      <c r="C173" s="1" t="inlineStr">
+        <is>
+          <t>STRUCTURE</t>
+        </is>
+      </c>
+      <c r="D173" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination - Deferred</t>
+        </is>
+      </c>
+      <c r="E173" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F173" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="174" customHeight="1" ht="140.0">
+      <c r="A174" s="1" t="inlineStr">
+        <is>
+          <t>2492129</t>
+        </is>
+      </c>
+      <c r="C174" s="1" t="inlineStr">
+        <is>
+          <t>SNKRS</t>
+        </is>
+      </c>
+      <c r="D174" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination - Deferred</t>
+        </is>
+      </c>
+      <c r="E174" s="1" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="F174" s="1" t="inlineStr">
+        <is>
+          <t>NIKE Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="175" customHeight="1" ht="140.0">
+      <c r="A175" s="1" t="inlineStr">
+        <is>
+          <t>2552085</t>
+        </is>
+      </c>
+      <c r="C175" s="1" t="inlineStr">
+        <is>
+          <t>ZEGAMA</t>
+        </is>
+      </c>
+      <c r="D175" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E175" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F175" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="176" customHeight="1" ht="140.0">
+      <c r="A176" s="1" t="inlineStr">
+        <is>
+          <t>2600388</t>
+        </is>
+      </c>
+      <c r="C176" s="1" t="inlineStr">
+        <is>
+          <t>MAVN</t>
+        </is>
+      </c>
+      <c r="D176" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E176" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F176" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="177" customHeight="1" ht="140.0">
+      <c r="A177" s="1" t="inlineStr">
+        <is>
+          <t>2600390</t>
+        </is>
+      </c>
+      <c r="C177" s="1" t="inlineStr">
+        <is>
+          <t>MAVN</t>
+        </is>
+      </c>
+      <c r="D177" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E177" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F177" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="178" customHeight="1" ht="140.0">
+      <c r="A178" s="1" t="inlineStr">
+        <is>
+          <t>2600689</t>
+        </is>
+      </c>
+      <c r="C178" s="1" t="inlineStr">
+        <is>
+          <t>90</t>
+        </is>
+      </c>
+      <c r="D178" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E178" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F178" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="179" customHeight="1" ht="140.0">
+      <c r="A179" s="1" t="inlineStr">
+        <is>
+          <t>2600695</t>
+        </is>
+      </c>
+      <c r="C179" s="1" t="inlineStr">
+        <is>
+          <t>TOTAL 90</t>
+        </is>
+      </c>
+      <c r="D179" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 In opposition period</t>
         </is>
       </c>
-      <c r="E170" s="1" t="inlineStr">
-[...77 lines deleted...]
-      <c r="D173" s="1" t="inlineStr">
+      <c r="E179" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F179" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="180" customHeight="1" ht="140.0">
+      <c r="A180" s="1" t="inlineStr">
+        <is>
+          <t>2605816</t>
+        </is>
+      </c>
+      <c r="C180" s="1" t="inlineStr">
+        <is>
+          <t>NIKE MIND</t>
+        </is>
+      </c>
+      <c r="D180" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 In opposition period</t>
         </is>
       </c>
-      <c r="E173" s="1" t="inlineStr">
-[...77 lines deleted...]
-      <c r="D176" s="1" t="inlineStr">
+      <c r="E180" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F180" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="181" customHeight="1" ht="140.0">
+      <c r="A181" s="1" t="inlineStr">
+        <is>
+          <t>2606267</t>
+        </is>
+      </c>
+      <c r="C181" s="1" t="inlineStr">
+        <is>
+          <t>SWOOSH</t>
+        </is>
+      </c>
+      <c r="D181" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E181" s="1" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="F181" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="182" customHeight="1" ht="140.0">
+      <c r="A182" s="1" t="inlineStr">
+        <is>
+          <t>2621449</t>
+        </is>
+      </c>
+      <c r="C182" s="1" t="inlineStr">
+        <is>
+          <t>CA</t>
+        </is>
+      </c>
+      <c r="D182" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E182" s="1" t="inlineStr">
+        <is>
+          <t>18, 25</t>
+        </is>
+      </c>
+      <c r="F182" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="183" customHeight="1" ht="140.0">
+      <c r="A183" s="1" t="inlineStr">
+        <is>
+          <t>2621942</t>
+        </is>
+      </c>
+      <c r="C183" s="1" t="inlineStr">
+        <is>
+          <t>SHOX</t>
+        </is>
+      </c>
+      <c r="D183" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E183" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F183" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="184" customHeight="1" ht="140.0">
+      <c r="A184" s="1" t="inlineStr">
+        <is>
+          <t>2627475</t>
+        </is>
+      </c>
+      <c r="C184" s="1" t="inlineStr">
+        <is>
+          <t>FLYWEB</t>
+        </is>
+      </c>
+      <c r="D184" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E184" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F184" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="185" customHeight="1" ht="140.0">
+      <c r="A185" s="1" t="inlineStr">
+        <is>
+          <t>2627892</t>
+        </is>
+      </c>
+      <c r="C185" s="1" t="inlineStr">
+        <is>
+          <t>CLIMA-FIT</t>
+        </is>
+      </c>
+      <c r="D185" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E185" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F185" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="186" customHeight="1" ht="140.0">
+      <c r="A186" s="1" t="inlineStr">
+        <is>
+          <t>2635093</t>
+        </is>
+      </c>
+      <c r="C186" s="1" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D186" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E186" s="1" t="inlineStr">
+        <is>
+          <t>19, 27</t>
+        </is>
+      </c>
+      <c r="F186" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="187" customHeight="1" ht="140.0">
+      <c r="A187" s="1" t="inlineStr">
+        <is>
+          <t>2635495</t>
+        </is>
+      </c>
+      <c r="C187" s="1" t="inlineStr">
+        <is>
+          <t>ACG</t>
+        </is>
+      </c>
+      <c r="D187" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E187" s="1" t="inlineStr">
+        <is>
+          <t>10, 21, 24, 25</t>
+        </is>
+      </c>
+      <c r="F187" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="188" customHeight="1" ht="140.0">
+      <c r="A188" s="1" t="inlineStr">
+        <is>
+          <t>2635497</t>
+        </is>
+      </c>
+      <c r="C188" s="1" t="inlineStr">
+        <is>
+          <t>ACG</t>
+        </is>
+      </c>
+      <c r="D188" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E188" s="1" t="inlineStr">
+        <is>
+          <t>10, 18, 21, 24</t>
+        </is>
+      </c>
+      <c r="F188" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="189" customHeight="1" ht="140.0">
+      <c r="A189" s="1" t="inlineStr">
+        <is>
+          <t>2637685</t>
+        </is>
+      </c>
+      <c r="C189" s="1" t="inlineStr">
+        <is>
+          <t>RIFT</t>
+        </is>
+      </c>
+      <c r="D189" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+Awaiting publication</t>
+        </is>
+      </c>
+      <c r="E189" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F189" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="190" customHeight="1" ht="140.0">
+      <c r="A190" s="1" t="inlineStr">
+        <is>
+          <t>2641592</t>
+        </is>
+      </c>
+      <c r="C190" s="1" t="inlineStr">
+        <is>
+          <t>PHANTOM</t>
+        </is>
+      </c>
+      <c r="D190" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E176" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D177" s="1" t="inlineStr">
+      <c r="E190" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F190" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="191" customHeight="1" ht="140.0">
+      <c r="A191" s="1" t="inlineStr">
+        <is>
+          <t>2651449</t>
+        </is>
+      </c>
+      <c r="C191" s="1" t="inlineStr">
+        <is>
+          <t>NSW NIKE SPORTSWEAR</t>
+        </is>
+      </c>
+      <c r="D191" s="1" t="inlineStr">
         <is>
           <t>Published:
-Under examination</t>
-[...108 lines deleted...]
-      <c r="D181" s="1" t="inlineStr">
+Awaiting examination</t>
+        </is>
+      </c>
+      <c r="E191" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F191" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="192" customHeight="1" ht="140.0">
+      <c r="A192" s="1" t="inlineStr">
+        <is>
+          <t>2652451</t>
+        </is>
+      </c>
+      <c r="C192" s="1" t="inlineStr">
+        <is>
+          <t>SWOOSHFLY</t>
+        </is>
+      </c>
+      <c r="D192" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Awaiting publication</t>
         </is>
       </c>
-      <c r="E181" s="1" t="inlineStr">
-[...105 lines deleted...]
-      <c r="D185" s="1" t="inlineStr">
+      <c r="E192" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F192" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="193" customHeight="1" ht="140.0">
+      <c r="A193" s="1" t="inlineStr">
+        <is>
+          <t>2653696</t>
+        </is>
+      </c>
+      <c r="C193" s="1" t="inlineStr">
+        <is>
+          <t>ACG</t>
+        </is>
+      </c>
+      <c r="D193" s="1" t="inlineStr">
         <is>
           <t>Published:
 Awaiting examination</t>
         </is>
       </c>
-      <c r="E185" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D186" s="1" t="inlineStr">
+      <c r="E193" s="1" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="F193" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="194" customHeight="1" ht="140.0">
+      <c r="A194" s="1" t="inlineStr">
+        <is>
+          <t>2653699</t>
+        </is>
+      </c>
+      <c r="C194" s="1" t="inlineStr">
+        <is>
+          <t>ACG</t>
+        </is>
+      </c>
+      <c r="D194" s="1" t="inlineStr">
         <is>
           <t>Published:
 Awaiting examination</t>
         </is>
       </c>
-      <c r="E186" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D187" s="1" t="inlineStr">
+      <c r="E194" s="1" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="F194" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="195" customHeight="1" ht="140.0">
+      <c r="A195" s="1" t="inlineStr">
+        <is>
+          <t>2655573</t>
+        </is>
+      </c>
+      <c r="C195" s="1" t="inlineStr">
+        <is>
+          <t>S.T. DYNAMITE</t>
+        </is>
+      </c>
+      <c r="D195" s="1" t="inlineStr">
         <is>
           <t>Published:
 Awaiting examination</t>
         </is>
       </c>
-      <c r="E187" s="1" t="inlineStr">
-[...77 lines deleted...]
-      <c r="D190" s="1" t="inlineStr">
+      <c r="E195" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F195" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="196" customHeight="1" ht="140.0">
+      <c r="A196" s="1" t="inlineStr">
+        <is>
+          <t>2655797</t>
+        </is>
+      </c>
+      <c r="C196" s="1" t="inlineStr">
+        <is>
+          <t>HYBRID FLY</t>
+        </is>
+      </c>
+      <c r="D196" s="1" t="inlineStr">
         <is>
           <t>Published:
 Awaiting examination</t>
         </is>
       </c>
-      <c r="E190" s="1" t="inlineStr">
-[...21 lines deleted...]
-      <c r="D191" s="1" t="inlineStr">
+      <c r="E196" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F196" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="197" customHeight="1" ht="140.0">
+      <c r="A197" s="1" t="inlineStr">
+        <is>
+          <t>2655804</t>
+        </is>
+      </c>
+      <c r="C197" s="1" t="inlineStr">
+        <is>
+          <t>HYBRID RN</t>
+        </is>
+      </c>
+      <c r="D197" s="1" t="inlineStr">
         <is>
           <t>Published:
 Awaiting examination</t>
         </is>
       </c>
-      <c r="E191" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A192" s="1" t="inlineStr">
+      <c r="E197" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F197" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="198" customHeight="1" ht="140.0">
+      <c r="A198" s="1" t="inlineStr">
+        <is>
+          <t>2655808</t>
+        </is>
+      </c>
+      <c r="C198" s="1" t="inlineStr">
+        <is>
+          <t>NIKE PRO</t>
+        </is>
+      </c>
+      <c r="D198" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Awaiting examination</t>
+        </is>
+      </c>
+      <c r="E198" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F198" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="199" customHeight="1" ht="140.0">
+      <c r="A199" s="1" t="inlineStr">
         <is>
           <t>90441</t>
         </is>
       </c>
-      <c r="C192" s="1" t="inlineStr">
+      <c r="C199" s="1" t="inlineStr">
         <is>
           <t>GODDESS OF VICTORY
 NIKE</t>
         </is>
       </c>
-      <c r="D192" s="1" t="inlineStr">
+      <c r="D199" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
-      <c r="E192" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F192" s="1" t="inlineStr">
+      <c r="E199" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F199" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="193" customHeight="1" ht="140.0">
-      <c r="A193" s="1" t="inlineStr">
+    <row r="200" customHeight="1" ht="140.0">
+      <c r="A200" s="1" t="inlineStr">
         <is>
           <t>270131</t>
         </is>
       </c>
-      <c r="C193" s="1" t="inlineStr">
+      <c r="C200" s="1" t="inlineStr">
         <is>
           <t>NIKE</t>
         </is>
       </c>
-      <c r="D193" s="1" t="inlineStr">
+      <c r="D200" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E193" s="1" t="inlineStr">
+      <c r="E200" s="1" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
-      <c r="F193" s="1" t="inlineStr">
+      <c r="F200" s="1" t="inlineStr">
         <is>
           <t>Nike Hydraulics AB</t>
         </is>
       </c>
     </row>
-    <row r="194" customHeight="1" ht="140.0">
-      <c r="A194" s="1" t="inlineStr">
+    <row r="201" customHeight="1" ht="140.0">
+      <c r="A201" s="1" t="inlineStr">
         <is>
           <t>270132</t>
         </is>
       </c>
-      <c r="C194" s="1" t="inlineStr">
+      <c r="C201" s="1" t="inlineStr">
         <is>
           <t>NIKE</t>
         </is>
       </c>
-      <c r="D194" s="1" t="inlineStr">
+      <c r="D201" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E194" s="1" t="inlineStr">
+      <c r="E201" s="1" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
-      <c r="F194" s="1" t="inlineStr">
+      <c r="F201" s="1" t="inlineStr">
         <is>
           <t>Nike Hydraulics AB</t>
         </is>
       </c>
     </row>
-    <row r="195" customHeight="1" ht="140.0">
-      <c r="A195" s="1" t="inlineStr">
+    <row r="202" customHeight="1" ht="140.0">
+      <c r="A202" s="1" t="inlineStr">
         <is>
           <t>331653</t>
         </is>
       </c>
-      <c r="C195" s="1" t="inlineStr">
+      <c r="C202" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D195" s="1" t="inlineStr">
+      <c r="D202" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E195" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F195" s="1" t="inlineStr">
+      <c r="E202" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F202" s="1" t="inlineStr">
         <is>
           <t>Nike International Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="196" customHeight="1" ht="140.0">
-      <c r="A196" s="1" t="inlineStr">
+    <row r="203" customHeight="1" ht="140.0">
+      <c r="A203" s="1" t="inlineStr">
         <is>
           <t>331654</t>
         </is>
       </c>
-      <c r="C196" s="1" t="inlineStr">
+      <c r="C203" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D196" s="1" t="inlineStr">
+      <c r="D203" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E196" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F196" s="1" t="inlineStr">
+      <c r="E203" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F203" s="1" t="inlineStr">
         <is>
           <t>Nike International Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="197" customHeight="1" ht="140.0">
-      <c r="A197" s="1" t="inlineStr">
+    <row r="204" customHeight="1" ht="140.0">
+      <c r="A204" s="1" t="inlineStr">
         <is>
           <t>332674</t>
         </is>
       </c>
-      <c r="C197" s="1" t="inlineStr">
+      <c r="C204" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D197" s="1" t="inlineStr">
+      <c r="D204" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E197" s="1" t="inlineStr">
+      <c r="E204" s="1" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
-      <c r="F197" s="1" t="inlineStr">
+      <c r="F204" s="1" t="inlineStr">
         <is>
           <t>Nike International Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="198" customHeight="1" ht="140.0">
-      <c r="A198" s="1" t="inlineStr">
+    <row r="205" customHeight="1" ht="140.0">
+      <c r="A205" s="1" t="inlineStr">
         <is>
           <t>332675</t>
         </is>
       </c>
-      <c r="C198" s="1" t="inlineStr">
+      <c r="C205" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D198" s="1" t="inlineStr">
+      <c r="D205" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E198" s="1" t="inlineStr">
+      <c r="E205" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="F198" s="1" t="inlineStr">
+      <c r="F205" s="1" t="inlineStr">
         <is>
           <t>Nike International Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="199" customHeight="1" ht="140.0">
-      <c r="A199" s="1" t="inlineStr">
+    <row r="206" customHeight="1" ht="140.0">
+      <c r="A206" s="1" t="inlineStr">
         <is>
           <t>470404</t>
         </is>
       </c>
-      <c r="C199" s="1" t="inlineStr">
+      <c r="C206" s="1" t="inlineStr">
         <is>
           <t>SIDE ONE</t>
         </is>
       </c>
-      <c r="D199" s="1" t="inlineStr">
+      <c r="D206" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E199" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F199" s="1" t="inlineStr">
+      <c r="E206" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F206" s="1" t="inlineStr">
         <is>
           <t>Nike, Inc.</t>
         </is>
       </c>
     </row>
-    <row r="200" customHeight="1" ht="140.0">
-      <c r="A200" s="1" t="inlineStr">
+    <row r="207" customHeight="1" ht="140.0">
+      <c r="A207" s="1" t="inlineStr">
         <is>
           <t>526098</t>
         </is>
       </c>
-      <c r="C200" s="1" t="inlineStr">
+      <c r="C207" s="1" t="inlineStr">
         <is>
           <t>SIDE 1</t>
         </is>
       </c>
-      <c r="D200" s="1" t="inlineStr">
+      <c r="D207" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E200" s="1" t="inlineStr">
+      <c r="E207" s="1" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
-      <c r="F200" s="1" t="inlineStr">
+      <c r="F207" s="1" t="inlineStr">
         <is>
           <t>Nike, Inc.</t>
         </is>
       </c>
     </row>
-    <row r="201" customHeight="1" ht="140.0">
-      <c r="A201" s="1" t="inlineStr">
+    <row r="208" customHeight="1" ht="140.0">
+      <c r="A208" s="1" t="inlineStr">
         <is>
           <t>526099</t>
         </is>
       </c>
-      <c r="C201" s="1" t="inlineStr">
+      <c r="C208" s="1" t="inlineStr">
         <is>
           <t>SIDE 1</t>
         </is>
       </c>
-      <c r="D201" s="1" t="inlineStr">
+      <c r="D208" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E201" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F201" s="1" t="inlineStr">
+      <c r="E208" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F208" s="1" t="inlineStr">
         <is>
           <t>Nike, Inc.</t>
         </is>
       </c>
     </row>
-    <row r="202" customHeight="1" ht="140.0">
-      <c r="A202" s="1" t="inlineStr">
+    <row r="209" customHeight="1" ht="140.0">
+      <c r="A209" s="1" t="inlineStr">
         <is>
           <t>538409</t>
         </is>
       </c>
-      <c r="C202" s="1" t="inlineStr">
+      <c r="C209" s="1" t="inlineStr">
         <is>
           <t>180 AIR</t>
         </is>
       </c>
-      <c r="D202" s="1" t="inlineStr">
+      <c r="D209" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E202" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F202" s="1" t="inlineStr">
+      <c r="E209" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F209" s="1" t="inlineStr">
         <is>
           <t>Nike International Limited</t>
         </is>
       </c>
     </row>
-    <row r="203" customHeight="1" ht="140.0">
-      <c r="A203" s="1" t="inlineStr">
+    <row r="210" customHeight="1" ht="140.0">
+      <c r="A210" s="1" t="inlineStr">
         <is>
           <t>538410</t>
         </is>
       </c>
-      <c r="C203" s="1" t="inlineStr">
+      <c r="C210" s="1" t="inlineStr">
         <is>
           <t>AIR 180</t>
         </is>
       </c>
-      <c r="D203" s="1" t="inlineStr">
+      <c r="D210" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E203" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F203" s="1" t="inlineStr">
+      <c r="E210" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F210" s="1" t="inlineStr">
         <is>
           <t>Nike International Limited</t>
         </is>
       </c>
     </row>
-    <row r="204" customHeight="1" ht="140.0">
-      <c r="A204" s="1" t="inlineStr">
+    <row r="211" customHeight="1" ht="140.0">
+      <c r="A211" s="1" t="inlineStr">
         <is>
           <t>559333</t>
         </is>
       </c>
-      <c r="C204" s="1" t="inlineStr">
+      <c r="C211" s="1" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
-      <c r="D204" s="1" t="inlineStr">
+      <c r="D211" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E204" s="1" t="inlineStr">
+      <c r="E211" s="1" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
-      <c r="F204" s="1" t="inlineStr">
+      <c r="F211" s="1" t="inlineStr">
         <is>
           <t>Nike, Inc.</t>
         </is>
       </c>
     </row>
-    <row r="205" customHeight="1" ht="140.0">
-      <c r="A205" s="1" t="inlineStr">
+    <row r="212" customHeight="1" ht="140.0">
+      <c r="A212" s="1" t="inlineStr">
         <is>
           <t>559334</t>
         </is>
       </c>
-      <c r="C205" s="1" t="inlineStr">
+      <c r="C212" s="1" t="inlineStr">
         <is>
           <t>S</t>
         </is>
       </c>
-      <c r="D205" s="1" t="inlineStr">
+      <c r="D212" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E205" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F205" s="1" t="inlineStr">
+      <c r="E212" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F212" s="1" t="inlineStr">
         <is>
           <t>Nike, Inc.</t>
         </is>
       </c>
     </row>
-    <row r="206" customHeight="1" ht="140.0">
-      <c r="A206" s="1" t="inlineStr">
+    <row r="213" customHeight="1" ht="140.0">
+      <c r="A213" s="1" t="inlineStr">
         <is>
           <t>567441</t>
         </is>
       </c>
-      <c r="C206" s="1" t="inlineStr">
+      <c r="C213" s="1" t="inlineStr">
         <is>
           <t>AIR HUARACHE</t>
         </is>
       </c>
-      <c r="D206" s="1" t="inlineStr">
+      <c r="D213" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E206" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F206" s="1" t="inlineStr">
+      <c r="E213" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F213" s="1" t="inlineStr">
         <is>
           <t>Nike International Limited</t>
         </is>
       </c>
     </row>
-    <row r="207" customHeight="1" ht="140.0">
-      <c r="A207" s="1" t="inlineStr">
+    <row r="214" customHeight="1" ht="140.0">
+      <c r="A214" s="1" t="inlineStr">
         <is>
           <t>567442</t>
         </is>
       </c>
-      <c r="C207" s="1" t="inlineStr">
+      <c r="C214" s="1" t="inlineStr">
         <is>
           <t>T H</t>
         </is>
       </c>
-      <c r="D207" s="1" t="inlineStr">
+      <c r="D214" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E207" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F207" s="1" t="inlineStr">
+      <c r="E214" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F214" s="1" t="inlineStr">
         <is>
           <t>Nike International Limited</t>
         </is>
       </c>
     </row>
-    <row r="208" customHeight="1" ht="140.0">
-      <c r="A208" s="1" t="inlineStr">
+    <row r="215" customHeight="1" ht="140.0">
+      <c r="A215" s="1" t="inlineStr">
         <is>
           <t>571102</t>
         </is>
       </c>
-      <c r="C208" s="1" t="inlineStr">
+      <c r="C215" s="1" t="inlineStr">
         <is>
           <t>REACT</t>
         </is>
       </c>
-      <c r="D208" s="1" t="inlineStr">
+      <c r="D215" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E208" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A209" s="1" t="inlineStr">
+      <c r="E215" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F215" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="216" customHeight="1" ht="140.0">
+      <c r="A216" s="1" t="inlineStr">
         <is>
           <t>571945</t>
         </is>
       </c>
-      <c r="C209" s="1" t="inlineStr">
+      <c r="C216" s="1" t="inlineStr">
         <is>
           <t>T H AIR HUARACHE BY NIKE</t>
         </is>
       </c>
-      <c r="D209" s="1" t="inlineStr">
+      <c r="D216" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E209" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F209" s="1" t="inlineStr">
+      <c r="E216" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F216" s="1" t="inlineStr">
         <is>
           <t>Nike International Limited</t>
         </is>
       </c>
     </row>
-    <row r="210" customHeight="1" ht="140.0">
-      <c r="A210" s="1" t="inlineStr">
+    <row r="217" customHeight="1" ht="140.0">
+      <c r="A217" s="1" t="inlineStr">
         <is>
           <t>578999</t>
         </is>
       </c>
-      <c r="C210" s="1" t="inlineStr">
+      <c r="C217" s="1" t="inlineStr">
         <is>
           <t>CROSS TRAINING X</t>
         </is>
       </c>
-      <c r="D210" s="1" t="inlineStr">
+      <c r="D217" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E210" s="1" t="inlineStr">
+      <c r="E217" s="1" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
-      <c r="F210" s="1" t="inlineStr">
+      <c r="F217" s="1" t="inlineStr">
         <is>
           <t>Nike International Limited</t>
         </is>
       </c>
     </row>
-    <row r="211" customHeight="1" ht="140.0">
-      <c r="A211" s="1" t="inlineStr">
+    <row r="218" customHeight="1" ht="140.0">
+      <c r="A218" s="1" t="inlineStr">
         <is>
           <t>579000</t>
         </is>
       </c>
-      <c r="C211" s="1" t="inlineStr">
+      <c r="C218" s="1" t="inlineStr">
         <is>
           <t>CROSS TRAINING X</t>
         </is>
       </c>
-      <c r="D211" s="1" t="inlineStr">
+      <c r="D218" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E211" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F211" s="1" t="inlineStr">
+      <c r="E218" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F218" s="1" t="inlineStr">
         <is>
           <t>Nike International Limited</t>
         </is>
       </c>
     </row>
-    <row r="212" customHeight="1" ht="140.0">
-      <c r="A212" s="1" t="inlineStr">
+    <row r="219" customHeight="1" ht="140.0">
+      <c r="A219" s="1" t="inlineStr">
         <is>
           <t>579522</t>
         </is>
       </c>
-      <c r="C212" s="1" t="inlineStr">
+      <c r="C219" s="1" t="inlineStr">
         <is>
           <t>CD</t>
         </is>
       </c>
-      <c r="D212" s="1" t="inlineStr">
+      <c r="D219" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E212" s="1" t="inlineStr">
+      <c r="E219" s="1" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
-      <c r="F212" s="1" t="inlineStr">
+      <c r="F219" s="1" t="inlineStr">
         <is>
           <t>Nike, Inc.</t>
         </is>
       </c>
     </row>
-    <row r="213" customHeight="1" ht="140.0">
-      <c r="A213" s="1" t="inlineStr">
+    <row r="220" customHeight="1" ht="140.0">
+      <c r="A220" s="1" t="inlineStr">
         <is>
           <t>579523</t>
         </is>
       </c>
-      <c r="C213" s="1" t="inlineStr">
+      <c r="C220" s="1" t="inlineStr">
         <is>
           <t>CD</t>
         </is>
       </c>
-      <c r="D213" s="1" t="inlineStr">
+      <c r="D220" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E213" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F213" s="1" t="inlineStr">
+      <c r="E220" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F220" s="1" t="inlineStr">
         <is>
           <t>Nike, Inc.</t>
         </is>
       </c>
     </row>
-    <row r="214" customHeight="1" ht="140.0">
-      <c r="A214" s="1" t="inlineStr">
+    <row r="221" customHeight="1" ht="140.0">
+      <c r="A221" s="1" t="inlineStr">
         <is>
           <t>580429</t>
         </is>
       </c>
-      <c r="C214" s="1" t="inlineStr">
+      <c r="C221" s="1" t="inlineStr">
         <is>
           <t>SC SUPREME COURT</t>
         </is>
       </c>
-      <c r="D214" s="1" t="inlineStr">
+      <c r="D221" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E214" s="1" t="inlineStr">
+      <c r="E221" s="1" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
-      <c r="F214" s="1" t="inlineStr">
+      <c r="F221" s="1" t="inlineStr">
         <is>
           <t>Nike International Limited</t>
         </is>
       </c>
     </row>
-    <row r="215" customHeight="1" ht="140.0">
-      <c r="A215" s="1" t="inlineStr">
+    <row r="222" customHeight="1" ht="140.0">
+      <c r="A222" s="1" t="inlineStr">
         <is>
           <t>580431</t>
         </is>
       </c>
-      <c r="C215" s="1" t="inlineStr">
+      <c r="C222" s="1" t="inlineStr">
         <is>
           <t>SC SUPREME COURT</t>
         </is>
       </c>
-      <c r="D215" s="1" t="inlineStr">
+      <c r="D222" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E215" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F215" s="1" t="inlineStr">
+      <c r="E222" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F222" s="1" t="inlineStr">
         <is>
           <t>Nike International Limited</t>
         </is>
       </c>
     </row>
-    <row r="216" customHeight="1" ht="140.0">
-      <c r="A216" s="1" t="inlineStr">
+    <row r="223" customHeight="1" ht="140.0">
+      <c r="A223" s="1" t="inlineStr">
         <is>
           <t>657222</t>
         </is>
       </c>
-      <c r="C216" s="1" t="inlineStr">
+      <c r="C223" s="1" t="inlineStr">
         <is>
           <t>.NIKE. WOMEN'S RUNWALK SERIES</t>
         </is>
       </c>
-      <c r="D216" s="1" t="inlineStr">
+      <c r="D223" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E216" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A217" s="1" t="inlineStr">
+      <c r="E223" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F223" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="224" customHeight="1" ht="140.0">
+      <c r="A224" s="1" t="inlineStr">
         <is>
           <t>657223</t>
         </is>
       </c>
-      <c r="C217" s="1" t="inlineStr">
+      <c r="C224" s="1" t="inlineStr">
         <is>
           <t>.NIKE. WOMEN'S RUNWALK SERIES</t>
         </is>
       </c>
-      <c r="D217" s="1" t="inlineStr">
+      <c r="D224" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E217" s="1" t="inlineStr">
+      <c r="E224" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F217" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A218" s="1" t="inlineStr">
+      <c r="F224" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="225" customHeight="1" ht="140.0">
+      <c r="A225" s="1" t="inlineStr">
         <is>
           <t>750237</t>
         </is>
       </c>
-      <c r="C218" s="1" t="inlineStr">
+      <c r="C225" s="1" t="inlineStr">
         <is>
           <t>NIKE ALPHA PROJECT</t>
         </is>
       </c>
-      <c r="D218" s="1" t="inlineStr">
+      <c r="D225" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E218" s="1" t="inlineStr">
+      <c r="E225" s="1" t="inlineStr">
         <is>
           <t>9, 14, 18, 25</t>
         </is>
       </c>
-      <c r="F218" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A219" s="1" t="inlineStr">
+      <c r="F225" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="226" customHeight="1" ht="140.0">
+      <c r="A226" s="1" t="inlineStr">
         <is>
           <t>760568</t>
         </is>
       </c>
-      <c r="C219" s="1" t="inlineStr">
+      <c r="C226" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D219" s="1" t="inlineStr">
+      <c r="D226" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E219" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F219" s="1" t="inlineStr">
+      <c r="E226" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F226" s="1" t="inlineStr">
         <is>
           <t>Nike International Limited</t>
         </is>
       </c>
     </row>
-    <row r="220" customHeight="1" ht="140.0">
-      <c r="A220" s="1" t="inlineStr">
+    <row r="227" customHeight="1" ht="140.0">
+      <c r="A227" s="1" t="inlineStr">
         <is>
           <t>764694</t>
         </is>
       </c>
-      <c r="C220" s="1" t="inlineStr">
+      <c r="C227" s="1" t="inlineStr">
         <is>
           <t>NIKE ALPHA PROJECT</t>
         </is>
       </c>
-      <c r="D220" s="1" t="inlineStr">
+      <c r="D227" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E220" s="1" t="inlineStr">
+      <c r="E227" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="F220" s="1" t="inlineStr">
+      <c r="F227" s="1" t="inlineStr">
         <is>
           <t>Nike International Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="221" customHeight="1" ht="140.0">
-      <c r="A221" s="1" t="inlineStr">
+    <row r="228" customHeight="1" ht="140.0">
+      <c r="A228" s="1" t="inlineStr">
         <is>
           <t>806789</t>
         </is>
       </c>
-      <c r="C221" s="1" t="inlineStr">
+      <c r="C228" s="1" t="inlineStr">
         <is>
           <t>PLAY PARTICIPATE IN THE LIVES OF AUSTRALIA'S YOUTH</t>
         </is>
       </c>
-      <c r="D221" s="1" t="inlineStr">
+      <c r="D228" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E221" s="1" t="inlineStr">
+      <c r="E228" s="1" t="inlineStr">
         <is>
           <t>25, 41</t>
         </is>
       </c>
-      <c r="F221" s="1" t="inlineStr">
+      <c r="F228" s="1" t="inlineStr">
         <is>
           <t>Nike International Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="222" customHeight="1" ht="140.0">
-      <c r="A222" s="1" t="inlineStr">
+    <row r="229" customHeight="1" ht="140.0">
+      <c r="A229" s="1" t="inlineStr">
         <is>
           <t>826942</t>
         </is>
       </c>
-      <c r="C222" s="1" t="inlineStr">
+      <c r="C229" s="1" t="inlineStr">
         <is>
           <t>NIKE GRIND</t>
         </is>
       </c>
-      <c r="D222" s="1" t="inlineStr">
+      <c r="D229" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E222" s="1" t="inlineStr">
+      <c r="E229" s="1" t="inlineStr">
         <is>
           <t>17, 27, 28</t>
         </is>
       </c>
-      <c r="F222" s="1" t="inlineStr">
+      <c r="F229" s="1" t="inlineStr">
         <is>
           <t>Nike International Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="223" customHeight="1" ht="140.0">
-      <c r="A223" s="1" t="inlineStr">
+    <row r="230" customHeight="1" ht="140.0">
+      <c r="A230" s="1" t="inlineStr">
         <is>
           <t>942902</t>
         </is>
       </c>
-      <c r="C223" s="1" t="inlineStr">
+      <c r="C230" s="1" t="inlineStr">
         <is>
           <t>ENJOY THE JOURNEY</t>
         </is>
       </c>
-      <c r="D223" s="1" t="inlineStr">
+      <c r="D230" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E223" s="1" t="inlineStr">
+      <c r="E230" s="1" t="inlineStr">
         <is>
           <t>25, 28, 35, 36, 41</t>
         </is>
       </c>
-      <c r="F223" s="1" t="inlineStr">
+      <c r="F230" s="1" t="inlineStr">
         <is>
           <t>Nike Australia Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="224" customHeight="1" ht="140.0">
-      <c r="A224" s="1" t="inlineStr">
+    <row r="231" customHeight="1" ht="140.0">
+      <c r="A231" s="1" t="inlineStr">
         <is>
           <t>987154</t>
         </is>
       </c>
-      <c r="C224" s="1" t="inlineStr">
+      <c r="C231" s="1" t="inlineStr">
         <is>
           <t>SLINGSHOT</t>
         </is>
       </c>
-      <c r="D224" s="1" t="inlineStr">
+      <c r="D231" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E224" s="1" t="inlineStr">
+      <c r="E231" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="F224" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A225" s="1" t="inlineStr">
+      <c r="F231" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="232" customHeight="1" ht="140.0">
+      <c r="A232" s="1" t="inlineStr">
         <is>
           <t>1034026</t>
         </is>
       </c>
-      <c r="C225" s="1" t="inlineStr">
+      <c r="C232" s="1" t="inlineStr">
         <is>
           <t>SASQUATCH</t>
         </is>
       </c>
-      <c r="D225" s="1" t="inlineStr">
+      <c r="D232" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E225" s="1" t="inlineStr">
+      <c r="E232" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="F225" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A226" s="1" t="inlineStr">
+      <c r="F232" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="233" customHeight="1" ht="140.0">
+      <c r="A233" s="1" t="inlineStr">
         <is>
           <t>1036595</t>
         </is>
       </c>
-      <c r="C226" s="1" t="inlineStr">
+      <c r="C233" s="1" t="inlineStr">
         <is>
           <t>SPARQ</t>
         </is>
       </c>
-      <c r="D226" s="1" t="inlineStr">
+      <c r="D233" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E226" s="1" t="inlineStr">
+      <c r="E233" s="1" t="inlineStr">
         <is>
           <t>5, 32</t>
         </is>
       </c>
-      <c r="F226" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A227" s="1" t="inlineStr">
+      <c r="F233" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="234" customHeight="1" ht="140.0">
+      <c r="A234" s="1" t="inlineStr">
         <is>
           <t>1078889</t>
         </is>
       </c>
-      <c r="C227" s="1" t="inlineStr">
+      <c r="C234" s="1" t="inlineStr">
         <is>
           <t>SPARQ</t>
         </is>
       </c>
-      <c r="D227" s="1" t="inlineStr">
+      <c r="D234" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E227" s="1" t="inlineStr">
+      <c r="E234" s="1" t="inlineStr">
         <is>
           <t>9, 16, 28, 38, 41</t>
         </is>
       </c>
-      <c r="F227" s="1" t="inlineStr">
+      <c r="F234" s="1" t="inlineStr">
         <is>
           <t>Nike International Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="228" customHeight="1" ht="140.0">
-      <c r="A228" s="1" t="inlineStr">
+    <row r="235" customHeight="1" ht="140.0">
+      <c r="A235" s="1" t="inlineStr">
         <is>
           <t>1084437</t>
         </is>
       </c>
-      <c r="C228" s="1" t="inlineStr">
+      <c r="C235" s="1" t="inlineStr">
         <is>
           <t>JOGA BONITO</t>
         </is>
       </c>
-      <c r="D228" s="1" t="inlineStr">
+      <c r="D235" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E228" s="1" t="inlineStr">
+      <c r="E235" s="1" t="inlineStr">
         <is>
           <t>25, 28, 41</t>
         </is>
       </c>
-      <c r="F228" s="1" t="inlineStr">
+      <c r="F235" s="1" t="inlineStr">
         <is>
           <t>Nike International Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="229" customHeight="1" ht="140.0">
-      <c r="A229" s="1" t="inlineStr">
+    <row r="236" customHeight="1" ht="140.0">
+      <c r="A236" s="1" t="inlineStr">
+        <is>
+          <t>1086138</t>
+        </is>
+      </c>
+      <c r="C236" s="1" t="inlineStr">
+        <is>
+          <t>THE EYES LEAD THE BODY</t>
+        </is>
+      </c>
+      <c r="D236" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E236" s="1" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="F236" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="237" customHeight="1" ht="140.0">
+      <c r="A237" s="1" t="inlineStr">
         <is>
           <t>1102894</t>
         </is>
       </c>
-      <c r="C229" s="1" t="inlineStr">
+      <c r="C237" s="1" t="inlineStr">
         <is>
           <t>TRANSFORMER</t>
         </is>
       </c>
-      <c r="D229" s="1" t="inlineStr">
+      <c r="D237" s="1" t="inlineStr">
         <is>
           <t>Cancelled:
 Owner request</t>
         </is>
       </c>
-      <c r="E229" s="1" t="inlineStr">
+      <c r="E237" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="F229" s="1" t="inlineStr">
+      <c r="F237" s="1" t="inlineStr">
         <is>
           <t>Nike International Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="230" customHeight="1" ht="140.0">
-      <c r="A230" s="1" t="inlineStr">
+    <row r="238" customHeight="1" ht="140.0">
+      <c r="A238" s="1" t="inlineStr">
         <is>
           <t>1106327</t>
         </is>
       </c>
-      <c r="C230" s="1" t="inlineStr">
+      <c r="C238" s="1" t="inlineStr">
         <is>
           <t>NIKE STABILFLEX</t>
         </is>
       </c>
-      <c r="D230" s="1" t="inlineStr">
+      <c r="D238" s="1" t="inlineStr">
         <is>
           <t>Cancelled:
 Owner request</t>
         </is>
       </c>
-      <c r="E230" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F230" s="1" t="inlineStr">
+      <c r="E238" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F238" s="1" t="inlineStr">
         <is>
           <t>Nike International Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="231" customHeight="1" ht="140.0">
-      <c r="A231" s="1" t="inlineStr">
+    <row r="239" customHeight="1" ht="140.0">
+      <c r="A239" s="1" t="inlineStr">
         <is>
           <t>1106328</t>
         </is>
       </c>
-      <c r="C231" s="1" t="inlineStr">
+      <c r="C239" s="1" t="inlineStr">
         <is>
           <t>STABILFLEX</t>
         </is>
       </c>
-      <c r="D231" s="1" t="inlineStr">
+      <c r="D239" s="1" t="inlineStr">
         <is>
           <t>Cancelled:
 Owner request</t>
         </is>
       </c>
-      <c r="E231" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F231" s="1" t="inlineStr">
+      <c r="E239" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F239" s="1" t="inlineStr">
         <is>
           <t>Nike International Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="232" customHeight="1" ht="140.0">
-      <c r="A232" s="1" t="inlineStr">
+    <row r="240" customHeight="1" ht="140.0">
+      <c r="A240" s="1" t="inlineStr">
         <is>
           <t>1113629</t>
         </is>
       </c>
-      <c r="C232" s="1" t="inlineStr">
+      <c r="C240" s="1" t="inlineStr">
         <is>
           <t>FIPES</t>
         </is>
       </c>
-      <c r="D232" s="1" t="inlineStr">
+      <c r="D240" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E232" s="1" t="inlineStr">
+      <c r="E240" s="1" t="inlineStr">
         <is>
           <t>22, 23, 24, 25</t>
         </is>
       </c>
-      <c r="F232" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A233" s="1" t="inlineStr">
+      <c r="F240" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="241" customHeight="1" ht="140.0">
+      <c r="A241" s="1" t="inlineStr">
         <is>
           <t>1114968</t>
         </is>
       </c>
-      <c r="C233" s="1" t="inlineStr">
+      <c r="C241" s="1" t="inlineStr">
         <is>
           <t>TUNE YOUR RUN</t>
         </is>
       </c>
-      <c r="D233" s="1" t="inlineStr">
+      <c r="D241" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E233" s="1" t="inlineStr">
+      <c r="E241" s="1" t="inlineStr">
         <is>
           <t>9, 14, 25, 35, 41</t>
         </is>
       </c>
-      <c r="F233" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A234" s="1" t="inlineStr">
+      <c r="F241" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="242" customHeight="1" ht="140.0">
+      <c r="A242" s="1" t="inlineStr">
         <is>
           <t>1117721</t>
         </is>
       </c>
-      <c r="C234" s="1" t="inlineStr">
+      <c r="C242" s="1" t="inlineStr">
         <is>
           <t>NINEMILLION</t>
         </is>
       </c>
-      <c r="D234" s="1" t="inlineStr">
+      <c r="D242" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E234" s="1" t="inlineStr">
+      <c r="E242" s="1" t="inlineStr">
         <is>
           <t>25, 28, 36</t>
         </is>
       </c>
-      <c r="F234" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A235" s="1" t="inlineStr">
+      <c r="F242" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="243" customHeight="1" ht="140.0">
+      <c r="A243" s="1" t="inlineStr">
         <is>
           <t>1198539</t>
         </is>
       </c>
-      <c r="C235" s="1" t="inlineStr">
+      <c r="C243" s="1" t="inlineStr">
         <is>
           <t>VICTORY RED</t>
         </is>
       </c>
-      <c r="D235" s="1" t="inlineStr">
+      <c r="D243" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E235" s="1" t="inlineStr">
+      <c r="E243" s="1" t="inlineStr">
         <is>
           <t>18, 28</t>
         </is>
       </c>
-      <c r="F235" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A236" s="1" t="inlineStr">
+      <c r="F243" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="244" customHeight="1" ht="140.0">
+      <c r="A244" s="1" t="inlineStr">
         <is>
           <t>1225078</t>
         </is>
       </c>
-      <c r="C236" s="1" t="inlineStr">
+      <c r="C244" s="1" t="inlineStr">
         <is>
           <t>NIKE+ CARDIOKM</t>
         </is>
       </c>
-      <c r="D236" s="1" t="inlineStr">
+      <c r="D244" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E236" s="1" t="inlineStr">
+      <c r="E244" s="1" t="inlineStr">
         <is>
           <t>38, 41</t>
         </is>
       </c>
-      <c r="F236" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A237" s="1" t="inlineStr">
+      <c r="F244" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="245" customHeight="1" ht="140.0">
+      <c r="A245" s="1" t="inlineStr">
         <is>
           <t>1227664</t>
         </is>
       </c>
-      <c r="C237" s="1" t="inlineStr">
+      <c r="C245" s="1" t="inlineStr">
         <is>
           <t>CARDIOKM</t>
         </is>
       </c>
-      <c r="D237" s="1" t="inlineStr">
+      <c r="D245" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E237" s="1" t="inlineStr">
+      <c r="E245" s="1" t="inlineStr">
         <is>
           <t>38, 41</t>
         </is>
       </c>
-      <c r="F237" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A238" s="1" t="inlineStr">
+      <c r="F245" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="246" customHeight="1" ht="140.0">
+      <c r="A246" s="1" t="inlineStr">
         <is>
           <t>1235134</t>
         </is>
       </c>
-      <c r="C238" s="1" t="inlineStr">
+      <c r="C246" s="1" t="inlineStr">
         <is>
           <t>LABBALL</t>
         </is>
       </c>
-      <c r="D238" s="1" t="inlineStr">
+      <c r="D246" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E238" s="1" t="inlineStr">
+      <c r="E246" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="F238" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A239" s="1" t="inlineStr">
+      <c r="F246" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="247" customHeight="1" ht="140.0">
+      <c r="A247" s="1" t="inlineStr">
         <is>
           <t>1235546</t>
         </is>
       </c>
-      <c r="C239" s="1" t="inlineStr">
+      <c r="C247" s="1" t="inlineStr">
         <is>
           <t>DYMO</t>
         </is>
       </c>
-      <c r="D239" s="1" t="inlineStr">
+      <c r="D247" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E239" s="1" t="inlineStr">
+      <c r="E247" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="F239" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A240" s="1" t="inlineStr">
+      <c r="F247" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="248" customHeight="1" ht="140.0">
+      <c r="A248" s="1" t="inlineStr">
         <is>
           <t>1236202</t>
         </is>
       </c>
-      <c r="C240" s="1" t="inlineStr">
+      <c r="C248" s="1" t="inlineStr">
         <is>
           <t>SPARQ</t>
         </is>
       </c>
-      <c r="D240" s="1" t="inlineStr">
+      <c r="D248" s="1" t="inlineStr">
         <is>
           <t>Cancelled:
 Owner request</t>
         </is>
       </c>
-      <c r="E240" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F240" s="1" t="inlineStr">
+      <c r="E248" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F248" s="1" t="inlineStr">
         <is>
           <t>Nike International Ltd.,</t>
         </is>
       </c>
     </row>
-    <row r="241" customHeight="1" ht="140.0">
-      <c r="A241" s="1" t="inlineStr">
+    <row r="249" customHeight="1" ht="140.0">
+      <c r="A249" s="1" t="inlineStr">
         <is>
           <t>1253238</t>
         </is>
       </c>
-      <c r="C241" s="1" t="inlineStr">
+      <c r="C249" s="1" t="inlineStr">
         <is>
           <t>VR</t>
         </is>
       </c>
-      <c r="D241" s="1" t="inlineStr">
+      <c r="D249" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E241" s="1" t="inlineStr">
+      <c r="E249" s="1" t="inlineStr">
         <is>
           <t>18, 28</t>
         </is>
       </c>
-      <c r="F241" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A242" s="1" t="inlineStr">
+      <c r="F249" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="250" customHeight="1" ht="140.0">
+      <c r="A250" s="1" t="inlineStr">
         <is>
           <t>1264190</t>
         </is>
       </c>
-      <c r="C242" s="1" t="inlineStr">
+      <c r="C250" s="1" t="inlineStr">
         <is>
           <t>OZ</t>
         </is>
       </c>
-      <c r="D242" s="1" t="inlineStr">
+      <c r="D250" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E242" s="1" t="inlineStr">
+      <c r="E250" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="F242" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A243" s="1" t="inlineStr">
+      <c r="F250" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="251" customHeight="1" ht="140.0">
+      <c r="A251" s="1" t="inlineStr">
         <is>
           <t>1264431</t>
         </is>
       </c>
-      <c r="C243" s="1" t="inlineStr">
+      <c r="C251" s="1" t="inlineStr">
         <is>
           <t>SQ DYMO</t>
         </is>
       </c>
-      <c r="D243" s="1" t="inlineStr">
+      <c r="D251" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E243" s="1" t="inlineStr">
+      <c r="E251" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="F243" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A244" s="1" t="inlineStr">
+      <c r="F251" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="252" customHeight="1" ht="140.0">
+      <c r="A252" s="1" t="inlineStr">
         <is>
           <t>1264432</t>
         </is>
       </c>
-      <c r="C244" s="1" t="inlineStr">
+      <c r="C252" s="1" t="inlineStr">
         <is>
           <t>STR8-FIT</t>
         </is>
       </c>
-      <c r="D244" s="1" t="inlineStr">
+      <c r="D252" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E244" s="1" t="inlineStr">
+      <c r="E252" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="F244" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A245" s="1" t="inlineStr">
+      <c r="F252" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="253" customHeight="1" ht="140.0">
+      <c r="A253" s="1" t="inlineStr">
         <is>
           <t>1281677</t>
         </is>
       </c>
-      <c r="C245" s="1" t="inlineStr">
+      <c r="C253" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D245" s="1" t="inlineStr">
+      <c r="D253" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E245" s="1" t="inlineStr">
+      <c r="E253" s="1" t="inlineStr">
         <is>
           <t>18, 25, 28</t>
         </is>
       </c>
-      <c r="F245" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A246" s="1" t="inlineStr">
+      <c r="F253" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="254" customHeight="1" ht="140.0">
+      <c r="A254" s="1" t="inlineStr">
         <is>
           <t>1289860</t>
         </is>
       </c>
-      <c r="C246" s="1" t="inlineStr">
+      <c r="C254" s="1" t="inlineStr">
         <is>
           <t>SQ MACHSPEED</t>
         </is>
       </c>
-      <c r="D246" s="1" t="inlineStr">
+      <c r="D254" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E246" s="1" t="inlineStr">
+      <c r="E254" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="F246" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A247" s="1" t="inlineStr">
+      <c r="F254" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="255" customHeight="1" ht="140.0">
+      <c r="A255" s="1" t="inlineStr">
         <is>
           <t>1292693</t>
         </is>
       </c>
-      <c r="C247" s="1" t="inlineStr">
+      <c r="C255" s="1" t="inlineStr">
         <is>
           <t>CRUSH</t>
         </is>
       </c>
-      <c r="D247" s="1" t="inlineStr">
+      <c r="D255" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E247" s="1" t="inlineStr">
+      <c r="E255" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="F247" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A248" s="1" t="inlineStr">
+      <c r="F255" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="256" customHeight="1" ht="140.0">
+      <c r="A256" s="1" t="inlineStr">
         <is>
           <t>1295599</t>
         </is>
       </c>
-      <c r="C248" s="1" t="inlineStr">
+      <c r="C256" s="1" t="inlineStr">
         <is>
           <t>METHOD</t>
         </is>
       </c>
-      <c r="D248" s="1" t="inlineStr">
+      <c r="D256" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E248" s="1" t="inlineStr">
+      <c r="E256" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="F248" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A249" s="1" t="inlineStr">
+      <c r="F256" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="257" customHeight="1" ht="140.0">
+      <c r="A257" s="1" t="inlineStr">
         <is>
           <t>1301789</t>
         </is>
       </c>
-      <c r="C249" s="1" t="inlineStr">
+      <c r="C257" s="1" t="inlineStr">
         <is>
           <t>EVERY ADVANTAGE EVERY CONDITION</t>
         </is>
       </c>
-      <c r="D249" s="1" t="inlineStr">
+      <c r="D257" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E249" s="1" t="inlineStr">
+      <c r="E257" s="1" t="inlineStr">
         <is>
           <t>25, 35</t>
         </is>
       </c>
-      <c r="F249" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A250" s="1" t="inlineStr">
+      <c r="F257" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="258" customHeight="1" ht="140.0">
+      <c r="A258" s="1" t="inlineStr">
         <is>
           <t>1313260</t>
         </is>
       </c>
-      <c r="C250" s="1" t="inlineStr">
+      <c r="C258" s="1" t="inlineStr">
         <is>
           <t>DMC</t>
         </is>
       </c>
-      <c r="D250" s="1" t="inlineStr">
+      <c r="D258" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E250" s="1" t="inlineStr">
+      <c r="E258" s="1" t="inlineStr">
         <is>
           <t>2, 28</t>
         </is>
       </c>
-      <c r="F250" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A251" s="1" t="inlineStr">
+      <c r="F258" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="259" customHeight="1" ht="140.0">
+      <c r="A259" s="1" t="inlineStr">
         <is>
           <t>1340062</t>
         </is>
       </c>
-      <c r="C251" s="1" t="inlineStr">
+      <c r="C259" s="1" t="inlineStr">
         <is>
           <t>PREPARE FOR COMBAT</t>
         </is>
       </c>
-      <c r="D251" s="1" t="inlineStr">
+      <c r="D259" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E251" s="1" t="inlineStr">
+      <c r="E259" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F251" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A252" s="1" t="inlineStr">
+      <c r="F259" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="260" customHeight="1" ht="140.0">
+      <c r="A260" s="1" t="inlineStr">
         <is>
           <t>1356400</t>
         </is>
       </c>
-      <c r="C252" s="1" t="inlineStr">
+      <c r="C260" s="1" t="inlineStr">
         <is>
           <t>INNOVATE FOR A BETTER WORLD</t>
         </is>
       </c>
-      <c r="D252" s="1" t="inlineStr">
+      <c r="D260" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E252" s="1" t="inlineStr">
+      <c r="E260" s="1" t="inlineStr">
         <is>
           <t>9, 14, 18, 25, 28, 35, 41</t>
         </is>
       </c>
-      <c r="F252" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A253" s="1" t="inlineStr">
+      <c r="F260" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="261" customHeight="1" ht="140.0">
+      <c r="A261" s="1" t="inlineStr">
         <is>
           <t>1368387</t>
         </is>
       </c>
-      <c r="C253" s="1" t="inlineStr">
+      <c r="C261" s="1" t="inlineStr">
         <is>
           <t>REVOLUTIONARY TO ITS CORE</t>
         </is>
       </c>
-      <c r="D253" s="1" t="inlineStr">
+      <c r="D261" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E253" s="1" t="inlineStr">
+      <c r="E261" s="1" t="inlineStr">
         <is>
           <t>18, 28, 35</t>
         </is>
       </c>
-      <c r="F253" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A254" s="1" t="inlineStr">
+      <c r="F261" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="262" customHeight="1" ht="140.0">
+      <c r="A262" s="1" t="inlineStr">
         <is>
           <t>1368587</t>
         </is>
       </c>
-      <c r="C254" s="1" t="inlineStr">
+      <c r="C262" s="1" t="inlineStr">
         <is>
           <t>20XI</t>
         </is>
       </c>
-      <c r="D254" s="1" t="inlineStr">
+      <c r="D262" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E254" s="1" t="inlineStr">
+      <c r="E262" s="1" t="inlineStr">
         <is>
           <t>28, 35</t>
         </is>
       </c>
-      <c r="F254" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A255" s="1" t="inlineStr">
+      <c r="F262" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="263" customHeight="1" ht="140.0">
+      <c r="A263" s="1" t="inlineStr">
         <is>
           <t>1390679</t>
         </is>
       </c>
-      <c r="C255" s="1" t="inlineStr">
+      <c r="C263" s="1" t="inlineStr">
         <is>
           <t>AIRLOCK</t>
         </is>
       </c>
-      <c r="D255" s="1" t="inlineStr">
+      <c r="D263" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E255" s="1" t="inlineStr">
+      <c r="E263" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="F255" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A256" s="1" t="inlineStr">
+      <c r="F263" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="264" customHeight="1" ht="140.0">
+      <c r="A264" s="1" t="inlineStr">
         <is>
           <t>1469405</t>
         </is>
       </c>
-      <c r="C256" s="1" t="inlineStr">
+      <c r="C264" s="1" t="inlineStr">
         <is>
           <t>W</t>
         </is>
       </c>
-      <c r="D256" s="1" t="inlineStr">
+      <c r="D264" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E256" s="1" t="inlineStr">
+      <c r="E264" s="1" t="inlineStr">
         <is>
           <t>18, 25</t>
         </is>
       </c>
-      <c r="F256" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A257" s="1" t="inlineStr">
+      <c r="F264" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="265" customHeight="1" ht="140.0">
+      <c r="A265" s="1" t="inlineStr">
         <is>
           <t>1472421</t>
         </is>
       </c>
-      <c r="C257" s="1" t="inlineStr">
+      <c r="C265" s="1" t="inlineStr">
         <is>
           <t>MY TIME IS NOW</t>
         </is>
       </c>
-      <c r="D257" s="1" t="inlineStr">
+      <c r="D265" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E257" s="1" t="inlineStr">
+      <c r="E265" s="1" t="inlineStr">
         <is>
           <t>25, 28, 35, 41, 42</t>
         </is>
       </c>
-      <c r="F257" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A258" s="1" t="inlineStr">
+      <c r="F265" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="266" customHeight="1" ht="140.0">
+      <c r="A266" s="1" t="inlineStr">
         <is>
           <t>1580347</t>
         </is>
       </c>
-      <c r="C258" s="1" t="inlineStr">
+      <c r="C266" s="1" t="inlineStr">
         <is>
           <t>MAGISTA</t>
         </is>
       </c>
-      <c r="D258" s="1" t="inlineStr">
+      <c r="D266" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E258" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A259" s="1" t="inlineStr">
+      <c r="E266" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F266" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="267" customHeight="1" ht="140.0">
+      <c r="A267" s="1" t="inlineStr">
         <is>
           <t>1591699</t>
         </is>
       </c>
-      <c r="C259" s="1" t="inlineStr">
+      <c r="C267" s="1" t="inlineStr">
         <is>
           <t>NIKE PRO COMBAT HYPERWARM SERIES</t>
         </is>
       </c>
-      <c r="D259" s="1" t="inlineStr">
+      <c r="D267" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E259" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A260" s="1" t="inlineStr">
+      <c r="E267" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F267" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="268" customHeight="1" ht="140.0">
+      <c r="A268" s="1" t="inlineStr">
         <is>
           <t>1601490</t>
         </is>
       </c>
-      <c r="C260" s="1" t="inlineStr">
+      <c r="C268" s="1" t="inlineStr">
         <is>
           <t>FLIGHT WEIGHT</t>
         </is>
       </c>
-      <c r="D260" s="1" t="inlineStr">
+      <c r="D268" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E260" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A261" s="1" t="inlineStr">
+      <c r="E268" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F268" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="269" customHeight="1" ht="140.0">
+      <c r="A269" s="1" t="inlineStr">
         <is>
           <t>1624287</t>
         </is>
       </c>
-      <c r="C261" s="1" t="inlineStr">
+      <c r="C269" s="1" t="inlineStr">
         <is>
           <t>IK</t>
         </is>
       </c>
-      <c r="D261" s="1" t="inlineStr">
+      <c r="D269" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E261" s="1" t="inlineStr">
+      <c r="E269" s="1" t="inlineStr">
         <is>
           <t>18, 25, 28</t>
         </is>
       </c>
-      <c r="F261" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A262" s="1" t="inlineStr">
+      <c r="F269" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="270" customHeight="1" ht="140.0">
+      <c r="A270" s="1" t="inlineStr">
         <is>
           <t>162036</t>
         </is>
       </c>
-      <c r="C262" s="1" t="inlineStr">
+      <c r="C270" s="1" t="inlineStr">
         <is>
           <t>NIKE</t>
         </is>
       </c>
-      <c r="D262" s="1" t="inlineStr">
+      <c r="D270" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
-      <c r="E262" s="1" t="inlineStr">
+      <c r="E270" s="1" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
-      <c r="F262" s="1" t="inlineStr">
+      <c r="F270" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="263" customHeight="1" ht="140.0">
-      <c r="A263" s="1" t="inlineStr">
+    <row r="271" customHeight="1" ht="140.0">
+      <c r="A271" s="1" t="inlineStr">
         <is>
           <t>278728</t>
         </is>
       </c>
-      <c r="C263" s="1" t="inlineStr">
+      <c r="C271" s="1" t="inlineStr">
         <is>
           <t>NIKE</t>
         </is>
       </c>
-      <c r="D263" s="1" t="inlineStr">
+      <c r="D271" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
-      <c r="E263" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F263" s="1" t="inlineStr">
+      <c r="E271" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F271" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="264" customHeight="1" ht="140.0">
-      <c r="A264" s="1" t="inlineStr">
+    <row r="272" customHeight="1" ht="140.0">
+      <c r="A272" s="1" t="inlineStr">
         <is>
           <t>355919</t>
         </is>
       </c>
-      <c r="C264" s="1" t="inlineStr">
+      <c r="C272" s="1" t="inlineStr">
         <is>
           <t>BAUER</t>
         </is>
       </c>
-      <c r="D264" s="1" t="inlineStr">
+      <c r="D272" s="1" t="inlineStr">
         <is>
           <t>Linked:
 Linked/merged after registration</t>
         </is>
       </c>
-      <c r="E264" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F264" s="1" t="inlineStr">
+      <c r="E272" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F272" s="1" t="inlineStr">
         <is>
           <t>Bauer Nike Hockey Inc</t>
         </is>
       </c>
     </row>
-    <row r="265" customHeight="1" ht="140.0">
-      <c r="A265" s="1" t="inlineStr">
+    <row r="273" customHeight="1" ht="140.0">
+      <c r="A273" s="1" t="inlineStr">
         <is>
           <t>479204</t>
         </is>
       </c>
-      <c r="C265" s="1" t="inlineStr">
+      <c r="C273" s="1" t="inlineStr">
         <is>
           <t>CROSS TRAINER</t>
         </is>
       </c>
-      <c r="D265" s="1" t="inlineStr">
+      <c r="D273" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E265" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F265" s="1" t="inlineStr">
+      <c r="E273" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F273" s="1" t="inlineStr">
         <is>
           <t>Nike International Ltd</t>
         </is>
       </c>
     </row>
-    <row r="266" customHeight="1" ht="140.0">
-      <c r="A266" s="1" t="inlineStr">
+    <row r="274" customHeight="1" ht="140.0">
+      <c r="A274" s="1" t="inlineStr">
         <is>
           <t>511871</t>
         </is>
       </c>
-      <c r="C266" s="1" t="inlineStr">
+      <c r="C274" s="1" t="inlineStr">
         <is>
           <t>FORCE</t>
         </is>
       </c>
-      <c r="D266" s="1" t="inlineStr">
+      <c r="D274" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E266" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F266" s="1" t="inlineStr">
+      <c r="E274" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F274" s="1" t="inlineStr">
         <is>
           <t>Nike International Ltd</t>
         </is>
       </c>
     </row>
-    <row r="267" customHeight="1" ht="140.0">
-      <c r="A267" s="1" t="inlineStr">
+    <row r="275" customHeight="1" ht="140.0">
+      <c r="A275" s="1" t="inlineStr">
         <is>
           <t>538411</t>
         </is>
       </c>
-      <c r="C267" s="1" t="inlineStr">
+      <c r="C275" s="1" t="inlineStr">
         <is>
           <t>AIR CHALLENGE 180</t>
         </is>
       </c>
-      <c r="D267" s="1" t="inlineStr">
+      <c r="D275" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E267" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F267" s="1" t="inlineStr">
+      <c r="E275" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F275" s="1" t="inlineStr">
         <is>
           <t>Nike, Inc.</t>
         </is>
       </c>
     </row>
-    <row r="268" customHeight="1" ht="140.0">
-      <c r="A268" s="1" t="inlineStr">
+    <row r="276" customHeight="1" ht="140.0">
+      <c r="A276" s="1" t="inlineStr">
         <is>
           <t>538412</t>
         </is>
       </c>
-      <c r="C268" s="1" t="inlineStr">
+      <c r="C276" s="1" t="inlineStr">
         <is>
           <t>AIR FORCE 180</t>
         </is>
       </c>
-      <c r="D268" s="1" t="inlineStr">
+      <c r="D276" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E268" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F268" s="1" t="inlineStr">
+      <c r="E276" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F276" s="1" t="inlineStr">
         <is>
           <t>Nike, Inc.</t>
         </is>
       </c>
     </row>
-    <row r="269" customHeight="1" ht="140.0">
-      <c r="A269" s="1" t="inlineStr">
+    <row r="277" customHeight="1" ht="140.0">
+      <c r="A277" s="1" t="inlineStr">
         <is>
           <t>538413</t>
         </is>
       </c>
-      <c r="C269" s="1" t="inlineStr">
+      <c r="C277" s="1" t="inlineStr">
         <is>
           <t>AIR JORDAN 180</t>
         </is>
       </c>
-      <c r="D269" s="1" t="inlineStr">
+      <c r="D277" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E269" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F269" s="1" t="inlineStr">
+      <c r="E277" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F277" s="1" t="inlineStr">
         <is>
           <t>Nike, Inc.</t>
         </is>
       </c>
     </row>
-    <row r="270" customHeight="1" ht="140.0">
-      <c r="A270" s="1" t="inlineStr">
+    <row r="278" customHeight="1" ht="140.0">
+      <c r="A278" s="1" t="inlineStr">
         <is>
           <t>538414</t>
         </is>
       </c>
-      <c r="C270" s="1" t="inlineStr">
+      <c r="C278" s="1" t="inlineStr">
         <is>
           <t>AIR TRAINER 180</t>
         </is>
       </c>
-      <c r="D270" s="1" t="inlineStr">
+      <c r="D278" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E270" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F270" s="1" t="inlineStr">
+      <c r="E278" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F278" s="1" t="inlineStr">
         <is>
           <t>Nike, Inc.</t>
         </is>
       </c>
     </row>
-    <row r="271" customHeight="1" ht="140.0">
-      <c r="A271" s="1" t="inlineStr">
+    <row r="279" customHeight="1" ht="140.0">
+      <c r="A279" s="1" t="inlineStr">
         <is>
           <t>542557</t>
         </is>
       </c>
-      <c r="C271" s="1" t="inlineStr">
+      <c r="C279" s="1" t="inlineStr">
         <is>
           <t>CHALLENGE COURT</t>
         </is>
       </c>
-      <c r="D271" s="1" t="inlineStr">
+      <c r="D279" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E271" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F271" s="1" t="inlineStr">
+      <c r="E279" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F279" s="1" t="inlineStr">
         <is>
           <t>Nike, Inc.</t>
         </is>
       </c>
     </row>
-    <row r="272" customHeight="1" ht="140.0">
-      <c r="A272" s="1" t="inlineStr">
+    <row r="280" customHeight="1" ht="140.0">
+      <c r="A280" s="1" t="inlineStr">
         <is>
           <t>548401</t>
         </is>
       </c>
-      <c r="C272" s="1" t="inlineStr">
+      <c r="C280" s="1" t="inlineStr">
         <is>
           <t>NIKE F.I.T.</t>
         </is>
       </c>
-      <c r="D272" s="1" t="inlineStr">
+      <c r="D280" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E272" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F272" s="1" t="inlineStr">
+      <c r="E280" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F280" s="1" t="inlineStr">
         <is>
           <t>Nike, Inc.</t>
         </is>
       </c>
     </row>
-    <row r="273" customHeight="1" ht="140.0">
-      <c r="A273" s="1" t="inlineStr">
+    <row r="281" customHeight="1" ht="140.0">
+      <c r="A281" s="1" t="inlineStr">
         <is>
           <t>548402</t>
         </is>
       </c>
-      <c r="C273" s="1" t="inlineStr">
+      <c r="C281" s="1" t="inlineStr">
         <is>
           <t>DRI-F.I.T.</t>
         </is>
       </c>
-      <c r="D273" s="1" t="inlineStr">
+      <c r="D281" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E273" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F273" s="1" t="inlineStr">
+      <c r="E281" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F281" s="1" t="inlineStr">
         <is>
           <t>Nike, Inc.</t>
         </is>
       </c>
     </row>
-    <row r="274" customHeight="1" ht="140.0">
-      <c r="A274" s="1" t="inlineStr">
+    <row r="282" customHeight="1" ht="140.0">
+      <c r="A282" s="1" t="inlineStr">
         <is>
           <t>553728</t>
         </is>
       </c>
-      <c r="C274" s="1" t="inlineStr">
+      <c r="C282" s="1" t="inlineStr">
         <is>
           <t>AQUA GEAR</t>
         </is>
       </c>
-      <c r="D274" s="1" t="inlineStr">
+      <c r="D282" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E274" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F274" s="1" t="inlineStr">
+      <c r="E282" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F282" s="1" t="inlineStr">
         <is>
           <t>Nike International Limited</t>
         </is>
       </c>
     </row>
-    <row r="275" customHeight="1" ht="140.0">
-      <c r="A275" s="1" t="inlineStr">
+    <row r="283" customHeight="1" ht="140.0">
+      <c r="A283" s="1" t="inlineStr">
         <is>
           <t>557782</t>
         </is>
       </c>
-      <c r="C275" s="1" t="inlineStr">
+      <c r="C283" s="1" t="inlineStr">
         <is>
           <t>MICHAEL JORDAN</t>
         </is>
       </c>
-      <c r="D275" s="1" t="inlineStr">
+      <c r="D283" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E275" s="1" t="inlineStr">
+      <c r="E283" s="1" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
-      <c r="F275" s="1" t="inlineStr">
+      <c r="F283" s="1" t="inlineStr">
         <is>
           <t>Nike, Inc.</t>
         </is>
       </c>
     </row>
-    <row r="276" customHeight="1" ht="140.0">
-      <c r="A276" s="1" t="inlineStr">
+    <row r="284" customHeight="1" ht="140.0">
+      <c r="A284" s="1" t="inlineStr">
         <is>
           <t>557783</t>
         </is>
       </c>
-      <c r="C276" s="1" t="inlineStr">
+      <c r="C284" s="1" t="inlineStr">
         <is>
           <t>MICHAEL JORDAN</t>
         </is>
       </c>
-      <c r="D276" s="1" t="inlineStr">
+      <c r="D284" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E276" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F276" s="1" t="inlineStr">
+      <c r="E284" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F284" s="1" t="inlineStr">
         <is>
           <t>Nike, Inc.</t>
         </is>
       </c>
     </row>
-    <row r="277" customHeight="1" ht="140.0">
-      <c r="A277" s="1" t="inlineStr">
+    <row r="285" customHeight="1" ht="140.0">
+      <c r="A285" s="1" t="inlineStr">
         <is>
           <t>578330</t>
         </is>
       </c>
-      <c r="C277" s="1" t="inlineStr">
+      <c r="C285" s="1" t="inlineStr">
         <is>
           <t>THERMA-F.I.T.</t>
         </is>
       </c>
-      <c r="D277" s="1" t="inlineStr">
+      <c r="D285" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E277" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F277" s="1" t="inlineStr">
+      <c r="E285" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F285" s="1" t="inlineStr">
         <is>
           <t>Nike International Limited</t>
         </is>
       </c>
     </row>
-    <row r="278" customHeight="1" ht="140.0">
-      <c r="A278" s="1" t="inlineStr">
+    <row r="286" customHeight="1" ht="140.0">
+      <c r="A286" s="1" t="inlineStr">
         <is>
           <t>578331</t>
         </is>
       </c>
-      <c r="C278" s="1" t="inlineStr">
+      <c r="C286" s="1" t="inlineStr">
         <is>
           <t>CLIMA-F.I.T.</t>
         </is>
       </c>
-      <c r="D278" s="1" t="inlineStr">
+      <c r="D286" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E278" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F278" s="1" t="inlineStr">
+      <c r="E286" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F286" s="1" t="inlineStr">
         <is>
           <t>Nike International Limited</t>
         </is>
       </c>
     </row>
-    <row r="279" customHeight="1" ht="140.0">
-      <c r="A279" s="1" t="inlineStr">
+    <row r="287" customHeight="1" ht="140.0">
+      <c r="A287" s="1" t="inlineStr">
         <is>
           <t>628674</t>
         </is>
       </c>
-      <c r="C279" s="1" t="inlineStr">
+      <c r="C287" s="1" t="inlineStr">
         <is>
           <t>NIKE</t>
         </is>
       </c>
-      <c r="D279" s="1" t="inlineStr">
+      <c r="D287" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E279" s="1" t="inlineStr">
+      <c r="E287" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F279" s="1" t="inlineStr">
+      <c r="F287" s="1" t="inlineStr">
         <is>
           <t>Nike International Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="280" customHeight="1" ht="140.0">
-      <c r="A280" s="1" t="inlineStr">
+    <row r="288" customHeight="1" ht="140.0">
+      <c r="A288" s="1" t="inlineStr">
         <is>
           <t>651070</t>
         </is>
       </c>
-      <c r="C280" s="1" t="inlineStr">
+      <c r="C288" s="1" t="inlineStr">
         <is>
           <t>CHARLES BARKLEY</t>
         </is>
       </c>
-      <c r="D280" s="1" t="inlineStr">
+      <c r="D288" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E280" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F280" s="1" t="inlineStr">
+      <c r="E288" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F288" s="1" t="inlineStr">
         <is>
           <t>Nike International Limited</t>
         </is>
       </c>
     </row>
-    <row r="281" customHeight="1" ht="140.0">
-      <c r="A281" s="1" t="inlineStr">
+    <row r="289" customHeight="1" ht="140.0">
+      <c r="A289" s="1" t="inlineStr">
         <is>
           <t>651571</t>
         </is>
       </c>
-      <c r="C281" s="1" t="inlineStr">
+      <c r="C289" s="1" t="inlineStr">
         <is>
           <t>NIKE</t>
         </is>
       </c>
-      <c r="D281" s="1" t="inlineStr">
+      <c r="D289" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E281" s="1" t="inlineStr">
+      <c r="E289" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="F281" s="1" t="inlineStr">
+      <c r="F289" s="1" t="inlineStr">
         <is>
           <t>Twenty First Larena P/L</t>
         </is>
       </c>
     </row>
-    <row r="282" customHeight="1" ht="140.0">
-      <c r="A282" s="1" t="inlineStr">
+    <row r="290" customHeight="1" ht="140.0">
+      <c r="A290" s="1" t="inlineStr">
         <is>
           <t>664150</t>
         </is>
       </c>
-      <c r="C282" s="1" t="inlineStr">
+      <c r="C290" s="1" t="inlineStr">
         <is>
           <t>NIKE</t>
         </is>
       </c>
-      <c r="D282" s="1" t="inlineStr">
+      <c r="D290" s="1" t="inlineStr">
         <is>
           <t>Linked:
 Linked/merged before registration</t>
         </is>
       </c>
-      <c r="E282" s="1" t="inlineStr">
+      <c r="E290" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F282" s="1" t="inlineStr">
+      <c r="F290" s="1" t="inlineStr">
         <is>
           <t>Nike International Limited</t>
         </is>
       </c>
     </row>
-    <row r="283" customHeight="1" ht="140.0">
-      <c r="A283" s="1" t="inlineStr">
+    <row r="291" customHeight="1" ht="140.0">
+      <c r="A291" s="1" t="inlineStr">
         <is>
           <t>664151</t>
         </is>
       </c>
-      <c r="C283" s="1" t="inlineStr">
+      <c r="C291" s="1" t="inlineStr">
         <is>
           <t>NIKE</t>
         </is>
       </c>
-      <c r="D283" s="1" t="inlineStr">
+      <c r="D291" s="1" t="inlineStr">
         <is>
           <t>Linked:
 Linked/merged before registration</t>
         </is>
       </c>
-      <c r="E283" s="1" t="inlineStr">
+      <c r="E291" s="1" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
-      <c r="F283" s="1" t="inlineStr">
+      <c r="F291" s="1" t="inlineStr">
         <is>
           <t>Nike International Limited</t>
         </is>
       </c>
     </row>
-    <row r="284" customHeight="1" ht="140.0">
-      <c r="A284" s="1" t="inlineStr">
+    <row r="292" customHeight="1" ht="140.0">
+      <c r="A292" s="1" t="inlineStr">
         <is>
           <t>751766</t>
         </is>
       </c>
-      <c r="C284" s="1" t="inlineStr">
+      <c r="C292" s="1" t="inlineStr">
         <is>
           <t>P.L.A.Y.</t>
         </is>
       </c>
-      <c r="D284" s="1" t="inlineStr">
+      <c r="D292" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E284" s="1" t="inlineStr">
+      <c r="E292" s="1" t="inlineStr">
         <is>
           <t>25, 41</t>
         </is>
       </c>
-      <c r="F284" s="1" t="inlineStr">
+      <c r="F292" s="1" t="inlineStr">
         <is>
           <t>Nike International Limited</t>
         </is>
       </c>
     </row>
-    <row r="285" customHeight="1" ht="140.0">
-      <c r="A285" s="1" t="inlineStr">
+    <row r="293" customHeight="1" ht="140.0">
+      <c r="A293" s="1" t="inlineStr">
         <is>
           <t>955356</t>
         </is>
       </c>
-      <c r="C285" s="1" t="inlineStr">
+      <c r="C293" s="1" t="inlineStr">
         <is>
           <t>NIKE</t>
         </is>
       </c>
-      <c r="D285" s="1" t="inlineStr">
+      <c r="D293" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E285" s="1" t="inlineStr">
+      <c r="E293" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F285" s="1" t="inlineStr">
+      <c r="F293" s="1" t="inlineStr">
         <is>
           <t>Nike International Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="286" customHeight="1" ht="140.0">
-      <c r="A286" s="1" t="inlineStr">
+    <row r="294" customHeight="1" ht="140.0">
+      <c r="A294" s="1" t="inlineStr">
         <is>
           <t>987982</t>
         </is>
       </c>
-      <c r="C286" s="1" t="inlineStr">
+      <c r="C294" s="1" t="inlineStr">
         <is>
           <t>OLE</t>
         </is>
       </c>
-      <c r="D286" s="1" t="inlineStr">
+      <c r="D294" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E286" s="1" t="inlineStr">
+      <c r="E294" s="1" t="inlineStr">
         <is>
           <t>25, 28, 41</t>
         </is>
       </c>
-      <c r="F286" s="1" t="inlineStr">
+      <c r="F294" s="1" t="inlineStr">
         <is>
           <t>Nike International Ltd</t>
         </is>
       </c>
     </row>
-    <row r="287" customHeight="1" ht="140.0">
-      <c r="A287" s="1" t="inlineStr">
+    <row r="295" customHeight="1" ht="140.0">
+      <c r="A295" s="1" t="inlineStr">
         <is>
           <t>1062497</t>
         </is>
       </c>
-      <c r="C287" s="1" t="inlineStr">
+      <c r="C295" s="1" t="inlineStr">
         <is>
           <t>10 2</t>
         </is>
       </c>
-      <c r="D287" s="1" t="inlineStr">
+      <c r="D295" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E287" s="1" t="inlineStr">
+      <c r="E295" s="1" t="inlineStr">
         <is>
           <t>14, 18, 25</t>
         </is>
       </c>
-      <c r="F287" s="1" t="inlineStr">
+      <c r="F295" s="1" t="inlineStr">
         <is>
           <t>Nike International Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="288" customHeight="1" ht="140.0">
-      <c r="A288" s="1" t="inlineStr">
+    <row r="296" customHeight="1" ht="140.0">
+      <c r="A296" s="1" t="inlineStr">
         <is>
           <t>1063892</t>
         </is>
       </c>
-      <c r="C288" s="1" t="inlineStr">
+      <c r="C296" s="1" t="inlineStr">
         <is>
           <t>10/2</t>
         </is>
       </c>
-      <c r="D288" s="1" t="inlineStr">
+      <c r="D296" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E288" s="1" t="inlineStr">
+      <c r="E296" s="1" t="inlineStr">
         <is>
           <t>14, 18, 25</t>
         </is>
       </c>
-      <c r="F288" s="1" t="inlineStr">
+      <c r="F296" s="1" t="inlineStr">
         <is>
           <t>Nike International Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="289" customHeight="1" ht="140.0">
-      <c r="A289" s="1" t="inlineStr">
+    <row r="297" customHeight="1" ht="140.0">
+      <c r="A297" s="1" t="inlineStr">
         <is>
           <t>1063893</t>
         </is>
       </c>
-      <c r="C289" s="1" t="inlineStr">
+      <c r="C297" s="1" t="inlineStr">
         <is>
           <t>10//2</t>
         </is>
       </c>
-      <c r="D289" s="1" t="inlineStr">
+      <c r="D297" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E289" s="1" t="inlineStr">
+      <c r="E297" s="1" t="inlineStr">
         <is>
           <t>14, 18, 25</t>
         </is>
       </c>
-      <c r="F289" s="1" t="inlineStr">
+      <c r="F297" s="1" t="inlineStr">
         <is>
           <t>Nike International Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="290" customHeight="1" ht="140.0">
-      <c r="A290" s="1" t="inlineStr">
+    <row r="298" customHeight="1" ht="140.0">
+      <c r="A298" s="1" t="inlineStr">
         <is>
           <t>1072265</t>
         </is>
       </c>
-      <c r="C290" s="1" t="inlineStr">
+      <c r="C298" s="1" t="inlineStr">
         <is>
           <t>SQ</t>
         </is>
       </c>
-      <c r="D290" s="1" t="inlineStr">
+      <c r="D298" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E290" s="1" t="inlineStr">
+      <c r="E298" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="F290" s="1" t="inlineStr">
+      <c r="F298" s="1" t="inlineStr">
         <is>
           <t>Nike International Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="291" customHeight="1" ht="140.0">
-      <c r="A291" s="1" t="inlineStr">
+    <row r="299" customHeight="1" ht="140.0">
+      <c r="A299" s="1" t="inlineStr">
         <is>
           <t>1097896</t>
         </is>
       </c>
-      <c r="C291" s="1" t="inlineStr">
+      <c r="C299" s="1" t="inlineStr">
         <is>
           <t>VAPOR</t>
         </is>
       </c>
-      <c r="D291" s="1" t="inlineStr">
+      <c r="D299" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E291" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F291" s="1" t="inlineStr">
+      <c r="E299" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F299" s="1" t="inlineStr">
         <is>
           <t>Nike International Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="292" customHeight="1" ht="140.0">
-      <c r="A292" s="1" t="inlineStr">
+    <row r="300" customHeight="1" ht="140.0">
+      <c r="A300" s="1" t="inlineStr">
         <is>
           <t>1110447</t>
         </is>
       </c>
-      <c r="C292" s="1" t="inlineStr">
+      <c r="C300" s="1" t="inlineStr">
         <is>
           <t>NIKE</t>
         </is>
       </c>
-      <c r="D292" s="1" t="inlineStr">
+      <c r="D300" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E292" s="1" t="inlineStr">
+      <c r="E300" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F292" s="1" t="inlineStr">
+      <c r="F300" s="1" t="inlineStr">
         <is>
           <t>Nike International Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="293" customHeight="1" ht="140.0">
-      <c r="A293" s="1" t="inlineStr">
+    <row r="301" customHeight="1" ht="140.0">
+      <c r="A301" s="1" t="inlineStr">
         <is>
           <t>1115554</t>
         </is>
       </c>
-      <c r="C293" s="1" t="inlineStr">
+      <c r="C301" s="1" t="inlineStr">
         <is>
           <t>POWERSONG</t>
         </is>
       </c>
-      <c r="D293" s="1" t="inlineStr">
+      <c r="D301" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E293" s="1" t="inlineStr">
+      <c r="E301" s="1" t="inlineStr">
         <is>
           <t>14, 25, 35, 41</t>
         </is>
       </c>
-      <c r="F293" s="1" t="inlineStr">
+      <c r="F301" s="1" t="inlineStr">
         <is>
           <t>Nike International Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="294" customHeight="1" ht="140.0">
-      <c r="A294" s="1" t="inlineStr">
+    <row r="302" customHeight="1" ht="140.0">
+      <c r="A302" s="1" t="inlineStr">
         <is>
           <t>1198540</t>
         </is>
       </c>
-      <c r="C294" s="1" t="inlineStr">
+      <c r="C302" s="1" t="inlineStr">
         <is>
           <t>VR</t>
         </is>
       </c>
-      <c r="D294" s="1" t="inlineStr">
+      <c r="D302" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E294" s="1" t="inlineStr">
+      <c r="E302" s="1" t="inlineStr">
         <is>
           <t>18, 28</t>
         </is>
       </c>
-      <c r="F294" s="1" t="inlineStr">
+      <c r="F302" s="1" t="inlineStr">
         <is>
           <t>Nike International Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="295" customHeight="1" ht="140.0">
-      <c r="A295" s="1" t="inlineStr">
+    <row r="303" customHeight="1" ht="140.0">
+      <c r="A303" s="1" t="inlineStr">
         <is>
           <t>1225077</t>
         </is>
       </c>
-      <c r="C295" s="1" t="inlineStr">
+      <c r="C303" s="1" t="inlineStr">
         <is>
           <t>NIKE+ CARDIOMILES</t>
         </is>
       </c>
-      <c r="D295" s="1" t="inlineStr">
+      <c r="D303" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E295" s="1" t="inlineStr">
+      <c r="E303" s="1" t="inlineStr">
         <is>
           <t>38, 41</t>
         </is>
       </c>
-      <c r="F295" s="1" t="inlineStr">
+      <c r="F303" s="1" t="inlineStr">
         <is>
           <t>Nike International Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="296" customHeight="1" ht="140.0">
-      <c r="A296" s="1" t="inlineStr">
+    <row r="304" customHeight="1" ht="140.0">
+      <c r="A304" s="1" t="inlineStr">
         <is>
           <t>1225650</t>
         </is>
       </c>
-      <c r="C296" s="1" t="inlineStr">
+      <c r="C304" s="1" t="inlineStr">
         <is>
           <t>CARDIOMILES</t>
         </is>
       </c>
-      <c r="D296" s="1" t="inlineStr">
+      <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E296" s="1" t="inlineStr">
+      <c r="E304" s="1" t="inlineStr">
         <is>
           <t>38, 41</t>
         </is>
       </c>
-      <c r="F296" s="1" t="inlineStr">
+      <c r="F304" s="1" t="inlineStr">
         <is>
           <t>Nike International Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="297" customHeight="1" ht="140.0">
-      <c r="A297" s="1" t="inlineStr">
+    <row r="305" customHeight="1" ht="140.0">
+      <c r="A305" s="1" t="inlineStr">
         <is>
           <t>1230151</t>
         </is>
       </c>
-      <c r="C297" s="1" t="inlineStr">
+      <c r="C305" s="1" t="inlineStr">
         <is>
           <t>NIKE</t>
         </is>
       </c>
-      <c r="D297" s="1" t="inlineStr">
+      <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E297" s="1" t="inlineStr">
+      <c r="E305" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F297" s="1" t="inlineStr">
+      <c r="F305" s="1" t="inlineStr">
         <is>
           <t>Nike International Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="298" customHeight="1" ht="140.0">
-      <c r="A298" s="1" t="inlineStr">
+    <row r="306" customHeight="1" ht="140.0">
+      <c r="A306" s="1" t="inlineStr">
         <is>
           <t>1351521</t>
         </is>
       </c>
-      <c r="C298" s="1" t="inlineStr">
+      <c r="C306" s="1" t="inlineStr">
         <is>
           <t>NEXT UP</t>
         </is>
       </c>
-      <c r="D298" s="1" t="inlineStr">
+      <c r="D306" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E298" s="1" t="inlineStr">
+      <c r="E306" s="1" t="inlineStr">
         <is>
           <t>25, 28, 41</t>
         </is>
       </c>
-      <c r="F298" s="1" t="inlineStr">
+      <c r="F306" s="1" t="inlineStr">
         <is>
           <t>Nike International Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="299" customHeight="1" ht="140.0">
-      <c r="A299" s="1" t="inlineStr">
+    <row r="307" customHeight="1" ht="140.0">
+      <c r="A307" s="1" t="inlineStr">
         <is>
           <t>1359379</t>
         </is>
       </c>
-      <c r="C299" s="1" t="inlineStr">
+      <c r="C307" s="1" t="inlineStr">
         <is>
           <t>WORLD BASKETBALL FESTIVAL.</t>
         </is>
       </c>
-      <c r="D299" s="1" t="inlineStr">
+      <c r="D307" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E299" s="1" t="inlineStr">
+      <c r="E307" s="1" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
-      <c r="F299" s="1" t="inlineStr">
+      <c r="F307" s="1" t="inlineStr">
         <is>
           <t>Nike International Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="300" customHeight="1" ht="140.0">
-      <c r="A300" s="1" t="inlineStr">
+    <row r="308" customHeight="1" ht="140.0">
+      <c r="A308" s="1" t="inlineStr">
         <is>
           <t>1402494</t>
         </is>
       </c>
-      <c r="C300" s="1" t="inlineStr">
+      <c r="C308" s="1" t="inlineStr">
         <is>
           <t>20XI</t>
         </is>
       </c>
-      <c r="D300" s="1" t="inlineStr">
+      <c r="D308" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E300" s="1" t="inlineStr">
+      <c r="E308" s="1" t="inlineStr">
         <is>
           <t>18, 35</t>
         </is>
       </c>
-      <c r="F300" s="1" t="inlineStr">
+      <c r="F308" s="1" t="inlineStr">
         <is>
           <t>Nike International Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="301" customHeight="1" ht="140.0">
-      <c r="A301" s="1" t="inlineStr">
+    <row r="309" customHeight="1" ht="140.0">
+      <c r="A309" s="1" t="inlineStr">
         <is>
           <t>1405714</t>
         </is>
       </c>
-      <c r="C301" s="1" t="inlineStr">
+      <c r="C309" s="1" t="inlineStr">
         <is>
           <t>NIKE PRO COMBAT HYPERWARM SERIES</t>
         </is>
       </c>
-      <c r="D301" s="1" t="inlineStr">
+      <c r="D309" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E301" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F301" s="1" t="inlineStr">
+      <c r="E309" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F309" s="1" t="inlineStr">
         <is>
           <t>Nike International Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="302" customHeight="1" ht="140.0">
-      <c r="A302" s="1" t="inlineStr">
+    <row r="310" customHeight="1" ht="140.0">
+      <c r="A310" s="1" t="inlineStr">
         <is>
           <t>1489470</t>
         </is>
       </c>
-      <c r="C302" s="1" t="inlineStr">
+      <c r="C310" s="1" t="inlineStr">
         <is>
           <t>WORLD BASKETBALL FESTIVAL.</t>
         </is>
       </c>
-      <c r="D302" s="1" t="inlineStr">
+      <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E302" s="1" t="inlineStr">
+      <c r="E310" s="1" t="inlineStr">
         <is>
           <t>18, 25, 28, 41</t>
         </is>
       </c>
-      <c r="F302" s="1" t="inlineStr">
+      <c r="F310" s="1" t="inlineStr">
         <is>
           <t>Nike International Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="303" customHeight="1" ht="140.0">
-      <c r="A303" s="1" t="inlineStr">
+    <row r="311" customHeight="1" ht="140.0">
+      <c r="A311" s="1" t="inlineStr">
         <is>
           <t>1536273</t>
         </is>
       </c>
-      <c r="C303" s="1" t="inlineStr">
+      <c r="C311" s="1" t="inlineStr">
         <is>
           <t>NIKE</t>
         </is>
       </c>
-      <c r="D303" s="1" t="inlineStr">
+      <c r="D311" s="1" t="inlineStr">
         <is>
           <t>Refused:
 Opposition successful</t>
         </is>
       </c>
-      <c r="E303" s="1" t="inlineStr">
+      <c r="E311" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F303" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A304" s="1" t="inlineStr">
+      <c r="F311" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="312" customHeight="1" ht="140.0">
+      <c r="A312" s="1" t="inlineStr">
         <is>
           <t>1621287</t>
         </is>
       </c>
-      <c r="C304" s="1" t="inlineStr">
+      <c r="C312" s="1" t="inlineStr">
         <is>
           <t>NIKE</t>
         </is>
       </c>
-      <c r="D304" s="1" t="inlineStr">
+      <c r="D312" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E304" s="1" t="inlineStr">
+      <c r="E312" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F304" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A305" s="1" t="inlineStr">
+      <c r="F312" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="313" customHeight="1" ht="140.0">
+      <c r="A313" s="1" t="inlineStr">
         <is>
           <t>1802936</t>
         </is>
       </c>
-      <c r="C305" s="1" t="inlineStr">
+      <c r="C313" s="1" t="inlineStr">
         <is>
           <t>NIKE ZONAL</t>
         </is>
       </c>
-      <c r="D305" s="1" t="inlineStr">
+      <c r="D313" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E305" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A306" s="1" t="inlineStr">
+      <c r="E313" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F313" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="314" customHeight="1" ht="140.0">
+      <c r="A314" s="1" t="inlineStr">
         <is>
           <t>1867353</t>
         </is>
       </c>
-      <c r="C306" s="1" t="inlineStr">
+      <c r="C314" s="1" t="inlineStr">
         <is>
           <t>FLYLEATHER</t>
         </is>
       </c>
-      <c r="D306" s="1" t="inlineStr">
+      <c r="D314" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E306" s="1" t="inlineStr">
+      <c r="E314" s="1" t="inlineStr">
         <is>
           <t>25, 28</t>
         </is>
       </c>
-      <c r="F306" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A307" s="1" t="inlineStr">
+      <c r="F314" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="315" customHeight="1" ht="140.0">
+      <c r="A315" s="1" t="inlineStr">
         <is>
           <t>1883818</t>
         </is>
       </c>
-      <c r="C307" s="1" t="inlineStr">
+      <c r="C315" s="1" t="inlineStr">
         <is>
           <t>PEGASUS</t>
         </is>
       </c>
-      <c r="D307" s="1" t="inlineStr">
+      <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E307" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A308" s="1" t="inlineStr">
+      <c r="E315" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F315" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="316" customHeight="1" ht="140.0">
+      <c r="A316" s="1" t="inlineStr">
         <is>
           <t>2109258</t>
         </is>
       </c>
-      <c r="C308" s="1" t="inlineStr">
+      <c r="C316" s="1" t="inlineStr">
         <is>
           <t>NIKE</t>
         </is>
       </c>
-      <c r="D308" s="1" t="inlineStr">
+      <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E308" s="1" t="inlineStr">
+      <c r="E316" s="1" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
-      <c r="F308" s="1" t="inlineStr">
+      <c r="F316" s="1" t="inlineStr">
         <is>
           <t>Antonio Torres</t>
         </is>
       </c>
     </row>
-    <row r="309" customHeight="1" ht="140.0">
-      <c r="A309" s="1" t="inlineStr">
+    <row r="317" customHeight="1" ht="140.0">
+      <c r="A317" s="1" t="inlineStr">
         <is>
           <t>2282880</t>
         </is>
       </c>
-      <c r="C309" s="1" t="inlineStr">
+      <c r="C317" s="1" t="inlineStr">
         <is>
           <t>SUPPORT-FIT</t>
         </is>
       </c>
-      <c r="D309" s="1" t="inlineStr">
+      <c r="D317" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E309" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A310" s="1" t="inlineStr">
+      <c r="E317" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F317" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="318" customHeight="1" ht="140.0">
+      <c r="A318" s="1" t="inlineStr">
         <is>
           <t>2307748</t>
         </is>
       </c>
-      <c r="C310" s="1" t="inlineStr">
+      <c r="C318" s="1" t="inlineStr">
         <is>
           <t>MOTIVA</t>
         </is>
       </c>
-      <c r="D310" s="1" t="inlineStr">
+      <c r="D318" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E310" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A311" s="1" t="inlineStr">
+      <c r="E318" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F318" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="319" customHeight="1" ht="140.0">
+      <c r="A319" s="1" t="inlineStr">
         <is>
           <t>2346716</t>
         </is>
       </c>
-      <c r="C311" s="1" t="inlineStr">
+      <c r="C319" s="1" t="inlineStr">
         <is>
           <t>NIKE INVINCIBLE</t>
         </is>
       </c>
-      <c r="D311" s="1" t="inlineStr">
+      <c r="D319" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E311" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A312" s="1" t="inlineStr">
+      <c r="E319" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F319" s="1" t="inlineStr">
+        <is>
+          <t>Nike Innovate C.V.</t>
+        </is>
+      </c>
+    </row>
+    <row r="320" customHeight="1" ht="140.0">
+      <c r="A320" s="1" t="inlineStr">
         <is>
           <t>2563046</t>
         </is>
       </c>
-      <c r="C312" s="1" t="inlineStr">
+      <c r="C320" s="1" t="inlineStr">
         <is>
           <t>LOGO NIKE SWOOSH IPAUSTRALIA.GOV.AU</t>
         </is>
       </c>
-      <c r="D312" s="1" t="inlineStr">
+      <c r="D320" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E312" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F312" s="1" t="inlineStr">
+      <c r="E320" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F320" s="1" t="inlineStr">
         <is>
           <t>Audrey Helen Miotti</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>