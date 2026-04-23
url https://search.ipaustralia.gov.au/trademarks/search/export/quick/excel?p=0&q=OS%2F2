--- v1 (2026-02-23)
+++ v2 (2026-04-23)
@@ -99,190 +99,190 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>4</xdr:row>
+      <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>4</xdr:row>
-      <xdr:rowOff>571428</xdr:rowOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>800000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
-        <a:stretch>
-[...36 lines deleted...]
-        <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="800000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>580952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="2" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId3"/>
+        <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="580952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>1342857</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1342857"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>571428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1404000" cy="1342857"/>
+          <a:ext cx="1404000" cy="571428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>1295238</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -476,296 +476,296 @@
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
     <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>1750253</t>
+          <t>1854637</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
-          <t>H2 OS</t>
+          <t>FO2OS</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
-          <t>Protected:
-Expired renewal possible</t>
+          <t>Registered:
+Registered/protected</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
-          <t>9, 42</t>
+          <t>41, 45</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
-          <t>Shenzhen Oneplus Science &amp; Technology Co., Ltd.</t>
+          <t>Tushar Awasthi; Kamaldeep Kaur</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>1854637</t>
+          <t>2227801</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
-          <t>FO2OS</t>
+          <t>OS2 ONE SYSTEM, ONE SOLUTION.</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E6" s="1" t="inlineStr">
         <is>
-          <t>41, 45</t>
+          <t>9, 35, 42</t>
         </is>
       </c>
       <c r="F6" s="1" t="inlineStr">
         <is>
-          <t>Tushar Awasthi; Kamaldeep Kaur</t>
+          <t>ONE SYSTEM ONE SOLUTION, S.A.</t>
         </is>
       </c>
     </row>
     <row r="7" customHeight="1" ht="140.0">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2227801</t>
+          <t>2610327</t>
         </is>
       </c>
       <c r="C7" s="1" t="inlineStr">
         <is>
-          <t>OS2 ONE SYSTEM, ONE SOLUTION.</t>
+          <t>2iB OS</t>
         </is>
       </c>
       <c r="D7" s="1" t="inlineStr">
         <is>
-          <t>Registered:
-Registered/protected</t>
+          <t>Accepted:
+Awaiting publication</t>
         </is>
       </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>9, 35, 42</t>
+          <t>42</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>ONE SYSTEM ONE SOLUTION, S.A.</t>
+          <t>2iB Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="8" customHeight="1" ht="140.0">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>2610327</t>
+          <t>545185</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
-          <t>2iB OS</t>
+          <t>CICS OS/2</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
-          <t>Accepted:
-Awaiting publication</t>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>16</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
-          <t>2iB Pty Ltd</t>
+          <t>International Business Machines Corporation</t>
         </is>
       </c>
     </row>
     <row r="9" customHeight="1" ht="140.0">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>545185</t>
+          <t>545186</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>CICS OS/2</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>9</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>International Business Machines Corporation</t>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>545186</t>
+          <t>587614</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>CICS OS/2</t>
+          <t>WIN-OS/2</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>International Business Machines Corporation</t>
         </is>
       </c>
     </row>
     <row r="11" customHeight="1" ht="140.0">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>587614</t>
+          <t>611075</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>WIN-OS/2</t>
+          <t>OS/2 S/2 OS</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>International Business Machines Corporation</t>
         </is>
       </c>
     </row>
     <row r="12" customHeight="1" ht="140.0">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>611075</t>
+          <t>649577</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>OS/2 S/2 OS</t>
+          <t>OS/2 WARP</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>International Business Machines Corporation</t>
         </is>
       </c>
     </row>
     <row r="13" customHeight="1" ht="140.0">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>649577</t>
+          <t>1750253</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>OS/2 WARP</t>
+          <t>H2 OS</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Removed - Not renewed:
+          <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>9, 42</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>International Business Machines Corporation</t>
+          <t>Shenzhen Oneplus Science &amp; Technology Co., Ltd.</t>
         </is>
       </c>
     </row>
     <row r="14" customHeight="1" ht="140.0">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>477535</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>OS/2</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>