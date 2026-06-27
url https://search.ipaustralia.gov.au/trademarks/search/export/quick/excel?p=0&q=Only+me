--- v1 (2026-03-10)
+++ v2 (2026-06-27)
@@ -335,51 +335,51 @@
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
     <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>1176944</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>THERE IS ONLY ONE ME - 3DME</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>9, 16, 42</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>3DME Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>1499421</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>FOR ME ONLY</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">