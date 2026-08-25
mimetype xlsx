--- v2 (2026-06-27)
+++ v3 (2026-08-25)
@@ -90,51 +90,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment vertical="top" horizontal="left" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFill="true" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="true" applyFont="true">
       <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>628571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -175,161 +175,199 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="952380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>15</xdr:row>
-      <xdr:rowOff>1209523</xdr:rowOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>952380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="952380"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>1209523</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1209523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId4"/>
+        <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F18"/>
+  <dimension ref="A2:F19"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>15</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -548,196 +586,225 @@
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>The only thing keeping me awake, is my smile</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>David Dobson</t>
         </is>
       </c>
     </row>
     <row r="13" customHeight="1" ht="140.0">
       <c r="A13" s="1" t="inlineStr">
         <is>
+          <t>2674953</t>
+        </is>
+      </c>
+      <c r="C13" s="1" t="inlineStr">
+        <is>
+          <t>NATURAL RESILIENCE MIND MOVEMENT AND WELLBEING NATURAL RESILIENCE INSTITUTE
+THE RESILIENCE PYRAMID A DIAGNOSTIC FRAMEWORK FOR HUMAN ADAPTATION, GROWTH AND FLOURISHING NOT A LADDER. A SYSTEM. YOUR LIFE IS ONLY AS STRONG AS YOUR WEAKEST LAYER. THE BOTTLENECK DOCTRINE: THE LOWEST FUNCTIONAL LAYER SUPPRESSES EVERY LAYER ABOVE IT. FIX THE CONSTRAINT, MULTIPLY THE RESULTS. THE FOUR STATES EVERY LAYER CAN BE EXPERIENCED IN FOUR WAYS: COLLAPSE - I CAN'T RIGHT NOW. COUNTERFEIT - I THINK I'M FINE, BUT I'M NOT. FUNCTIONAL - I'M HOLDING STEADY. FLOURISHING - I'M THRIVING AND CONTRIBUTING. LEGACY - TRANSMISSION OF KNOWLEDGE, VALUES, CULTURE AND SYSTEMS. WHAT SURVIVES BECAUSE I WAS HERE? CONTRIBUTION - SYSTEMIC LEADERSHIP, SERVICE, MENTORING, AND IMPROVING THE LIVES OF OTHERS. HOW DO I IMPROVE THE LIVES OF OTHERS? GROWTH - MASTERY, LIFELONG LEARNING, CURIOSITY, AND PERSONAL EVOLUTION. AM I STILL EVOLVING? MEANING &amp; DIRECTION - VALUES IN ACTION, CLEAR DIRECTION, AND A PURPOSE THAT GUIDES DAILY DECISIONS. WHAT IS WORTH MOVING TOWARD? BELONGING - DEEP CONNECTION, TRUST, CO-REGULATION AND A SENSE OF BEING PART OF SOMETHING. WHO WALKS BESIDE ME? STRUCTURAL SAFETY - FINANCIAL STABILITY, HOUSING, PREDICTABILITY AND RESOURCES. AM I STABLE ENOUGH TO GROW? EMOTIONAL RESILIENCE - NERVOUS SYSTEM REGULATION, EMOTIONAL FLEXIBILITY AND RAPID RECOVERY. HOW QUICKLY DO I RECOVER FROM SETBACKS? ENERGY - SLEEP, MOVEMENT, NUTRITION AND PHYSIOLOGICAL REGULATION. DO I HAVE THE ENERGY TO LIVE THE LIFE I WANT? BUILT ON EVIDENCE. MADE PRACTICAL. SCIENCE &amp; PSYCHOLOGY - EVIDENCE-BASED FOUNDATIONS FOR MIND AND BEHAVIOR. NATURE &amp; MINDFULNESS - REGULATE YOUR SYSTEM. CONNECT WITH WHAT RESTORES YOU. WISDOM &amp; PHILOSOPHY - TIMELESS PRINCIPLES FOR MEANING AND PERSPECTIVE. A DISTINCTLY AUSTRALIAN PERSPECTIVE - MATESHIP, COMMUNITY, BALANCE, AND A PRACTICAL APPROACH TO A GOOD LIFE. DYNAMIC, NOT LINEAR. LAYERS INTERACT. LOWER LAYERS CAN SUPPRESS HIGHER LAYERS, AND HIGHER LAYERS CAN SUPPORT LOWER LAYERS. IT'S A SYSTEM, NOT A STRAIGHT LINE. INTENTIONAL INVESTMENT. YOU MAY INTENTIONALLY ACCEPT SHORT-TERM CHALLENGE IN A LOWER LAYER TO GROW IN A HIGHER ONE. MANAGED, TIME-LIMITED, PURPOSE-DRIVEN. ANCHOR EFFECT. HIGHER LAYERS CAN ANCHOR AND SUSTAIN YOU THROUGH CRISIS. LEGACY AND MEANING CAN REACH BACK DOWN AND RESTORE ENERGY AND RESILIENCE. THE BOTTLENECK DOCTRINE. YOUR LOWEST FUNCTIONAL LAYER IS THE CONSTRAINT. FIX IT FIRST. REMOVE THE BOTTLENECK. MULTIPLY THE STRENGTH ACROSS THE SYSTEM. ASSESS. TAKE THE RESILIENCE PYRAMID SCORECARD. IDENTIFY. DISCOVER YOUR BOTTLENECK AND COUNTERFEIT PATTERNS. PRIORITISE. FOCUS YOUR TIME AND ENERGY ON THE LAYER THAT MATTERS MOST. PRACTICE. USE THE CLEAR PROTOCOL TO CREATE REAL CHANGE. PROGRESS. REASSESS. ADAPT. BUILD UPWARD. LIVE THE LIFE YOU CHOSE. BUILT TO HELP YOU. UNDERSTAND WHERE YOU ARE. FOCUS ON WHAT MATTERS MOST. BUILD THE LIFE, LEADERSHIP AND LEGACY THAT LASTS. FOR YOURSELF. FOR OTHERS. FOR WHAT COMES NEXT. DEVELOPED FROM THE CLEAR PROTOCOL AND ICP FRAMEWORK. NOT ABOUT PERFECTION. ABOUT PROGRESS. THE RESILIENCE PYRAMID © 2026 NATURAL RESILIENCE INSTITUTE (NRI). ALL RIGHTS RESERVED. WWW.NATURALRESILIENCE.INSTITUTE VERSION 2.0 - JUNE 2026.</t>
+        </is>
+      </c>
+      <c r="D13" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Awaiting examination</t>
+        </is>
+      </c>
+      <c r="E13" s="1" t="inlineStr">
+        <is>
+          <t>41</t>
+        </is>
+      </c>
+      <c r="F13" s="1" t="inlineStr">
+        <is>
+          <t>SAAB INDUSTRIES PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" customHeight="1" ht="140.0">
+      <c r="A14" s="1" t="inlineStr">
+        <is>
           <t>112960</t>
         </is>
       </c>
-      <c r="C13" s="1" t="inlineStr">
+      <c r="C14" s="1" t="inlineStr">
         <is>
           <t>DOMAINES OTT
 JE NE VENDS QUE MES RECOLTS
 (I ONLY SELL MY OWN PRODUCE)</t>
         </is>
       </c>
-      <c r="D13" s="1" t="inlineStr">
+      <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
-      <c r="E13" s="1" t="inlineStr">
+      <c r="E14" s="1" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
-      <c r="F13" s="1" t="inlineStr">
+      <c r="F14" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="14" customHeight="1" ht="140.0">
-      <c r="A14" s="1" t="inlineStr">
+    <row r="15" customHeight="1" ht="140.0">
+      <c r="A15" s="1" t="inlineStr">
         <is>
           <t>1363798</t>
         </is>
       </c>
-      <c r="C14" s="1" t="inlineStr">
+      <c r="C15" s="1" t="inlineStr">
         <is>
           <t>ONLY GRAVITY CAN KEEP ME DOWN</t>
         </is>
       </c>
-      <c r="D14" s="1" t="inlineStr">
+      <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E14" s="1" t="inlineStr">
+      <c r="E15" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F14" s="1" t="inlineStr">
+      <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Heart on Sleeve Corp Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="15" customHeight="1" ht="140.0">
-      <c r="A15" s="1" t="inlineStr">
+    <row r="16" customHeight="1" ht="140.0">
+      <c r="A16" s="1" t="inlineStr">
         <is>
           <t>1457330</t>
         </is>
       </c>
-      <c r="C15" s="1" t="inlineStr">
+      <c r="C16" s="1" t="inlineStr">
         <is>
           <t>GRAVITY9 And G9 Hands In The Earth We Return What We Take Atomica Resonata Nothing &gt; Rests Solar Conceived, Elementary &gt; Constructed, Chemically Powered Attitude. Born Of The Star Its Time Went We Home. The Thought, The Action The Result. &gt; Ordered Chaos Atomic Connection so &gt; Simple, But Illusive. Atomically Connected Today I Am, Yesterday I was, Tomorrow Is Mine. Attraction Chemically Induced &gt; Thought Paralysis Stillness Is A Myth &gt; Nothing Rests Gravity The Only Thing Between You And Your Dream Gravity It Binds Us All Humanity Is Not A Birth Right,&gt; But A Gift. Humanity, A Gift, Not A Birth &gt; Right. Consciousness Is A Gift, Not A Birth Right Consciousness, The Difference Between You And Me.</t>
         </is>
       </c>
-      <c r="D15" s="1" t="inlineStr">
+      <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E15" s="1" t="inlineStr">
+      <c r="E16" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F15" s="1" t="inlineStr">
+      <c r="F16" s="1" t="inlineStr">
         <is>
           <t>Thomas Bernard Kilgariff</t>
         </is>
       </c>
     </row>
-    <row r="16" customHeight="1" ht="140.0">
-      <c r="A16" s="1" t="inlineStr">
+    <row r="17" customHeight="1" ht="140.0">
+      <c r="A17" s="1" t="inlineStr">
         <is>
           <t>573569</t>
         </is>
       </c>
-      <c r="C16" s="1" t="inlineStr">
+      <c r="C17" s="1" t="inlineStr">
         <is>
           <t>ONLY 4 ME AUSTRALIA
 O4M</t>
         </is>
       </c>
-      <c r="D16" s="1" t="inlineStr">
+      <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E16" s="1" t="inlineStr">
+      <c r="E17" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F16" s="1" t="inlineStr">
+      <c r="F17" s="1" t="inlineStr">
         <is>
           <t>Paul Liros</t>
         </is>
       </c>
     </row>
-    <row r="17" customHeight="1" ht="140.0">
-      <c r="A17" s="1" t="inlineStr">
+    <row r="18" customHeight="1" ht="140.0">
+      <c r="A18" s="1" t="inlineStr">
         <is>
           <t>1791429</t>
         </is>
       </c>
-      <c r="C17" s="1" t="inlineStr">
+      <c r="C18" s="1" t="inlineStr">
         <is>
           <t>ABOVE ME ONLY SKY</t>
         </is>
       </c>
-      <c r="D17" s="1" t="inlineStr">
+      <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E17" s="1" t="inlineStr">
+      <c r="E18" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
-      <c r="F17" s="1" t="inlineStr">
+      <c r="F18" s="1" t="inlineStr">
         <is>
           <t>Shannon Wayne Forrester</t>
         </is>
       </c>
     </row>
-    <row r="18" customHeight="1" ht="140.0">
-      <c r="A18" s="1" t="inlineStr">
+    <row r="19" customHeight="1" ht="140.0">
+      <c r="A19" s="1" t="inlineStr">
         <is>
           <t>2621898</t>
         </is>
       </c>
-      <c r="C18" s="1" t="inlineStr">
+      <c r="C19" s="1" t="inlineStr">
         <is>
           <t>69 Waves Universe (Creators registered Brand: Umbrella company / universe IP. Covers all characters, future series, and sub-brands.All sub-characters, series, and sub-brands within the 69 Waves Universe are created by the creator Styga, who retains full rights over their use and exploitation-for use in entertainment in all forms and media.)
 69 Waves Union (Creators - Stigami portal / hub for collaborations, challenges, and creator content-for use in entertainment in all forms and media.)
 StiGami (Army of creators' characters, Styga's Army, including all existing and future Main &amp; B-roll Cosmic Cloak Entities with Universal Powers-for use in entertainment in all forms and media.)
 Stigaru (Creator-owned fictional character; a cosmic cloak entity with universal powers, forming part of the Styga's Army (Stigami) under the 69 Waves Universe, for use in entertainment in all forms and media.)
 Styx &amp; NyX (Creator-owned fictional characters; a cosmic cloak entiies with universal powers, forming part of the Styga's Army (Stigami) under the 69 Waves Universe, for use in entertainment in all forms and media.)
 Xut &amp; Xoot (Creator-owned fictional characters; cosmic cloak entities with universal powers, forming part of the Styga's Army (Stigami) under the 69 Waves Universe, for use in entertainment in all forms and media.)
 Madame G.G (Madame Georgina Grande -Creator-owned fictional character; a cosmic cloak entity with universal powers, forming part of the Styga's Army (Stigami) under the 69 Waves Universe, for use in entertainment in all forms and media.)
 Sallu Lu (Creator-owned fictional character; a cosmic cloak entity with universal powers, forming part of the Styga's Army (Stigami) under the 69 Waves Universe, for use in entertainment in all forms and media.)
 Echofoam (Creator-owned fictional character; a cosmic cloak entity with universal powers, forming part of the Styga's Army (Stigami) under the 69 Waves Universe, for use in entertainment in all forms and media.)
 Cosmic Clock Entities (Creator-owned fictional characters a cosmic cloak entities with universal powers, forming part of the Styga's Army (Stigami) under the 69 Waves Universe, for use in entertainment in all forms and media.)
 Baba Uti (Creator-owned fictional character; a cosmic cloak entity with universal powers, forming part of the Styga's Army (Stigami) under the 69 Waves Universe, for use in entertainment in all forms and media.)
 TransMyra (Creator-owned fictional character; a cosmic cloak entity with universal powers, forming part of the Styga's Army (Stigami) under the 69 Waves Universe, for use in entertainment in all forms and media.)
 AtropoZeta (Creator-owned fictional character; a cosmic cloak entity with universal powers, forming part of the Styga's Army (Stigami) under the 69 Waves Universe, for use in entertainment in all forms and media.)
 Myrava (Creator-owned fictional character; a cosmic cloak entity with universal powers, forming part of the Styga's Army (Stigami) under the 69 Waves Universe, for use in entertainment in all forms and media.)
 Myrissa (Creator-owned fictional character; a cosmic cloak entity with universal powers, forming part of the Styga's Army (Stigami) under the 69 Waves Universe, for use in entertainment in all forms and media.)
 Myraela (Creator-owned fictional character; a cosmic cloak entity with universal powers, forming part of the Styga's Army (Stigami) under the 69 Waves Universe, for use in entertainment in all forms and media.)
 Hootaru (Creator-owned fictional character; a cosmic cloak entity with universal powers, forming part of the Styga's Army (Stigami) under the 69 Waves Universe, for use in entertainment in all forms and media.)
 Stellaru (Creator-owned fictional character; a cosmic cloak entity with universal powers, forming part of the Styga's Army (Stigami) under the 69 Waves Universe, for use in entertainment in all forms and media.)
 Hopperu (Creator-owned fictional character; a cosmic cloak entity with universal powers, forming part of the Styga's Army (Stigami) under the 69 Waves Universe, for use in entertainment in all forms and media.)
 Sketcharu (Creator-owned fictional character; a cosmic cloak entity with universal powers, forming part of the Styga's Army (Stigami) under the 69 Waves Universe, for use in entertainment in all forms and media.)
 Zumaru (Creator-owned fictional character; a cosmic cloak entity with universal powers, forming part of the Styga's Army (Stigami) under the 69 Waves Universe, for use in entertainment in all forms and media.)
 Fixaru (Creator-owned fictional character; a cosmic cloak entity with universal powers, forming part of the Styga's Army (Stigami) under the 69 Waves Universe, for use in entertainment in all forms and media.)
 DR. Ru (Creator-owned fictional character; a cosmic cloak entity with universal powers, forming part of the Styga's Army (Stigami) under the 69 Waves Universe, for use in entertainment in all forms and media.)
 Kukaru (Creator-owned fictional character; a cosmic cloak entity with universal powers, forming part of the Styga's Army (Stigami) under the 69 Waves Universe, for use in entertainment in all forms and media.)
@@ -771,62 +838,62 @@
 Atropos has spoken !
 I dare you... or I dare you not
 There you go, with a puff and a blow
 Glam it or slam it
 Hey? Who loves you, baby!
 I see, I see... a list of prey!
 Who's gonna press the button?
 Oooh sugar, that's your destiny - sparkle responsibly!
 No vacancy!
 If you fail the challenge, don't blame me - blame you F-8, darling!
 Your path is sealed
 Private room ,You're staying
 One night stay
 Check in Motel X → Cell (Tick) See you inside
 J-77 EXTENDED STAY -
 Room service denied
 Welcome back.Keys included
 404 FREEDOM
 5150 : ONE NIGHT ONLY
 CELL-7 : CHECK IN
 Time to Checked out?
 Hoppa, Hoppa, hopping, through I'm a bouncing Stigaru
 Guna Guna up I go Step by step I clear the way Every day, every way</t>
         </is>
       </c>
-      <c r="D18" s="1" t="inlineStr">
+      <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E18" s="1" t="inlineStr">
+      <c r="E19" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F18" s="1" t="inlineStr">
+      <c r="F19" s="1" t="inlineStr">
         <is>
           <t>Hellen Filippakopoulos</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>