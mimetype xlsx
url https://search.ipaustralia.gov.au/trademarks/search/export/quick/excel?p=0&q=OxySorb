--- v2 (2026-08-19)
+++ v3 (2026-10-04)
@@ -343,51 +343,51 @@
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>WHOLESALE GROUP INTERNATIONAL PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="8" customHeight="1" ht="140.0">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>2676315</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>OXYGEN ABSORBERS AUSTRALIA OXYSORB WWW.OXYGENABSORBER.COM.AU DO NOT EAT</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Published:
-Awaiting examination</t>
+Under examination</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Wholesale Group International Pty Ltd</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>