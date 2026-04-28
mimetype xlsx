--- v1 (2026-03-14)
+++ v2 (2026-04-28)
@@ -855,51 +855,51 @@
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>August Storck KG</t>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>1127113</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>PLUTO</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>3, 9, 14, 16, 18, 20, 21, 24, 25, 28, 41</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Disney Enterprises, Inc.</t>
         </is>
       </c>
     </row>
     <row r="11" customHeight="1" ht="140.0">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>1580382</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>PLUTO 800</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
@@ -1289,51 +1289,51 @@
     </row>
     <row r="25" customHeight="1" ht="140.0">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>2425299</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>Pluto Lost Its Colors</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
-          <t>GORKEM SEZGIN</t>
+          <t>BILE BEANS FOR BILIOUSNESS PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="26" customHeight="1" ht="140.0">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>2467564</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>PLUTO TV</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
@@ -1363,51 +1363,51 @@
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>Thomas Van Khoa Tran</t>
         </is>
       </c>
     </row>
     <row r="28" customHeight="1" ht="140.0">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>2620888</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>PLUTO</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Accepted:
-Awaiting publication</t>
+In opposition period</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>CASP AUTO PARTS CO., LTD.</t>
         </is>
       </c>
     </row>
     <row r="29" customHeight="1" ht="140.0">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>22601</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>PLUTO</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">