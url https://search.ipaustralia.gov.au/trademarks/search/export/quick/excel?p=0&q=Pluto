--- v2 (2026-04-28)
+++ v3 (2026-06-13)
@@ -1362,52 +1362,52 @@
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>Thomas Van Khoa Tran</t>
         </is>
       </c>
     </row>
     <row r="28" customHeight="1" ht="140.0">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>2620888</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>PLUTO</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Accepted:
-In opposition period</t>
+          <t>Protected:
+Registered/protected</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>CASP AUTO PARTS CO., LTD.</t>
         </is>
       </c>
     </row>
     <row r="29" customHeight="1" ht="140.0">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>22601</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>PLUTO</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">