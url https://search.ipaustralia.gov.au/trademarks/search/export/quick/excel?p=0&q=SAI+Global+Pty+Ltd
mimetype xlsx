--- v1 (2026-03-08)
+++ v2 (2026-06-17)
@@ -669,703 +669,703 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="828000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>936000</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="936000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>936000</xdr:colOff>
+      <xdr:colOff>1548000</xdr:colOff>
       <xdr:row>20</xdr:row>
+      <xdr:rowOff>284665</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1548000" cy="284665"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1260000</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
-[...51 lines deleted...]
-          <a:ext cx="1548000" cy="284665"/>
+        <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1260000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1260000</xdr:colOff>
+      <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>23</xdr:row>
-      <xdr:rowOff>1428571</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1260000" cy="1428571"/>
+      <xdr:rowOff>914285</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="914285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:colOff>1008000</xdr:colOff>
       <xdr:row>24</xdr:row>
-      <xdr:rowOff>914285</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="914285"/>
+      <xdr:rowOff>1548000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1008000" cy="1548000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1008000</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>1548000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId20"/>
+        <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1008000" cy="1548000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1008000</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>1548000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId21"/>
+        <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1008000" cy="1548000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1008000</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>1548000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId22"/>
+        <xdr:cNvPr id="23" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1008000" cy="1548000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1008000</xdr:colOff>
+      <xdr:colOff>1044000</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>1548000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="Picture 1" descr="Picture"/>
-[...36 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1044000" cy="1548000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1404000</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>1400000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1400000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>31</xdr:row>
-      <xdr:rowOff>1400000</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1404000" cy="1400000"/>
+      <xdr:rowOff>314285</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="314285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
+      <xdr:colOff>936000</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="936000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>32</xdr:row>
-[...30 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
-[...4 lines deleted...]
-      <xdr:row>33</xdr:row>
+      <xdr:rowOff>1057142</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1057142"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>972000</xdr:colOff>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="Picture 1" descr="Picture"/>
-[...51 lines deleted...]
-          <a:ext cx="1404000" cy="1057142"/>
+        <xdr:cNvPr id="29" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="972000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>972000</xdr:colOff>
+      <xdr:colOff>720000</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Picture 1" descr="Picture"/>
-[...13 lines deleted...]
-          <a:ext cx="972000" cy="1428571"/>
+        <xdr:cNvPr id="30" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="720000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>720000</xdr:colOff>
+      <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>36</xdr:row>
+      <xdr:rowOff>1323809</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1404000" cy="1323809"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1260000</xdr:colOff>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="Picture 1" descr="Picture"/>
-[...51 lines deleted...]
-          <a:ext cx="1404000" cy="1323809"/>
+        <xdr:cNvPr id="32" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1260000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1260000</xdr:colOff>
+      <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>38</xdr:row>
-      <xdr:rowOff>1428571</xdr:rowOff>
-[...36 lines deleted...]
-      <xdr:row>39</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="33" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -1884,627 +1884,627 @@
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>QUALITY SYSTEM</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>SAI Global Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="20" customHeight="1" ht="140.0">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>1082213</t>
+          <t>1094769</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>OCCAM</t>
+          <t>GAS SAFETY CERTIFIED</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Expired renewal possible</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>42</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>SAI Global Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="21" customHeight="1" ht="140.0">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>1094769</t>
+          <t>1265281</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>GAS SAFETY CERTIFIED</t>
+          <t>SAI GLOBAL</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Registered:
+          <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>9, 16, 35, 41, 42, 45</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>SAI Global Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="22" customHeight="1" ht="140.0">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>1265281</t>
+          <t>1265282</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>SAI GLOBAL</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>9, 16, 35, 41, 42, 45</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>SAI Global Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="23" customHeight="1" ht="140.0">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>1265282</t>
+          <t>1315523</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
-          <t>SAI GLOBAL</t>
+          <t>VERIFIED EMISSIONS</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Protected:
+          <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
-          <t>9, 16, 35, 41, 42, 45</t>
+          <t>35, 42</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>SAI Global Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="24" customHeight="1" ht="140.0">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>1315523</t>
+          <t>1322768</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>VERIFIED EMISSIONS</t>
+          <t>AFS ADVANCINGFOODSAFETY</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
-          <t>35, 42</t>
+          <t>16, 41</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>SAI Global Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="25" customHeight="1" ht="140.0">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>1322768</t>
+          <t>1574496</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>AFS ADVANCINGFOODSAFETY</t>
+          <t/>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
-          <t>16, 41</t>
+          <t>1, 2, 4, 6, 7, 8, 9, 10, 11, 12, 16, 17, 19, 20, 21, 22, 24, 25, 28</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>SAI Global Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="26" customHeight="1" ht="140.0">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>1574496</t>
+          <t>1574511</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>CERTIFIED PRODUCT</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>1, 2, 4, 6, 7, 8, 9, 10, 11, 12, 16, 17, 19, 20, 21, 22, 24, 25, 28</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>SAI Global Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="27" customHeight="1" ht="140.0">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>1574511</t>
+          <t>1574539</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
-          <t>CERTIFIED PRODUCT</t>
+          <t/>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
-          <t>1, 2, 4, 6, 7, 8, 9, 10, 11, 12, 16, 17, 19, 20, 21, 22, 24, 25, 28</t>
+          <t>35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>SAI Global Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="28" customHeight="1" ht="140.0">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>1574539</t>
+          <t>1574545</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>CERTIFIED SYSTEM</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
-          <t>35, 36, 37, 38, 39, 40, 41, 42, 43, 44, 45</t>
+          <t>35, 42</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>SAI Global Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="29" customHeight="1" ht="140.0">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>1574545</t>
+          <t>1574547</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
-          <t>CERTIFIED SYSTEM</t>
+          <t>VERIFIED</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>35, 42</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>SAI Global Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="30" customHeight="1" ht="140.0">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>1574547</t>
+          <t>1604956</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
-          <t>VERIFIED</t>
+          <t>SAI GLOBAL</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
-          <t>35, 42</t>
+          <t>9, 16, 35, 36, 41, 42, 44, 45</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>SAI Global Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="31" customHeight="1" ht="140.0">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>1604956</t>
+          <t>1604957</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
-          <t>SAI GLOBAL</t>
+          <t/>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>9, 16, 35, 36, 41, 42, 44, 45</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>SAI Global Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="32" customHeight="1" ht="140.0">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>1604957</t>
+          <t>1604958</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>SAI GLOBAL</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>9, 16, 35, 36, 41, 42, 44, 45</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>SAI Global Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="33" customHeight="1" ht="140.0">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>1604958</t>
+          <t>667437</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
-          <t>SAI GLOBAL</t>
+          <t>LABORATORY</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Registered:
-Registered/protected</t>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>9, 16, 35, 36, 41, 42, 44, 45</t>
+          <t>42</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>SAI Global Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="34" customHeight="1" ht="140.0">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>667437</t>
+          <t>908043</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
-          <t>LABORATORY</t>
+          <t>AUSTRALIAN QUALITY COUNCIL</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>SAI Global Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="35" customHeight="1" ht="140.0">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>908043</t>
+          <t>908044</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
-          <t>AUSTRALIAN QUALITY COUNCIL</t>
+          <t>AQC</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>SAI Global Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="36" customHeight="1" ht="140.0">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>908044</t>
+          <t>1015544</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
-          <t>AQC</t>
+          <t>CERTIFIED PRODUCT</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>9, 10, 11, 12, 17, 19, 21</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>SAI Global Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="37" customHeight="1" ht="140.0">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>1015544</t>
+          <t>1028602</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
-          <t>CERTIFIED PRODUCT</t>
+          <t>FOOD SAFETY MANAGEMENT GMP VERIFIED</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
-          <t>9, 10, 11, 12, 17, 19, 21</t>
+          <t>42</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>SAI Global Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="38" customHeight="1" ht="140.0">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>1028602</t>
+          <t>1028941</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
-          <t>FOOD SAFETY MANAGEMENT GMP VERIFIED</t>
+          <t>DISABILITY SUPPORT CERTIFICATION</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>SAI Global Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="39" customHeight="1" ht="140.0">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>1028941</t>
+          <t>1028968</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
-          <t>DISABILITY SUPPORT CERTIFICATION</t>
+          <t>MARKET AND SOCIAL RESEARCH</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>SAI Global Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="40" customHeight="1" ht="140.0">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>1028968</t>
+          <t>1082213</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
-          <t>MARKET AND SOCIAL RESEARCH</t>
+          <t>OCCAM</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>SAI Global Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="41" customHeight="1" ht="140.0">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>1389180</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>