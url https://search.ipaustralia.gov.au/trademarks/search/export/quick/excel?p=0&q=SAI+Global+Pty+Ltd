--- v2 (2026-06-17)
+++ v3 (2026-08-08)
@@ -1699,51 +1699,51 @@
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>SAI Global Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="13" customHeight="1" ht="140.0">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>740328</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>QUALITY SYSTEM</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>35, 36, 37, 38, 39, 40, 41, 42</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>SAI Global Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="14" customHeight="1" ht="140.0">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>888564</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>HACCPTOWN YOUR FOOD SAFETY COMMUNITY WWW.HACCPTOWN.COM</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">