--- v0 (2026-04-03)
+++ v1 (2026-05-23)
@@ -259,51 +259,51 @@
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
     <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>1809649</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>SUNCOO</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Protected:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>GUANGDONG SUNCOO TECHNICAL CO., LTD.</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>1896900</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>SUNCOO</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">