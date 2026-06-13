--- v0 (2026-04-17)
+++ v1 (2026-06-13)
@@ -213,57 +213,57 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="304761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>123809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="123809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -726,174 +726,174 @@
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>Jiro Super Hiro</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>SUSHI JIRO IP PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="18" customHeight="1" ht="140.0">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>2522763</t>
+          <t>2417407</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>UMAMI BLACK SUSHI BAR</t>
+          <t>Sushi Jiro Train</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>29, 30, 43</t>
+          <t>42, 43</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>Sushi Jiro IP Pty Ltd</t>
+          <t>SUSHI JIRO IP PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="19" customHeight="1" ht="140.0">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2522774</t>
+          <t>2522763</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>Umami Black</t>
+          <t>UMAMI BLACK SUSHI BAR</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>29, 30, 43</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>Sushi Jiro IP Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="20" customHeight="1" ht="140.0">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2417407</t>
+          <t>2522774</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>Sushi Jiro Train</t>
+          <t>Umami Black</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Accepted:
-Opposed</t>
+          <t>Registered:
+Registered/protected</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>42, 43</t>
+          <t>29, 30, 43</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>SUSHI JIRO IP PTY LTD</t>
+          <t>Sushi Jiro IP Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="21" customHeight="1" ht="140.0">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>2638451</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>Jiro's Sushi</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Published:
-Awaiting examination</t>
+Under examination</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>41, 43</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>URBAN PURVEYOR GROUP PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="22" customHeight="1" ht="140.0">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>2638535</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>Jiro-Sama Sushi</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Published:
-Awaiting examination</t>
+Under examination</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>41, 43</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>URBAN PURVEYOR GROUP PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="23" customHeight="1" ht="140.0">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>2048999</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>EAT WELL EAT FRESH EAT HEALTHY</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">