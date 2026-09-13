--- v1 (2026-06-13)
+++ v2 (2026-09-13)
@@ -251,123 +251,123 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="123809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>961904</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="961904"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F24"/>
+  <dimension ref="A2:F25"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>21</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -866,98 +866,126 @@
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>Jiro-Sama Sushi</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>41, 43</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>URBAN PURVEYOR GROUP PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="23" customHeight="1" ht="140.0">
       <c r="A23" s="1" t="inlineStr">
         <is>
+          <t>2678533</t>
+        </is>
+      </c>
+      <c r="C23" s="1" t="inlineStr">
+        <is>
+          <t>FEEL THE JIRO JOY</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>35, 43</t>
+        </is>
+      </c>
+      <c r="F23" s="1" t="inlineStr">
+        <is>
+          <t>SUSHI JIRO IP PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" customHeight="1" ht="140.0">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
           <t>2048999</t>
         </is>
       </c>
-      <c r="C23" s="1" t="inlineStr">
+      <c r="C24" s="1" t="inlineStr">
         <is>
           <t>EAT WELL EAT FRESH EAT HEALTHY</t>
         </is>
       </c>
-      <c r="D23" s="1" t="inlineStr">
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A24" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="F24" s="1" t="inlineStr">
+        <is>
+          <t>SUSHI JIRO IP PTY LTD</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" customHeight="1" ht="140.0">
+      <c r="A25" s="1" t="inlineStr">
         <is>
           <t>2159538</t>
         </is>
       </c>
-      <c r="C24" s="1" t="inlineStr">
+      <c r="C25" s="1" t="inlineStr">
         <is>
           <t>JIRO SAN SUSHI EXPRESS</t>
         </is>
       </c>
-      <c r="D24" s="1" t="inlineStr">
+      <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F24" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="F25" s="1" t="inlineStr">
         <is>
           <t>KNA GROUP PTY LTD</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>