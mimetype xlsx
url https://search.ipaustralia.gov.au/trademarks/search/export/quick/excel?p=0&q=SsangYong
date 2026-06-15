--- v2 (2026-03-13)
+++ v3 (2026-06-15)
@@ -218,185 +218,185 @@
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="311588"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1548000</xdr:colOff>
+      <xdr:colOff>1404000</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>187409</xdr:rowOff>
+      <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId4"/>
-        <a:stretch>
-[...36 lines deleted...]
-        <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>1314285</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId6"/>
+        <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1314285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1224000</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1224000" cy="1428571"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>1548000</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>187409</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1224000" cy="1428571"/>
+          <a:ext cx="1548000" cy="187409"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>562071</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -626,297 +626,297 @@
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>SSANGYONG TRADIE</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>12, 35, 37</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>KG Mobility Corp.</t>
         </is>
       </c>
     </row>
     <row r="9" customHeight="1" ht="140.0">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>1741953</t>
+          <t>1968927</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
-          <t>SSANGYONG XLV</t>
+          <t>SSANGYONG 777 CARE COVER 7 YEAR WARRANTY 7 YEAR SERVICING 7 YEAR ROADSIDE ASSIST</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
-          <t>Protected:
-Expired renewal possible</t>
+          <t>Registered:
+Registered/protected</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>37</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>KG Mobility Corp.</t>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>1968927</t>
+          <t>492871</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
-          <t>SSANGYONG 777 CARE COVER 7 YEAR WARRANTY 7 YEAR SERVICING 7 YEAR ROADSIDE ASSIST</t>
+          <t>SSANGYONG KORANDO</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
-          <t>Registered:
-Registered/protected</t>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>12</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
-          <t>KG Mobility Corp.</t>
+          <t>Ssangyong Motor Co.</t>
         </is>
       </c>
     </row>
     <row r="11" customHeight="1" ht="140.0">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>492871</t>
+          <t>513147</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
-          <t>SSANGYONG KORANDO</t>
+          <t>PANTHER</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
-          <t>Ssangyong Motor Co.</t>
+          <t>Ssangyong Motor Company</t>
         </is>
       </c>
     </row>
     <row r="12" customHeight="1" ht="140.0">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>513147</t>
+          <t>514791</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>PANTHER</t>
+          <t>SS
+SSANGYONG</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>Ssangyong Motor Company</t>
+          <t>Ssangyong Motor Co.</t>
         </is>
       </c>
     </row>
     <row r="13" customHeight="1" ht="140.0">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>514791</t>
+          <t>611188</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>SS
-SSANGYONG</t>
+          <t>TOODEE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>Ssangyong Motor Co.</t>
+          <t>Ssangyong Motor Company</t>
         </is>
       </c>
     </row>
     <row r="14" customHeight="1" ht="140.0">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>611188</t>
+          <t>618788</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>TOODEE</t>
+          <t>MUSSO</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>Ssangyong Motor Company</t>
+          <t>SsangYong Motor Company</t>
         </is>
       </c>
     </row>
     <row r="15" customHeight="1" ht="140.0">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>618788</t>
+          <t>707328</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
-          <t>MUSSO</t>
+          <t>Korando STAMPEDE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>SsangYong Motor Company</t>
         </is>
       </c>
     </row>
     <row r="16" customHeight="1" ht="140.0">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>707328</t>
+          <t>1383981</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>Korando STAMPEDE</t>
+          <t>WE LIVE DIESEL</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>12, 35, 37</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>SsangYong Motor Company</t>
+          <t>SSANGYONG AUTOMOTIVE AUSTRALIA PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="17" customHeight="1" ht="140.0">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>1383981</t>
+          <t>1741953</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>WE LIVE DIESEL</t>
+          <t>SSANGYONG XLV</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Removed - Not renewed:
+          <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>12, 35, 37</t>
+          <t>12</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>SSANGYONG AUTOMOTIVE AUSTRALIA PTY LTD</t>
+          <t>KG Mobility Corp.</t>
         </is>
       </c>
     </row>
     <row r="18" customHeight="1" ht="140.0">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>534099</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>EL PASO</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>