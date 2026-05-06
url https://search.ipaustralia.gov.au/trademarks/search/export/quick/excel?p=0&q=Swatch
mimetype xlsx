--- v1 (2026-03-21)
+++ v2 (2026-05-06)
@@ -1391,617 +1391,617 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="914285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>93</xdr:row>
+      <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1152000</xdr:colOff>
-      <xdr:row>93</xdr:row>
+      <xdr:row>94</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="35" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1152000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>96</xdr:row>
+      <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>96</xdr:row>
+      <xdr:row>97</xdr:row>
       <xdr:rowOff>590476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="590476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>97</xdr:row>
+      <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>97</xdr:row>
+      <xdr:row>98</xdr:row>
       <xdr:rowOff>657142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="657142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>371428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="38" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="371428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>333333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="39" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="333333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>1180952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1180952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>790476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="790476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>485714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="485714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>107</xdr:row>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>107</xdr:row>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>432828</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="432828"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>108</xdr:row>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>720000</xdr:colOff>
-      <xdr:row>108</xdr:row>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="720000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>110</xdr:row>
+      <xdr:row>111</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>110</xdr:row>
+      <xdr:row>111</xdr:row>
       <xdr:rowOff>885714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="885714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>113</xdr:row>
+      <xdr:row>114</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>113</xdr:row>
+      <xdr:row>114</xdr:row>
       <xdr:rowOff>380952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="380952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>115</xdr:row>
+      <xdr:row>116</xdr:row>
       <xdr:rowOff>409523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="409523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>117</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1332000</xdr:colOff>
-      <xdr:row>116</xdr:row>
+      <xdr:row>117</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1332000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F128"/>
+  <dimension ref="A2:F129"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>125</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -2567,51 +2567,51 @@
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA) (Swatch Ltd.)</t>
         </is>
       </c>
     </row>
     <row r="25" customHeight="1" ht="140.0">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>907618</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>SWATCH</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Protected:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA) (Swatch Ltd.)</t>
         </is>
       </c>
     </row>
     <row r="26" customHeight="1" ht="140.0">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>907619</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>LOOMI</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
@@ -2791,51 +2791,51 @@
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA) (Swatch Ltd.)</t>
         </is>
       </c>
     </row>
     <row r="33" customHeight="1" ht="140.0">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>1188087</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>SWATCH VENDOME COLLECTION</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Protected:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA) (Swatch Ltd.)</t>
         </is>
       </c>
     </row>
     <row r="34" customHeight="1" ht="140.0">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>1210156</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>SWATCHOLINO</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
@@ -3575,51 +3575,51 @@
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>9, 14</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA) (Swatch Ltd.)</t>
         </is>
       </c>
     </row>
     <row r="61" customHeight="1" ht="140.0">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>1788935</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>SWATCH BELLAMY</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Protected:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>35, 36</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA) (Swatch Ltd.)</t>
         </is>
       </c>
     </row>
     <row r="62" customHeight="1" ht="140.0">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>1823373</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>SWATCH</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
@@ -4488,1023 +4488,1051 @@
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>SWATCH.BEAT</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
           <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA) (Swatch Ltd.)</t>
         </is>
       </c>
     </row>
     <row r="94" customHeight="1" ht="140.0">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>2609312</t>
+          <t>2579986</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
-          <t>SWATCH</t>
+          <t>FONT &amp; SWATCH</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Protected:
+          <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>35, 42</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
-          <t>Swatch AG (Swatch SA) (Swatch LTD.)</t>
+          <t>Font &amp; Swatch Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="95" customHeight="1" ht="140.0">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>2579986</t>
+          <t>2609312</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
-          <t>FONT &amp; SWATCH</t>
+          <t>SWATCH</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
+        <is>
+          <t>Protected:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E95" s="1" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="F95" s="1" t="inlineStr">
+        <is>
+          <t>Swatch AG (Swatch SA) (Swatch LTD.)</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" customHeight="1" ht="140.0">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>2630686</t>
+        </is>
+      </c>
+      <c r="C96" s="1" t="inlineStr">
+        <is>
+          <t>AI Dada</t>
+        </is>
+      </c>
+      <c r="D96" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 In opposition period</t>
         </is>
       </c>
-      <c r="E95" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA) (Swatch Ltd.)</t>
         </is>
       </c>
     </row>
     <row r="97" customHeight="1" ht="140.0">
       <c r="A97" s="1" t="inlineStr">
         <is>
+          <t>2641221</t>
+        </is>
+      </c>
+      <c r="C97" s="1" t="inlineStr">
+        <is>
+          <t>SWATCH SPACETIME</t>
+        </is>
+      </c>
+      <c r="D97" s="1" t="inlineStr">
+        <is>
+          <t>Accepted:
+In opposition period</t>
+        </is>
+      </c>
+      <c r="E97" s="1" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="F97" s="1" t="inlineStr">
+        <is>
+          <t>Swatch AG (Swatch SA) (Swatch LTD.)</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" customHeight="1" ht="140.0">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
           <t>386840</t>
         </is>
       </c>
-      <c r="C97" s="1" t="inlineStr">
+      <c r="C98" s="1" t="inlineStr">
         <is>
           <t>SWATCH
 QUARTZ</t>
         </is>
       </c>
-      <c r="D97" s="1" t="inlineStr">
+      <c r="D98" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E97" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F97" s="1" t="inlineStr">
+      <c r="E98" s="1" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="F98" s="1" t="inlineStr">
         <is>
           <t>Swatch S.A.</t>
         </is>
       </c>
     </row>
-    <row r="98" customHeight="1" ht="140.0">
-      <c r="A98" s="1" t="inlineStr">
+    <row r="99" customHeight="1" ht="140.0">
+      <c r="A99" s="1" t="inlineStr">
         <is>
           <t>425305</t>
         </is>
       </c>
-      <c r="C98" s="1" t="inlineStr">
+      <c r="C99" s="1" t="inlineStr">
         <is>
           <t>POP
 SWATCH</t>
         </is>
       </c>
-      <c r="D98" s="1" t="inlineStr">
+      <c r="D99" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E98" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F98" s="1" t="inlineStr">
+      <c r="E99" s="1" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="F99" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA)(Swatch Ltd.)</t>
         </is>
       </c>
     </row>
-    <row r="99" customHeight="1" ht="140.0">
-      <c r="A99" s="1" t="inlineStr">
+    <row r="100" customHeight="1" ht="140.0">
+      <c r="A100" s="1" t="inlineStr">
         <is>
           <t>434176</t>
         </is>
       </c>
-      <c r="C99" s="1" t="inlineStr">
+      <c r="C100" s="1" t="inlineStr">
         <is>
           <t>(M:I:X+)</t>
         </is>
       </c>
-      <c r="D99" s="1" t="inlineStr">
+      <c r="D100" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E99" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F99" s="1" t="inlineStr">
+      <c r="E100" s="1" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="F100" s="1" t="inlineStr">
         <is>
           <t>Swatch SA.</t>
         </is>
       </c>
     </row>
-    <row r="100" customHeight="1" ht="140.0">
-      <c r="A100" s="1" t="inlineStr">
+    <row r="101" customHeight="1" ht="140.0">
+      <c r="A101" s="1" t="inlineStr">
         <is>
           <t>434735</t>
         </is>
       </c>
-      <c r="C100" s="1" t="inlineStr">
+      <c r="C101" s="1" t="inlineStr">
         <is>
           <t>SWATCH</t>
         </is>
       </c>
-      <c r="D100" s="1" t="inlineStr">
+      <c r="D101" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E100" s="1" t="inlineStr">
+      <c r="E101" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="F100" s="1" t="inlineStr">
+      <c r="F101" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA)(Swatch Ltd.)</t>
         </is>
       </c>
     </row>
-    <row r="101" customHeight="1" ht="140.0">
-      <c r="A101" s="1" t="inlineStr">
+    <row r="102" customHeight="1" ht="140.0">
+      <c r="A102" s="1" t="inlineStr">
         <is>
           <t>620170</t>
         </is>
       </c>
-      <c r="C101" s="1" t="inlineStr">
+      <c r="C102" s="1" t="inlineStr">
         <is>
           <t>SWATCH AQUACHRONO</t>
         </is>
       </c>
-      <c r="D101" s="1" t="inlineStr">
+      <c r="D102" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E101" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F101" s="1" t="inlineStr">
+      <c r="E102" s="1" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="F102" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA)(Swatch Ltd.)</t>
         </is>
       </c>
     </row>
-    <row r="102" customHeight="1" ht="140.0">
-      <c r="A102" s="1" t="inlineStr">
+    <row r="103" customHeight="1" ht="140.0">
+      <c r="A103" s="1" t="inlineStr">
         <is>
           <t>647740</t>
         </is>
       </c>
-      <c r="C102" s="1" t="inlineStr">
+      <c r="C103" s="1" t="inlineStr">
         <is>
           <t>IRONY</t>
         </is>
       </c>
-      <c r="D102" s="1" t="inlineStr">
+      <c r="D103" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E102" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F102" s="1" t="inlineStr">
+      <c r="E103" s="1" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="F103" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA)(Swatch Ltd.)</t>
         </is>
       </c>
     </row>
-    <row r="103" customHeight="1" ht="140.0">
-      <c r="A103" s="1" t="inlineStr">
+    <row r="104" customHeight="1" ht="140.0">
+      <c r="A104" s="1" t="inlineStr">
         <is>
           <t>751750</t>
         </is>
       </c>
-      <c r="C103" s="1" t="inlineStr">
+      <c r="C104" s="1" t="inlineStr">
         <is>
           <t>SKIN</t>
         </is>
       </c>
-      <c r="D103" s="1" t="inlineStr">
+      <c r="D104" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E103" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F103" s="1" t="inlineStr">
+      <c r="E104" s="1" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="F104" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA)(Swatch Ltd.)</t>
         </is>
       </c>
     </row>
-    <row r="104" customHeight="1" ht="140.0">
-      <c r="A104" s="1" t="inlineStr">
+    <row r="105" customHeight="1" ht="140.0">
+      <c r="A105" s="1" t="inlineStr">
         <is>
           <t>788730</t>
         </is>
       </c>
-      <c r="C104" s="1" t="inlineStr">
+      <c r="C105" s="1" t="inlineStr">
         <is>
           <t>PIERRE BALMAIN</t>
         </is>
       </c>
-      <c r="D104" s="1" t="inlineStr">
+      <c r="D105" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E104" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F104" s="1" t="inlineStr">
+      <c r="E105" s="1" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="F105" s="1" t="inlineStr">
         <is>
           <t>The Swatch Group Management Services AG</t>
         </is>
       </c>
     </row>
-    <row r="105" customHeight="1" ht="140.0">
-      <c r="A105" s="1" t="inlineStr">
+    <row r="106" customHeight="1" ht="140.0">
+      <c r="A106" s="1" t="inlineStr">
         <is>
           <t>897033</t>
         </is>
       </c>
-      <c r="C105" s="1" t="inlineStr">
+      <c r="C106" s="1" t="inlineStr">
         <is>
           <t>SWATCH IRONY DIAPHANE</t>
         </is>
       </c>
-      <c r="D105" s="1" t="inlineStr">
+      <c r="D106" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E105" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F105" s="1" t="inlineStr">
+      <c r="E106" s="1" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="F106" s="1" t="inlineStr">
         <is>
           <t>SWATCH AG (SWATCH SA) (SWATCH LTD.)</t>
         </is>
       </c>
     </row>
-    <row r="106" customHeight="1" ht="140.0">
-      <c r="A106" s="1" t="inlineStr">
+    <row r="107" customHeight="1" ht="140.0">
+      <c r="A107" s="1" t="inlineStr">
         <is>
           <t>897034</t>
         </is>
       </c>
-      <c r="C106" s="1" t="inlineStr">
+      <c r="C107" s="1" t="inlineStr">
         <is>
           <t>SWATCH IRONY NABAB</t>
         </is>
       </c>
-      <c r="D106" s="1" t="inlineStr">
+      <c r="D107" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E106" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F106" s="1" t="inlineStr">
+      <c r="E107" s="1" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="F107" s="1" t="inlineStr">
         <is>
           <t>SWATCH AG (SWATCH SA) (SWATCH LTD.)</t>
         </is>
       </c>
     </row>
-    <row r="107" customHeight="1" ht="140.0">
-      <c r="A107" s="1" t="inlineStr">
+    <row r="108" customHeight="1" ht="140.0">
+      <c r="A108" s="1" t="inlineStr">
         <is>
           <t>899129</t>
         </is>
       </c>
-      <c r="C107" s="1" t="inlineStr">
+      <c r="C108" s="1" t="inlineStr">
         <is>
           <t>SWATCH X-LARGE</t>
         </is>
       </c>
-      <c r="D107" s="1" t="inlineStr">
+      <c r="D108" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E107" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F107" s="1" t="inlineStr">
+      <c r="E108" s="1" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="F108" s="1" t="inlineStr">
         <is>
           <t>SWATCH AG (SWATCH SA) (SWATCH LTD.)</t>
         </is>
       </c>
     </row>
-    <row r="108" customHeight="1" ht="140.0">
-      <c r="A108" s="1" t="inlineStr">
+    <row r="109" customHeight="1" ht="140.0">
+      <c r="A109" s="1" t="inlineStr">
         <is>
           <t>903129</t>
         </is>
       </c>
-      <c r="C108" s="1" t="inlineStr">
+      <c r="C109" s="1" t="inlineStr">
         <is>
           <t>NABAB</t>
         </is>
       </c>
-      <c r="D108" s="1" t="inlineStr">
+      <c r="D109" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E108" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A109" s="1" t="inlineStr">
+      <c r="E109" s="1" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="F109" s="1" t="inlineStr">
+        <is>
+          <t>Swatch AG (Swatch SA) (Swatch Ltd.)</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" customHeight="1" ht="140.0">
+      <c r="A110" s="1" t="inlineStr">
         <is>
           <t>910301</t>
         </is>
       </c>
-      <c r="C109" s="1" t="inlineStr">
+      <c r="C110" s="1" t="inlineStr">
         <is>
           <t>SWATCH 27 CANTON CANTONE KANTON CHANTUN</t>
         </is>
       </c>
-      <c r="D109" s="1" t="inlineStr">
+      <c r="D110" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E109" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F109" s="1" t="inlineStr">
+      <c r="E110" s="1" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="F110" s="1" t="inlineStr">
         <is>
           <t>SWATCH AG (SWATCH SA) (SWATCH LTD.)</t>
         </is>
       </c>
     </row>
-    <row r="110" customHeight="1" ht="140.0">
-      <c r="A110" s="1" t="inlineStr">
+    <row r="111" customHeight="1" ht="140.0">
+      <c r="A111" s="1" t="inlineStr">
         <is>
           <t>923226</t>
         </is>
       </c>
-      <c r="C110" s="1" t="inlineStr">
+      <c r="C111" s="1" t="inlineStr">
         <is>
           <t>TURNOVER</t>
         </is>
       </c>
-      <c r="D110" s="1" t="inlineStr">
+      <c r="D111" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E110" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F110" s="1" t="inlineStr">
+      <c r="E111" s="1" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="F111" s="1" t="inlineStr">
         <is>
           <t>SWATCH AG (SWATCH SA) (SWATCH LTD.)</t>
         </is>
       </c>
     </row>
-    <row r="111" customHeight="1" ht="140.0">
-      <c r="A111" s="1" t="inlineStr">
+    <row r="112" customHeight="1" ht="140.0">
+      <c r="A112" s="1" t="inlineStr">
         <is>
           <t>934016</t>
         </is>
       </c>
-      <c r="C111" s="1" t="inlineStr">
+      <c r="C112" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D111" s="1" t="inlineStr">
+      <c r="D112" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E111" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F111" s="1" t="inlineStr">
+      <c r="E112" s="1" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="F112" s="1" t="inlineStr">
         <is>
           <t>SWATCH AG (SWATCH SA) (SWATCH LTD.)</t>
         </is>
       </c>
     </row>
-    <row r="112" customHeight="1" ht="140.0">
-      <c r="A112" s="1" t="inlineStr">
+    <row r="113" customHeight="1" ht="140.0">
+      <c r="A113" s="1" t="inlineStr">
         <is>
           <t>987265</t>
         </is>
       </c>
-      <c r="C112" s="1" t="inlineStr">
+      <c r="C113" s="1" t="inlineStr">
         <is>
           <t>SWATCH PATCHWORK</t>
         </is>
       </c>
-      <c r="D112" s="1" t="inlineStr">
+      <c r="D113" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E112" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A113" s="1" t="inlineStr">
+      <c r="E113" s="1" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="F113" s="1" t="inlineStr">
+        <is>
+          <t>Swatch AG (Swatch SA) (Swatch Ltd.)</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" customHeight="1" ht="140.0">
+      <c r="A114" s="1" t="inlineStr">
         <is>
           <t>987266</t>
         </is>
       </c>
-      <c r="C113" s="1" t="inlineStr">
+      <c r="C114" s="1" t="inlineStr">
         <is>
           <t>SWATCH DOGWALK</t>
         </is>
       </c>
-      <c r="D113" s="1" t="inlineStr">
+      <c r="D114" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E113" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A114" s="1" t="inlineStr">
+      <c r="E114" s="1" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="F114" s="1" t="inlineStr">
+        <is>
+          <t>Swatch AG (Swatch SA) (Swatch Ltd.)</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" customHeight="1" ht="140.0">
+      <c r="A115" s="1" t="inlineStr">
         <is>
           <t>1060011</t>
         </is>
       </c>
-      <c r="C114" s="1" t="inlineStr">
+      <c r="C115" s="1" t="inlineStr">
         <is>
           <t>SWATCH ALWAYS SURPRISING</t>
         </is>
       </c>
-      <c r="D114" s="1" t="inlineStr">
+      <c r="D115" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E114" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F114" s="1" t="inlineStr">
+      <c r="E115" s="1" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="F115" s="1" t="inlineStr">
         <is>
           <t>SWATCH AG (SWATCH SA) (SWATCH LTD.)</t>
         </is>
       </c>
     </row>
-    <row r="115" customHeight="1" ht="140.0">
-      <c r="A115" s="1" t="inlineStr">
+    <row r="116" customHeight="1" ht="140.0">
+      <c r="A116" s="1" t="inlineStr">
         <is>
           <t>1111457</t>
         </is>
       </c>
-      <c r="C115" s="1" t="inlineStr">
+      <c r="C116" s="1" t="inlineStr">
         <is>
           <t>SWATCH shake the world</t>
         </is>
       </c>
-      <c r="D115" s="1" t="inlineStr">
+      <c r="D116" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E115" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F115" s="1" t="inlineStr">
+      <c r="E116" s="1" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="F116" s="1" t="inlineStr">
         <is>
           <t>SWATCH AG (SWATCH SA) (SWATCH LTD.)</t>
         </is>
       </c>
     </row>
-    <row r="116" customHeight="1" ht="140.0">
-      <c r="A116" s="1" t="inlineStr">
+    <row r="117" customHeight="1" ht="140.0">
+      <c r="A117" s="1" t="inlineStr">
         <is>
           <t>1111460</t>
         </is>
       </c>
-      <c r="C116" s="1" t="inlineStr">
+      <c r="C117" s="1" t="inlineStr">
         <is>
           <t>SWATCH INDIVIDUAL STATEMENT</t>
         </is>
       </c>
-      <c r="D116" s="1" t="inlineStr">
+      <c r="D117" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E116" s="1" t="inlineStr">
+      <c r="E117" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F116" s="1" t="inlineStr">
+      <c r="F117" s="1" t="inlineStr">
         <is>
           <t>SWATCH AG (SWATCH SA) (SWATCH LTD.)</t>
         </is>
       </c>
     </row>
-    <row r="117" customHeight="1" ht="140.0">
-      <c r="A117" s="1" t="inlineStr">
+    <row r="118" customHeight="1" ht="140.0">
+      <c r="A118" s="1" t="inlineStr">
         <is>
           <t>1313489</t>
         </is>
       </c>
-      <c r="C117" s="1" t="inlineStr">
+      <c r="C118" s="1" t="inlineStr">
         <is>
           <t>CREART BY SWATCH</t>
         </is>
       </c>
-      <c r="D117" s="1" t="inlineStr">
+      <c r="D118" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E117" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F117" s="1" t="inlineStr">
+      <c r="E118" s="1" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="F118" s="1" t="inlineStr">
         <is>
           <t>SWATCH AG (SWATCH SA) (SWATCH LTD.)</t>
         </is>
       </c>
     </row>
-    <row r="118" customHeight="1" ht="140.0">
-      <c r="A118" s="1" t="inlineStr">
+    <row r="119" customHeight="1" ht="140.0">
+      <c r="A119" s="1" t="inlineStr">
         <is>
           <t>1488569</t>
         </is>
       </c>
-      <c r="C118" s="1" t="inlineStr">
+      <c r="C119" s="1" t="inlineStr">
         <is>
           <t>SWATCH COLOUR CODES</t>
         </is>
       </c>
-      <c r="D118" s="1" t="inlineStr">
+      <c r="D119" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E118" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A119" s="1" t="inlineStr">
+      <c r="E119" s="1" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="F119" s="1" t="inlineStr">
+        <is>
+          <t>Swatch AG (Swatch SA) (Swatch Ltd.)</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" customHeight="1" ht="140.0">
+      <c r="A120" s="1" t="inlineStr">
         <is>
           <t>1574791</t>
         </is>
       </c>
-      <c r="C119" s="1" t="inlineStr">
+      <c r="C120" s="1" t="inlineStr">
         <is>
           <t>ITOUCH</t>
         </is>
       </c>
-      <c r="D119" s="1" t="inlineStr">
+      <c r="D120" s="1" t="inlineStr">
         <is>
           <t>Ceased:
 Non-use</t>
         </is>
       </c>
-      <c r="E119" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A120" s="1" t="inlineStr">
+      <c r="E120" s="1" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="F120" s="1" t="inlineStr">
+        <is>
+          <t>Swatch AG (Swatch SA) (Swatch Ltd.)</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" customHeight="1" ht="140.0">
+      <c r="A121" s="1" t="inlineStr">
         <is>
           <t>1707756</t>
         </is>
       </c>
-      <c r="C120" s="1" t="inlineStr">
+      <c r="C121" s="1" t="inlineStr">
         <is>
           <t>SWATCH IRONY XLITE</t>
         </is>
       </c>
-      <c r="D120" s="1" t="inlineStr">
+      <c r="D121" s="1" t="inlineStr">
         <is>
           <t>Ceased - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E120" s="1" t="inlineStr">
-[...25 lines deleted...]
-      </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>Swatch AG (Swatch SA) (Swatch Ltd.)</t>
         </is>
       </c>
     </row>
     <row r="122" customHeight="1" ht="140.0">
       <c r="A122" s="1" t="inlineStr">
         <is>
+          <t>397764</t>
+        </is>
+      </c>
+      <c r="C122" s="1" t="inlineStr">
+        <is>
+          <t>SWATCH</t>
+        </is>
+      </c>
+      <c r="D122" s="1" t="inlineStr">
+        <is>
+          <t>Status not available</t>
+        </is>
+      </c>
+      <c r="E122" s="1" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="F122" s="1" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="123" customHeight="1" ht="140.0">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
           <t>436804</t>
         </is>
       </c>
-      <c r="C122" s="1" t="inlineStr">
+      <c r="C123" s="1" t="inlineStr">
         <is>
           <t>SWATCH</t>
         </is>
       </c>
-      <c r="D122" s="1" t="inlineStr">
+      <c r="D123" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E122" s="1" t="inlineStr">
+      <c r="E123" s="1" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
-      <c r="F122" s="1" t="inlineStr">
+      <c r="F123" s="1" t="inlineStr">
         <is>
           <t>Lily LIU</t>
         </is>
       </c>
     </row>
-    <row r="123" customHeight="1" ht="140.0">
-      <c r="A123" s="1" t="inlineStr">
+    <row r="124" customHeight="1" ht="140.0">
+      <c r="A124" s="1" t="inlineStr">
         <is>
           <t>436805</t>
         </is>
       </c>
-      <c r="C123" s="1" t="inlineStr">
+      <c r="C124" s="1" t="inlineStr">
         <is>
           <t>SWATCH</t>
         </is>
       </c>
-      <c r="D123" s="1" t="inlineStr">
+      <c r="D124" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E123" s="1" t="inlineStr">
+      <c r="E124" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F123" s="1" t="inlineStr">
+      <c r="F124" s="1" t="inlineStr">
         <is>
           <t>Lily LIU</t>
         </is>
       </c>
     </row>
-    <row r="124" customHeight="1" ht="140.0">
-      <c r="A124" s="1" t="inlineStr">
+    <row r="125" customHeight="1" ht="140.0">
+      <c r="A125" s="1" t="inlineStr">
         <is>
           <t>1576625</t>
         </is>
       </c>
-      <c r="C124" s="1" t="inlineStr">
+      <c r="C125" s="1" t="inlineStr">
         <is>
           <t>SwatchMate</t>
         </is>
       </c>
-      <c r="D124" s="1" t="inlineStr">
+      <c r="D125" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E124" s="1" t="inlineStr">
+      <c r="E125" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="F124" s="1" t="inlineStr">
+      <c r="F125" s="1" t="inlineStr">
         <is>
           <t>SWATCHMATE PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="125" customHeight="1" ht="140.0">
-      <c r="A125" s="1" t="inlineStr">
+    <row r="126" customHeight="1" ht="140.0">
+      <c r="A126" s="1" t="inlineStr">
         <is>
           <t>2340349</t>
         </is>
       </c>
-      <c r="C125" s="1" t="inlineStr">
+      <c r="C126" s="1" t="inlineStr">
         <is>
           <t>BALMAIN</t>
         </is>
       </c>
-      <c r="D125" s="1" t="inlineStr">
+      <c r="D126" s="1" t="inlineStr">
         <is>
           <t>Not protected:
 Not accepted</t>
         </is>
       </c>
-      <c r="E125" s="1" t="inlineStr">
+      <c r="E126" s="1" t="inlineStr">
         <is>
           <t>9, 35, 41</t>
         </is>
       </c>
-      <c r="F125" s="1" t="inlineStr">
+      <c r="F126" s="1" t="inlineStr">
         <is>
           <t>The Swatch Group Management Services AG (The Swatch Group Management Services SA) (The Swatch Group Management Services LTD)</t>
         </is>
       </c>
     </row>
-    <row r="126" customHeight="1" ht="140.0">
-      <c r="A126" s="1" t="inlineStr">
+    <row r="127" customHeight="1" ht="140.0">
+      <c r="A127" s="1" t="inlineStr">
         <is>
           <t>2340669</t>
         </is>
       </c>
-      <c r="C126" s="1" t="inlineStr">
+      <c r="C127" s="1" t="inlineStr">
         <is>
           <t>Shop your Swatch</t>
         </is>
       </c>
-      <c r="D126" s="1" t="inlineStr">
+      <c r="D127" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E126" s="1" t="inlineStr">
+      <c r="E127" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F126" s="1" t="inlineStr">
+      <c r="F127" s="1" t="inlineStr">
         <is>
           <t>Kate Ridgway-Bird</t>
         </is>
       </c>
     </row>
-    <row r="127" customHeight="1" ht="140.0">
-      <c r="A127" s="1" t="inlineStr">
+    <row r="128" customHeight="1" ht="140.0">
+      <c r="A128" s="1" t="inlineStr">
         <is>
           <t>2343805</t>
         </is>
       </c>
-      <c r="C127" s="1" t="inlineStr">
+      <c r="C128" s="1" t="inlineStr">
         <is>
           <t>BALMAIN</t>
         </is>
       </c>
-      <c r="D127" s="1" t="inlineStr">
+      <c r="D128" s="1" t="inlineStr">
         <is>
           <t>Not protected:
 Not accepted</t>
         </is>
       </c>
-      <c r="E127" s="1" t="inlineStr">
+      <c r="E128" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="F127" s="1" t="inlineStr">
+      <c r="F128" s="1" t="inlineStr">
         <is>
           <t>The Swatch Group Management Services AG (The Swatch Group Management Services SA) (The Swatch Group Management Services LTD)</t>
         </is>
       </c>
     </row>
-    <row r="128" customHeight="1" ht="140.0">
-      <c r="A128" s="1" t="inlineStr">
+    <row r="129" customHeight="1" ht="140.0">
+      <c r="A129" s="1" t="inlineStr">
         <is>
           <t>2350505</t>
         </is>
       </c>
-      <c r="C128" s="1" t="inlineStr">
+      <c r="C129" s="1" t="inlineStr">
         <is>
           <t>EXCELSKY</t>
         </is>
       </c>
-      <c r="D128" s="1" t="inlineStr">
+      <c r="D129" s="1" t="inlineStr">
         <is>
           <t>Not protected:
 Not accepted</t>
         </is>
       </c>
-      <c r="E128" s="1" t="inlineStr">
+      <c r="E129" s="1" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
-      <c r="F128" s="1" t="inlineStr">
+      <c r="F129" s="1" t="inlineStr">
         <is>
           <t>The Swatch Group Management Services AG (The Swatch Group Management Services SA) (The Swatch Group Management Services LTD)</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>