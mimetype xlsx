--- v2 (2026-05-06)
+++ v3 (2026-06-20)
@@ -2427,51 +2427,51 @@
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA)(Swatch Ltd.)</t>
         </is>
       </c>
     </row>
     <row r="20" customHeight="1" ht="140.0">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>734016</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>SWATCH ACCESS</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA)(Swatch Ltd.)</t>
         </is>
       </c>
     </row>
     <row r="21" customHeight="1" ht="140.0">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>897009</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>SNOWPASS</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
@@ -2651,51 +2651,51 @@
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA) (Swatch Ltd.)</t>
         </is>
       </c>
     </row>
     <row r="28" customHeight="1" ht="140.0">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>907622</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>SKIN</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Protected:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA) (Swatch Ltd.)</t>
         </is>
       </c>
     </row>
     <row r="29" customHeight="1" ht="140.0">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>959135</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>CABARET VOLTAIRE</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
@@ -3631,51 +3631,51 @@
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA) (Swatch Ltd.)</t>
         </is>
       </c>
     </row>
     <row r="63" customHeight="1" ht="140.0">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>1879407</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>YOUR MOVE</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Protected:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>9, 14</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA) (Swatch Ltd.)</t>
         </is>
       </c>
     </row>
     <row r="64" customHeight="1" ht="140.0">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>1932418</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>SWATCH PAY</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
@@ -4554,52 +4554,52 @@
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA) (Swatch LTD.)</t>
         </is>
       </c>
     </row>
     <row r="96" customHeight="1" ht="140.0">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>2630686</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>AI Dada</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Accepted:
-In opposition period</t>
+          <t>Protected:
+Registered/protected</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA) (Swatch Ltd.)</t>
         </is>
       </c>
     </row>
     <row r="97" customHeight="1" ht="140.0">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>2641221</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>SWATCH SPACETIME</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">