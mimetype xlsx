--- v3 (2026-06-20)
+++ v4 (2026-09-20)
@@ -2231,51 +2231,51 @@
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA)(Swatch Ltd.)</t>
         </is>
       </c>
     </row>
     <row r="13" customHeight="1" ht="140.0">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>447978</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>SWATCH</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA)(Swatch Ltd.)</t>
         </is>
       </c>
     </row>
     <row r="14" customHeight="1" ht="140.0">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>463932</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>SWATCH</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
@@ -2623,51 +2623,51 @@
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA) (Swatch Ltd.)</t>
         </is>
       </c>
     </row>
     <row r="27" customHeight="1" ht="140.0">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>907621</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>IRONY</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Protected:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA) (Swatch Ltd.)</t>
         </is>
       </c>
     </row>
     <row r="28" customHeight="1" ht="140.0">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>907622</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>SKIN</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
@@ -3771,51 +3771,51 @@
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA) (Swatch Ltd.)</t>
         </is>
       </c>
     </row>
     <row r="68" customHeight="1" ht="140.0">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>2093492</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>TIME IS WHAT YOU MAKE OF IT</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
           <t>Protected:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA) (Swatch Ltd.)</t>
         </is>
       </c>
     </row>
     <row r="69" customHeight="1" ht="140.0">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>2164050</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>SWATCH BIG BOLD</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
@@ -4582,52 +4582,52 @@
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA) (Swatch Ltd.)</t>
         </is>
       </c>
     </row>
     <row r="97" customHeight="1" ht="140.0">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>2641221</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>SWATCH SPACETIME</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Accepted:
-In opposition period</t>
+          <t>Protected:
+Registered/protected</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>Swatch AG (Swatch SA) (Swatch LTD.)</t>
         </is>
       </c>
     </row>
     <row r="98" customHeight="1" ht="140.0">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>386840</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>SWATCH
 QUARTZ</t>
         </is>
       </c>