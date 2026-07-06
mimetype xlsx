--- v1 (2026-03-07)
+++ v2 (2026-07-06)
@@ -187,101 +187,101 @@
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>SWIM SHADY</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 Opposed</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>18, 22, 24, 25</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Swim Shady Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2518448</t>
+          <t>1463285</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
-        <is>
-[...26 lines deleted...]
-      <c r="C7" s="1" t="inlineStr">
         <is>
           <t>LiveShady
 SwimShady
 PlayShady
 CruzeShady</t>
         </is>
       </c>
-      <c r="D7" s="1" t="inlineStr">
+      <c r="D6" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F6" s="1" t="inlineStr">
+        <is>
+          <t>Bernadette Turnour; Patricia Bellero</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" customHeight="1" ht="140.0">
+      <c r="A7" s="1" t="inlineStr">
+        <is>
+          <t>2518448</t>
+        </is>
+      </c>
+      <c r="C7" s="1" t="inlineStr">
+        <is>
+          <t>Cabana Sport</t>
+        </is>
+      </c>
+      <c r="D7" s="1" t="inlineStr">
+        <is>
+          <t>Lapsed:
+Not accepted</t>
+        </is>
+      </c>
       <c r="E7" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>18, 22</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
-          <t>Bernadette Turnour; Patricia Bellero</t>
+          <t>Swim Shady Pty Ltd</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>