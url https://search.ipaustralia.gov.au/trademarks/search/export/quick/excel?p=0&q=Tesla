--- v0 (2026-04-19)
+++ v1 (2026-06-03)
@@ -2719,107 +2719,107 @@
     </row>
     <row r="26" customHeight="1" ht="140.0">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>1751761</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>TESLA</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
-          <t>Tesla Inc.</t>
+          <t>Tesla, Inc.</t>
         </is>
       </c>
     </row>
     <row r="27" customHeight="1" ht="140.0">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>1753150</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>T</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
-          <t>Tesla Inc.</t>
+          <t>Tesla, Inc.</t>
         </is>
       </c>
     </row>
     <row r="28" customHeight="1" ht="140.0">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>1757957</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>T</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>9, 37, 42</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
-          <t>Tesla Inc.</t>
+          <t>Tesla, Inc.</t>
         </is>
       </c>
     </row>
     <row r="29" customHeight="1" ht="140.0">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>1815461</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>TESLA</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Renewal due</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
@@ -2849,51 +2849,51 @@
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>COURIER LUGGAGE PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="31" customHeight="1" ht="140.0">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>1844296</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>TESLA</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>GEO INDUSTRIES PTY LTD</t>
         </is>
       </c>
     </row>
     <row r="32" customHeight="1" ht="140.0">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>1879416</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>TESLA VODA</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
@@ -3650,235 +3650,235 @@
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>TESLA</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>Tesla, Inc.</t>
         </is>
       </c>
     </row>
     <row r="60" customHeight="1" ht="140.0">
       <c r="A60" s="1" t="inlineStr">
         <is>
+          <t>2631321</t>
+        </is>
+      </c>
+      <c r="C60" s="1" t="inlineStr">
+        <is>
+          <t>TESLA</t>
+        </is>
+      </c>
+      <c r="D60" s="1" t="inlineStr">
+        <is>
+          <t>Registered:
+Registered/protected</t>
+        </is>
+      </c>
+      <c r="E60" s="1" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="F60" s="1" t="inlineStr">
+        <is>
+          <t>Tesla, Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="61" customHeight="1" ht="140.0">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
           <t>2533821</t>
         </is>
       </c>
-      <c r="C60" s="1" t="inlineStr">
+      <c r="C61" s="1" t="inlineStr">
         <is>
           <t>TESLA ENERGY DRINK</t>
         </is>
       </c>
-      <c r="D60" s="1" t="inlineStr">
+      <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E60" s="1" t="inlineStr">
+      <c r="E61" s="1" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
-      <c r="F60" s="1" t="inlineStr">
+      <c r="F61" s="1" t="inlineStr">
         <is>
           <t>BONCAN PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="61" customHeight="1" ht="140.0">
-      <c r="A61" s="1" t="inlineStr">
+    <row r="62" customHeight="1" ht="140.0">
+      <c r="A62" s="1" t="inlineStr">
         <is>
           <t>2539136</t>
         </is>
       </c>
-      <c r="C61" s="1" t="inlineStr">
+      <c r="C62" s="1" t="inlineStr">
         <is>
           <t>ROBOTAXI</t>
         </is>
       </c>
-      <c r="D61" s="1" t="inlineStr">
+      <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E61" s="1" t="inlineStr">
+      <c r="E62" s="1" t="inlineStr">
         <is>
           <t>12, 39</t>
         </is>
       </c>
-      <c r="F61" s="1" t="inlineStr">
+      <c r="F62" s="1" t="inlineStr">
         <is>
           <t>Tesla, Inc.</t>
         </is>
       </c>
     </row>
-    <row r="62" customHeight="1" ht="140.0">
-      <c r="A62" s="1" t="inlineStr">
+    <row r="63" customHeight="1" ht="140.0">
+      <c r="A63" s="1" t="inlineStr">
         <is>
           <t>2540301</t>
         </is>
       </c>
-      <c r="C62" s="1" t="inlineStr">
+      <c r="C63" s="1" t="inlineStr">
         <is>
           <t>CYBERBUS</t>
         </is>
       </c>
-      <c r="D62" s="1" t="inlineStr">
+      <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E62" s="1" t="inlineStr">
+      <c r="E63" s="1" t="inlineStr">
         <is>
           <t>12, 39</t>
         </is>
       </c>
-      <c r="F62" s="1" t="inlineStr">
+      <c r="F63" s="1" t="inlineStr">
         <is>
           <t>Tesla, Inc.</t>
         </is>
       </c>
     </row>
-    <row r="63" customHeight="1" ht="140.0">
-      <c r="A63" s="1" t="inlineStr">
+    <row r="64" customHeight="1" ht="140.0">
+      <c r="A64" s="1" t="inlineStr">
         <is>
           <t>2540302</t>
         </is>
       </c>
-      <c r="C63" s="1" t="inlineStr">
+      <c r="C64" s="1" t="inlineStr">
         <is>
           <t>CYBERCAB</t>
         </is>
       </c>
-      <c r="D63" s="1" t="inlineStr">
+      <c r="D64" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E63" s="1" t="inlineStr">
+      <c r="E64" s="1" t="inlineStr">
         <is>
           <t>12, 39</t>
         </is>
       </c>
-      <c r="F63" s="1" t="inlineStr">
+      <c r="F64" s="1" t="inlineStr">
         <is>
           <t>Tesla, Inc.</t>
         </is>
       </c>
     </row>
-    <row r="64" customHeight="1" ht="140.0">
-      <c r="A64" s="1" t="inlineStr">
+    <row r="65" customHeight="1" ht="140.0">
+      <c r="A65" s="1" t="inlineStr">
         <is>
           <t>2567142</t>
         </is>
       </c>
-      <c r="C64" s="1" t="inlineStr">
+      <c r="C65" s="1" t="inlineStr">
         <is>
           <t>TESLA CYBERTRUCK</t>
         </is>
       </c>
-      <c r="D64" s="1" t="inlineStr">
+      <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E64" s="1" t="inlineStr">
+      <c r="E65" s="1" t="inlineStr">
         <is>
           <t>12</t>
-        </is>
-[...26 lines deleted...]
-          <t>12, 35, 39</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>Tesla, Inc.</t>
         </is>
       </c>
     </row>
     <row r="66" customHeight="1" ht="140.0">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>2631321</t>
+          <t>2575036</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
-          <t>TESLA</t>
+          <t>ROBUS</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
           <t>Accepted:
 In opposition period</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>12, 39</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>Tesla, Inc.</t>
         </is>
       </c>
     </row>
     <row r="67" customHeight="1" ht="140.0">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>124100</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>TESLA</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>