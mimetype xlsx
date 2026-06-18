--- v1 (2026-03-20)
+++ v2 (2026-06-18)
@@ -222,51 +222,51 @@
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
     <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>1770741</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>THE SOCIALIST MAGAZINE OF THE SOCIALIST PARTY, AUSTRALIAN SECTION OF
 THE CWI</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>16, 41</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Socialist Party Inc</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>1761722</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>THE SOCIALIST</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">