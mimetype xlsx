--- v0 (2026-03-13)
+++ v1 (2026-04-30)
@@ -685,51 +685,51 @@
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>Tiffany and Company</t>
         </is>
       </c>
     </row>
     <row r="8" customHeight="1" ht="140.0">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>250844</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>TIFFANY</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Tiffany and Company</t>
         </is>
       </c>
     </row>
     <row r="9" customHeight="1" ht="140.0">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>258887</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>TIFFANY</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
@@ -993,79 +993,79 @@
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>Tiffany and Company</t>
         </is>
       </c>
     </row>
     <row r="19" customHeight="1" ht="140.0">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>718720</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>TIFFANY &amp; CO.</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>8, 14, 21</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>Tiffany and Company</t>
         </is>
       </c>
     </row>
     <row r="20" customHeight="1" ht="140.0">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>1110521</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>TIFFANY &amp; CO.</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>Tiffany and Company</t>
         </is>
       </c>
     </row>
     <row r="21" customHeight="1" ht="140.0">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>1222600</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>LUCIDA</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">