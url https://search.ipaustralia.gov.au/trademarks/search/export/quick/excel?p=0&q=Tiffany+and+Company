--- v1 (2026-04-30)
+++ v2 (2026-07-23)
@@ -713,79 +713,79 @@
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Tiffany and Company</t>
         </is>
       </c>
     </row>
     <row r="9" customHeight="1" ht="140.0">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>258887</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>TIFFANY</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E9" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="F9" s="1" t="inlineStr">
         <is>
           <t>Tiffany and Company</t>
         </is>
       </c>
     </row>
     <row r="10" customHeight="1" ht="140.0">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>258888</t>
         </is>
       </c>
       <c r="C10" s="1" t="inlineStr">
         <is>
           <t>TIFFANY MESH</t>
         </is>
       </c>
       <c r="D10" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Tiffany and Company</t>
         </is>
       </c>
     </row>
     <row r="11" customHeight="1" ht="140.0">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>265507</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>TIFFANY</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">