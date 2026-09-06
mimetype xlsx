--- v2 (2026-07-23)
+++ v3 (2026-09-06)
@@ -1693,51 +1693,51 @@
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>Tiffany and Company</t>
         </is>
       </c>
     </row>
     <row r="44" customHeight="1" ht="140.0">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>1887637</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>TIFFANY &amp; CO.</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Protected:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>TIFFANY AND COMPANY</t>
         </is>
       </c>
     </row>
     <row r="45" customHeight="1" ht="140.0">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>1972604</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>TIFFANY PAPER FLOWERS</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
@@ -1749,51 +1749,51 @@
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>TIFFANY AND COMPANY</t>
         </is>
       </c>
     </row>
     <row r="46" customHeight="1" ht="140.0">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>1990925</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>TIFFANY</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Protected:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>TIFFANY AND COMPANY</t>
         </is>
       </c>
     </row>
     <row r="47" customHeight="1" ht="140.0">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>2002585</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>TIFFANY</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">