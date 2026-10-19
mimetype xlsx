--- v2 (2026-07-10)
+++ v3 (2026-10-19)
@@ -4045,79 +4045,79 @@
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>Société des Produits Nestlé S.A.</t>
         </is>
       </c>
     </row>
     <row r="14" customHeight="1" ht="140.0">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>519298</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>UNCLE TOBYS TOPFORM</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>Société des Produits Nestlé S.A.</t>
         </is>
       </c>
     </row>
     <row r="15" customHeight="1" ht="140.0">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>526790</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>UNCLE TOBYS OATBAKE</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Société des Produits Nestlé S.A.</t>
         </is>
       </c>
     </row>
     <row r="16" customHeight="1" ht="140.0">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>547324</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>UNCLE TOBYS YOGHURT TOPPS</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">