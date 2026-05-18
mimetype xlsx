--- v0 (2026-04-03)
+++ v1 (2026-05-18)
@@ -4297,79 +4297,79 @@
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>Société des Produits Nestlé S.A.</t>
         </is>
       </c>
     </row>
     <row r="23" customHeight="1" ht="140.0">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>708410</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>UNCLE TOBYS POPCORN BARS</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>Société des Produits Nestlé S.A.</t>
         </is>
       </c>
     </row>
     <row r="24" customHeight="1" ht="140.0">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>708411</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>UNCLE TOBYS POPCORN BITES</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>Société des Produits Nestlé S.A.</t>
         </is>
       </c>
     </row>
     <row r="25" customHeight="1" ht="140.0">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>710290</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>UNCLE TOBYS FRUIT BITES</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">