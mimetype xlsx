--- v1 (2026-05-18)
+++ v2 (2026-07-10)
@@ -3989,79 +3989,79 @@
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Société des Produits Nestlé S.A.</t>
         </is>
       </c>
     </row>
     <row r="12" customHeight="1" ht="140.0">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>514517</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>UNCLE TOBYS NEW CHEWY YOGHURT TOPPS MUESLI BARS FRUIT SALAD &amp; YOGHURT</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Société des Produits Nestlé S.A.</t>
         </is>
       </c>
     </row>
     <row r="13" customHeight="1" ht="140.0">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>518083</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>UNCLE TOBYS FRUIT ROLL-UPS</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>Société des Produits Nestlé S.A.</t>
         </is>
       </c>
     </row>
     <row r="14" customHeight="1" ht="140.0">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>519298</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>UNCLE TOBYS TOPFORM</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
@@ -4381,107 +4381,107 @@
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>Société des Produits Nestlé S.A.</t>
         </is>
       </c>
     </row>
     <row r="26" customHeight="1" ht="140.0">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>714151</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>UNCLE TOBYS MAX N.R.G.</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>Société des Produits Nestlé S.A.</t>
         </is>
       </c>
     </row>
     <row r="27" customHeight="1" ht="140.0">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>738562</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>UNCLE TOBYS NOURISH</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>Société des Produits Nestlé S.A.</t>
         </is>
       </c>
     </row>
     <row r="28" customHeight="1" ht="140.0">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>738680</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>UNCLE TOBYS OATFLAKES</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>Société des Produits Nestlé S.A.</t>
         </is>
       </c>
     </row>
     <row r="29" customHeight="1" ht="140.0">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>754788</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>UNCLE TOBYS OVEN BAKED</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">