--- v1 (2026-03-26)
+++ v2 (2026-05-18)
@@ -1462,80 +1462,80 @@
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>Bega Cheese Limited</t>
         </is>
       </c>
     </row>
     <row r="29" customHeight="1" ht="140.0">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>2581870</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>VEGEMITE</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Accepted:
-In opposition period</t>
+          <t>Registered:
+Registered/protected</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>29, 30, 41</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>Bega Cheese Limited</t>
         </is>
       </c>
     </row>
     <row r="30" customHeight="1" ht="140.0">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>2585920</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>VEGEMITE MAKES 'EM MITEY WITH B VITAMINS</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Accepted:
-In opposition period</t>
+          <t>Registered:
+Registered/protected</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>Bega Cheese Limited</t>
         </is>
       </c>
     </row>
     <row r="31" customHeight="1" ht="140.0">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>938279</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>VEGEMITE KRAFT</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">