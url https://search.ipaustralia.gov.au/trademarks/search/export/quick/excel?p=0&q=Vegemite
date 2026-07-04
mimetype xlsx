--- v2 (2026-05-18)
+++ v3 (2026-07-04)
@@ -1435,51 +1435,51 @@
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>5, 9, 11, 14, 16, 18, 20, 21, 24, 25, 28, 29, 30, 31, 32</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>Bega Cheese Limited</t>
         </is>
       </c>
     </row>
     <row r="28" customHeight="1" ht="140.0">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>1849912</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>VEGEMITE</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>Bega Cheese Limited</t>
         </is>
       </c>
     </row>
     <row r="29" customHeight="1" ht="140.0">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>2581870</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>VEGEMITE</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">