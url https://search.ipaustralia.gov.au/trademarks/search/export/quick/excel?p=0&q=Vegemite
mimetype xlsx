--- v3 (2026-07-04)
+++ v4 (2026-08-24)
@@ -1071,51 +1071,51 @@
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>Bega Cheese Limited</t>
         </is>
       </c>
     </row>
     <row r="15" customHeight="1" ht="140.0">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>718577</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>HAPPY LITTLE VEGEMITES</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>Bega Cheese Limited</t>
         </is>
       </c>
     </row>
     <row r="16" customHeight="1" ht="140.0">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>893494</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>VEGEMITE</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">