--- v4 (2026-08-24)
+++ v5 (2026-10-19)
@@ -791,51 +791,51 @@
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>Goods &amp; Services classes</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
     </row>
     <row r="5" customHeight="1" ht="140.0">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>37184</t>
         </is>
       </c>
       <c r="C5" s="1" t="inlineStr">
         <is>
           <t>VEGEMITE</t>
         </is>
       </c>
       <c r="D5" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E5" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="F5" s="1" t="inlineStr">
         <is>
           <t>Bega Cheese Limited</t>
         </is>
       </c>
     </row>
     <row r="6" customHeight="1" ht="140.0">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>136368</t>
         </is>
       </c>
       <c r="C6" s="1" t="inlineStr">
         <is>
           <t>VEGEMITE</t>
         </is>
       </c>
       <c r="D6" s="1" t="inlineStr">