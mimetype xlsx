--- v4 (2026-08-19)
+++ v5 (2026-10-04)
@@ -745,51 +745,51 @@
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>1, 16, 20</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>WHOLESALE GROUP INTERNATIONAL PTY. LTD.; Little Green Pharma Ltd</t>
         </is>
       </c>
     </row>
     <row r="21" customHeight="1" ht="140.0">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>2676315</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>OXYGEN ABSORBERS AUSTRALIA OXYSORB WWW.OXYGENABSORBER.COM.AU DO NOT EAT</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Published:
-Awaiting examination</t>
+Under examination</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>Wholesale Group International Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="22" customHeight="1" ht="140.0">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>1467592</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>CholControl</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">