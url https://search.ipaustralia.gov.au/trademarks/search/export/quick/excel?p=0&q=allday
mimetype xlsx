--- v1 (2026-03-24)
+++ v2 (2026-06-30)
@@ -327,199 +327,199 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="409523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>400000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="400000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>476190</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="476190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F28"/>
+  <dimension ref="A2:F29"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>25</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -940,295 +940,323 @@
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>NOBULL ALLDAY</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
           <t>Protected:
 Registered/protected</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>NOBULL, LLC</t>
         </is>
       </c>
     </row>
     <row r="20" customHeight="1" ht="140.0">
       <c r="A20" s="1" t="inlineStr">
         <is>
+          <t>2665694</t>
+        </is>
+      </c>
+      <c r="C20" s="1" t="inlineStr">
+        <is>
+          <t>ALL-DAY RECOVERY IS ULTIMATE COMFORT</t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Awaiting examination</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F20" s="1" t="inlineStr">
+        <is>
+          <t>Oofos, Inc.</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" customHeight="1" ht="140.0">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
           <t>2098715</t>
         </is>
       </c>
-      <c r="C20" s="1" t="inlineStr">
+      <c r="C21" s="1" t="inlineStr">
         <is>
           <t>DEW DRENCH ALL-DAY HYDRATING PRIMER</t>
         </is>
       </c>
-      <c r="D20" s="1" t="inlineStr">
+      <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Cancelled:
 Cancelled at the request of IB</t>
         </is>
       </c>
-      <c r="E20" s="1" t="inlineStr">
+      <c r="E21" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F20" s="1" t="inlineStr">
+      <c r="F21" s="1" t="inlineStr">
         <is>
           <t>Make-Up Art Cosmetics Inc.</t>
         </is>
       </c>
     </row>
-    <row r="21" customHeight="1" ht="140.0">
-      <c r="A21" s="1" t="inlineStr">
+    <row r="22" customHeight="1" ht="140.0">
+      <c r="A22" s="1" t="inlineStr">
         <is>
           <t>1086370</t>
         </is>
       </c>
-      <c r="C21" s="1" t="inlineStr">
+      <c r="C22" s="1" t="inlineStr">
         <is>
           <t>CLEAR ALL-DAY</t>
         </is>
       </c>
-      <c r="D21" s="1" t="inlineStr">
+      <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E21" s="1" t="inlineStr">
+      <c r="E22" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="F21" s="1" t="inlineStr">
+      <c r="F22" s="1" t="inlineStr">
         <is>
           <t>Clearlab International Pte. Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="22" customHeight="1" ht="140.0">
-      <c r="A22" s="1" t="inlineStr">
+    <row r="23" customHeight="1" ht="140.0">
+      <c r="A23" s="1" t="inlineStr">
         <is>
           <t>1490218</t>
         </is>
       </c>
-      <c r="C22" s="1" t="inlineStr">
+      <c r="C23" s="1" t="inlineStr">
         <is>
           <t>Forbidden Fruit</t>
         </is>
       </c>
-      <c r="D22" s="1" t="inlineStr">
+      <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E22" s="1" t="inlineStr">
+      <c r="E23" s="1" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
-      <c r="F22" s="1" t="inlineStr">
+      <c r="F23" s="1" t="inlineStr">
         <is>
           <t>Pongo Pty Ltd as trustee for Freerun Trust; Allday Enterprises Pty Ltd as trustee for Rob Quenby Trust; Jurien Enterprises Pty Ltd as trustee for Nicholas W Stacy Trust; Castleroy Holdings Pty Ltd as trustee for No 4 Investment Trust; Castleroy Holdings Pty Ltd as trustee for No 5 Investment Trust; Kerrigan Holdings Pty Ltd as trustee for Pavlinovich Family Trust</t>
         </is>
       </c>
     </row>
-    <row r="23" customHeight="1" ht="140.0">
-      <c r="A23" s="1" t="inlineStr">
+    <row r="24" customHeight="1" ht="140.0">
+      <c r="A24" s="1" t="inlineStr">
         <is>
           <t>1508649</t>
         </is>
       </c>
-      <c r="C23" s="1" t="inlineStr">
+      <c r="C24" s="1" t="inlineStr">
         <is>
           <t>VINACEOUS! FORBIDDEN FRUIT DIVINE TEMPTATION PEAR CIDER HEAVEN ON
 EARTH</t>
         </is>
       </c>
-      <c r="D23" s="1" t="inlineStr">
+      <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E23" s="1" t="inlineStr">
+      <c r="E24" s="1" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
-      <c r="F23" s="1" t="inlineStr">
+      <c r="F24" s="1" t="inlineStr">
         <is>
           <t>Pongo Pty Ltd as trustee for Freerun Trust; Allday Enterprises Pty Ltd as trustee for Rob Quenby Trust; Jurien Enterprises Pty Ltd as trustee for Nicholas W Stacy Trust; Castleroy Holdings Pty Ltd as trustee for No 4 Investment Trust; Castleroy Holdings Pty Ltd as trustee for No 5 Investment Trust; Kerrigan Holdings Pty Ltd as trustee for Pavlinovich Family Trust</t>
         </is>
       </c>
     </row>
-    <row r="24" customHeight="1" ht="140.0">
-      <c r="A24" s="1" t="inlineStr">
+    <row r="25" customHeight="1" ht="140.0">
+      <c r="A25" s="1" t="inlineStr">
         <is>
           <t>1530971</t>
         </is>
       </c>
-      <c r="C24" s="1" t="inlineStr">
+      <c r="C25" s="1" t="inlineStr">
         <is>
           <t>Heaven on Earth</t>
         </is>
       </c>
-      <c r="D24" s="1" t="inlineStr">
+      <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E24" s="1" t="inlineStr">
+      <c r="E25" s="1" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
-      <c r="F24" s="1" t="inlineStr">
+      <c r="F25" s="1" t="inlineStr">
         <is>
           <t>Pongo Pty Ltd as trustee for Freerun Trust; Allday Enterprises Pty Ltd as trustee for Rob Quenby Trust; Jurien Enterprises Pty Ltd as trustee for Nicholas W Stacy Trust; Castleroy Holdings Pty Ltd as trustee for No 4 Investment Trust; Castleroy Holdings Pty Ltd as trustee for No 5 Investment Trust; Kerrigan Holdings Pty Ltd as trustee for Pavlinovich Family Trust</t>
         </is>
       </c>
     </row>
-    <row r="25" customHeight="1" ht="140.0">
-      <c r="A25" s="1" t="inlineStr">
+    <row r="26" customHeight="1" ht="140.0">
+      <c r="A26" s="1" t="inlineStr">
         <is>
           <t>1644741</t>
         </is>
       </c>
-      <c r="C25" s="1" t="inlineStr">
+      <c r="C26" s="1" t="inlineStr">
         <is>
           <t>ALLDAY</t>
         </is>
       </c>
-      <c r="D25" s="1" t="inlineStr">
+      <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E25" s="1" t="inlineStr">
+      <c r="E26" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F25" s="1" t="inlineStr">
+      <c r="F26" s="1" t="inlineStr">
         <is>
           <t>Dean Morrison</t>
         </is>
       </c>
     </row>
-    <row r="26" customHeight="1" ht="140.0">
-      <c r="A26" s="1" t="inlineStr">
+    <row r="27" customHeight="1" ht="140.0">
+      <c r="A27" s="1" t="inlineStr">
         <is>
           <t>1702195</t>
         </is>
       </c>
-      <c r="C26" s="1" t="inlineStr">
+      <c r="C27" s="1" t="inlineStr">
         <is>
           <t>Allday</t>
         </is>
       </c>
-      <c r="D26" s="1" t="inlineStr">
+      <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
         <is>
           <t>9, 25, 41</t>
         </is>
       </c>
-      <c r="F26" s="1" t="inlineStr">
+      <c r="F27" s="1" t="inlineStr">
         <is>
           <t>Allday Music Pty Ltd as trustee for Allday Trust</t>
         </is>
       </c>
     </row>
-    <row r="27" customHeight="1" ht="140.0">
-      <c r="A27" s="1" t="inlineStr">
+    <row r="28" customHeight="1" ht="140.0">
+      <c r="A28" s="1" t="inlineStr">
         <is>
           <t>2337758</t>
         </is>
       </c>
-      <c r="C27" s="1" t="inlineStr">
+      <c r="C28" s="1" t="inlineStr">
         <is>
           <t>ALLDAY</t>
         </is>
       </c>
-      <c r="D27" s="1" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
         <is>
           <t>9, 11</t>
         </is>
       </c>
-      <c r="F27" s="1" t="inlineStr">
+      <c r="F28" s="1" t="inlineStr">
         <is>
           <t>GOLDEN SUN AUSTRALIA PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="28" customHeight="1" ht="140.0">
-      <c r="A28" s="1" t="inlineStr">
+    <row r="29" customHeight="1" ht="140.0">
+      <c r="A29" s="1" t="inlineStr">
         <is>
           <t>2479997</t>
         </is>
       </c>
-      <c r="C28" s="1" t="inlineStr">
+      <c r="C29" s="1" t="inlineStr">
         <is>
           <t>ALLDAY</t>
         </is>
       </c>
-      <c r="D28" s="1" t="inlineStr">
+      <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Not protected:
 Not accepted</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
         <is>
           <t>3, 5</t>
         </is>
       </c>
-      <c r="F28" s="1" t="inlineStr">
+      <c r="F29" s="1" t="inlineStr">
         <is>
           <t>Elevate Oral Care, LLC</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>