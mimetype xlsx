--- v2 (2026-06-30)
+++ v3 (2026-08-15)
@@ -950,52 +950,52 @@
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>NOBULL, LLC</t>
         </is>
       </c>
     </row>
     <row r="20" customHeight="1" ht="140.0">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>2665694</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>ALL-DAY RECOVERY IS ULTIMATE COMFORT</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Published:
-Awaiting examination</t>
+          <t>Accepted:
+In opposition period</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>Oofos, Inc.</t>
         </is>
       </c>
     </row>
     <row r="21" customHeight="1" ht="140.0">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>2098715</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>DEW DRENCH ALL-DAY HYDRATING PRIMER</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">