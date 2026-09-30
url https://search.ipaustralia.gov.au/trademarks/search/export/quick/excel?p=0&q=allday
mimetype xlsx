--- v3 (2026-08-15)
+++ v4 (2026-09-30)
@@ -609,51 +609,51 @@
       <c r="E7" s="1" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="F7" s="1" t="inlineStr">
         <is>
           <t>ALLDAY FINE CO., LTD</t>
         </is>
       </c>
     </row>
     <row r="8" customHeight="1" ht="140.0">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>1887588</t>
         </is>
       </c>
       <c r="C8" s="1" t="inlineStr">
         <is>
           <t>DIORSHOW ALL-DAY BROW INK</t>
         </is>
       </c>
       <c r="D8" s="1" t="inlineStr">
         <is>
           <t>Protected:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E8" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="F8" s="1" t="inlineStr">
         <is>
           <t>Parfums Christian Dior</t>
         </is>
       </c>
     </row>
     <row r="9" customHeight="1" ht="140.0">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>1971150</t>
         </is>
       </c>
       <c r="C9" s="1" t="inlineStr">
         <is>
           <t>SWISSLIFE FOREVER</t>
         </is>
       </c>
       <c r="D9" s="1" t="inlineStr">
@@ -950,52 +950,52 @@
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>NOBULL, LLC</t>
         </is>
       </c>
     </row>
     <row r="20" customHeight="1" ht="140.0">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>2665694</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>ALL-DAY RECOVERY IS ULTIMATE COMFORT</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Accepted:
-In opposition period</t>
+          <t>Protected:
+Registered/protected</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>Oofos, Inc.</t>
         </is>
       </c>
     </row>
     <row r="21" customHeight="1" ht="140.0">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>2098715</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>DEW DRENCH ALL-DAY HYDRATING PRIMER</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">