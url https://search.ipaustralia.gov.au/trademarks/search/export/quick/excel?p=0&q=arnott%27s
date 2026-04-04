--- v0 (2026-02-18)
+++ v1 (2026-04-04)
@@ -2075,5975 +2075,5975 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1180952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>223</xdr:row>
+      <xdr:row>224</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>223</xdr:row>
+      <xdr:row>224</xdr:row>
       <xdr:rowOff>980952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="980952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>225</xdr:row>
+      <xdr:row>226</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>225</xdr:row>
+      <xdr:row>226</xdr:row>
       <xdr:rowOff>971428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="971428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>228</xdr:row>
+      <xdr:row>229</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>228</xdr:row>
+      <xdr:row>229</xdr:row>
       <xdr:rowOff>980952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="980952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>232</xdr:row>
+      <xdr:row>233</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>232</xdr:row>
+      <xdr:row>233</xdr:row>
       <xdr:rowOff>933333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="933333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>236</xdr:row>
+      <xdr:row>237</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>236</xdr:row>
+      <xdr:row>237</xdr:row>
       <xdr:rowOff>1009523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1009523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>237</xdr:row>
+      <xdr:row>238</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>237</xdr:row>
+      <xdr:row>238</xdr:row>
       <xdr:rowOff>952380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="952380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>241</xdr:row>
+      <xdr:row>242</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>241</xdr:row>
+      <xdr:row>242</xdr:row>
       <xdr:rowOff>990476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="990476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>243</xdr:row>
+      <xdr:row>244</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>243</xdr:row>
+      <xdr:row>244</xdr:row>
       <xdr:rowOff>895238</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="895238"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>245</xdr:row>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>245</xdr:row>
+      <xdr:row>246</xdr:row>
       <xdr:rowOff>923809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="923809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>246</xdr:row>
+      <xdr:row>247</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>246</xdr:row>
+      <xdr:row>247</xdr:row>
       <xdr:rowOff>942857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="942857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>249</xdr:row>
+      <xdr:row>250</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>249</xdr:row>
+      <xdr:row>250</xdr:row>
       <xdr:rowOff>961904</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="63" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="961904"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>253</xdr:row>
+      <xdr:row>254</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>253</xdr:row>
+      <xdr:row>254</xdr:row>
       <xdr:rowOff>961904</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="64" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="961904"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>255</xdr:row>
+      <xdr:row>256</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>255</xdr:row>
+      <xdr:row>256</xdr:row>
       <xdr:rowOff>1295238</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="65" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1295238"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>256</xdr:row>
+      <xdr:row>257</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>256</xdr:row>
+      <xdr:row>257</xdr:row>
       <xdr:rowOff>1361904</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="66" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1361904"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>259</xdr:row>
+      <xdr:row>260</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>259</xdr:row>
+      <xdr:row>260</xdr:row>
       <xdr:rowOff>961904</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="67" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="961904"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>260</xdr:row>
+      <xdr:row>261</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>260</xdr:row>
+      <xdr:row>261</xdr:row>
       <xdr:rowOff>961904</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="68" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="961904"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>269</xdr:row>
+      <xdr:row>270</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>269</xdr:row>
+      <xdr:row>270</xdr:row>
       <xdr:rowOff>971428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="69" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="971428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>271</xdr:row>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>271</xdr:row>
+      <xdr:row>272</xdr:row>
       <xdr:rowOff>952380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="952380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>272</xdr:row>
+      <xdr:row>273</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>272</xdr:row>
+      <xdr:row>273</xdr:row>
       <xdr:rowOff>980952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="71" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="980952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>302</xdr:row>
+      <xdr:row>303</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>302</xdr:row>
+      <xdr:row>303</xdr:row>
       <xdr:rowOff>990476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="990476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>310</xdr:row>
+      <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>310</xdr:row>
+      <xdr:row>311</xdr:row>
       <xdr:rowOff>990476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="73" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="990476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>311</xdr:row>
+      <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>311</xdr:row>
+      <xdr:row>312</xdr:row>
       <xdr:rowOff>952380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="952380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>335</xdr:row>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>335</xdr:row>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>980952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="75" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="980952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>336</xdr:row>
+      <xdr:row>337</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>336</xdr:row>
+      <xdr:row>337</xdr:row>
       <xdr:rowOff>990476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="76" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="990476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>337</xdr:row>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>337</xdr:row>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>980952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="77" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="980952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>352</xdr:row>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>352</xdr:row>
+      <xdr:row>353</xdr:row>
       <xdr:rowOff>1276190</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1276190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>353</xdr:row>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>353</xdr:row>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>923809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="79" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="923809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>354</xdr:row>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>354</xdr:row>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>952380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="952380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>363</xdr:row>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>363</xdr:row>
+      <xdr:row>364</xdr:row>
       <xdr:rowOff>942857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="81" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="942857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>364</xdr:row>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>364</xdr:row>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>1133333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="82" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1133333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>369</xdr:row>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>369</xdr:row>
+      <xdr:row>370</xdr:row>
       <xdr:rowOff>1104761</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="83" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1104761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>370</xdr:row>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>370</xdr:row>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>876190</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="84" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="876190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>371</xdr:row>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>371</xdr:row>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>1009523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="85" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1009523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>375</xdr:row>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>375</xdr:row>
+      <xdr:row>376</xdr:row>
       <xdr:rowOff>1419047</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="86" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1419047"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>376</xdr:row>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>376</xdr:row>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>1066666</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="87" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1066666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>377</xdr:row>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>377</xdr:row>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>1076190</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="88" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1076190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>378</xdr:row>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>378</xdr:row>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>1085714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="89" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1085714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>379</xdr:row>
+      <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>379</xdr:row>
+      <xdr:row>380</xdr:row>
       <xdr:rowOff>1000000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1000000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>380</xdr:row>
+      <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>380</xdr:row>
+      <xdr:row>381</xdr:row>
       <xdr:rowOff>1314285</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="91" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1314285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>381</xdr:row>
+      <xdr:row>382</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>381</xdr:row>
+      <xdr:row>382</xdr:row>
       <xdr:rowOff>1342857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1342857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>382</xdr:row>
+      <xdr:row>383</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>382</xdr:row>
+      <xdr:row>383</xdr:row>
       <xdr:rowOff>1038095</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="93" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1038095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>384</xdr:row>
+      <xdr:row>385</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>384</xdr:row>
+      <xdr:row>385</xdr:row>
       <xdr:rowOff>857142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="857142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>385</xdr:row>
+      <xdr:row>386</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>385</xdr:row>
+      <xdr:row>386</xdr:row>
       <xdr:rowOff>1304761</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="95" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1304761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>387</xdr:row>
+      <xdr:row>388</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>387</xdr:row>
+      <xdr:row>388</xdr:row>
       <xdr:rowOff>1038095</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="96" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1038095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>392</xdr:row>
+      <xdr:row>393</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>392</xdr:row>
+      <xdr:row>393</xdr:row>
       <xdr:rowOff>933333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="97" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="933333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>393</xdr:row>
+      <xdr:row>394</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>393</xdr:row>
+      <xdr:row>394</xdr:row>
       <xdr:rowOff>971428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="98" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="971428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>394</xdr:row>
+      <xdr:row>395</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>394</xdr:row>
+      <xdr:row>395</xdr:row>
       <xdr:rowOff>971428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="99" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="971428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>430</xdr:row>
+      <xdr:row>431</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>430</xdr:row>
+      <xdr:row>431</xdr:row>
       <xdr:rowOff>304761</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="100" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="304761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>444</xdr:row>
+      <xdr:row>445</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1044000</xdr:colOff>
-      <xdr:row>444</xdr:row>
+      <xdr:row>445</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="101" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1044000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>445</xdr:row>
+      <xdr:row>446</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>445</xdr:row>
+      <xdr:row>446</xdr:row>
       <xdr:rowOff>1038095</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="102" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1038095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>446</xdr:row>
+      <xdr:row>447</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>446</xdr:row>
+      <xdr:row>447</xdr:row>
       <xdr:rowOff>1266666</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="103" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1266666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>447</xdr:row>
+      <xdr:row>448</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>447</xdr:row>
+      <xdr:row>448</xdr:row>
       <xdr:rowOff>952380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="104" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="952380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>448</xdr:row>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>448</xdr:row>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>923809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="105" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="923809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>449</xdr:row>
+      <xdr:row>450</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>576000</xdr:colOff>
-      <xdr:row>449</xdr:row>
+      <xdr:row>450</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="106" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="576000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>450</xdr:row>
+      <xdr:row>451</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>936000</xdr:colOff>
-      <xdr:row>450</xdr:row>
+      <xdr:row>451</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="107" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="936000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>451</xdr:row>
+      <xdr:row>452</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>451</xdr:row>
+      <xdr:row>452</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="108" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>452</xdr:row>
+      <xdr:row>453</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>452</xdr:row>
+      <xdr:row>453</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>453</xdr:row>
+      <xdr:row>454</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>453</xdr:row>
+      <xdr:row>454</xdr:row>
       <xdr:rowOff>923809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="923809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>454</xdr:row>
+      <xdr:row>455</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>454</xdr:row>
+      <xdr:row>455</xdr:row>
       <xdr:rowOff>933333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="933333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>455</xdr:row>
+      <xdr:row>456</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>455</xdr:row>
+      <xdr:row>456</xdr:row>
       <xdr:rowOff>933333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="933333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>456</xdr:row>
+      <xdr:row>457</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>456</xdr:row>
+      <xdr:row>457</xdr:row>
       <xdr:rowOff>904761</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="904761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>457</xdr:row>
+      <xdr:row>458</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>457</xdr:row>
+      <xdr:row>458</xdr:row>
       <xdr:rowOff>904761</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="904761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>458</xdr:row>
+      <xdr:row>459</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>936000</xdr:colOff>
-      <xdr:row>458</xdr:row>
+      <xdr:row>459</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="936000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>459</xdr:row>
+      <xdr:row>460</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1044000</xdr:colOff>
-      <xdr:row>459</xdr:row>
+      <xdr:row>460</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1044000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>463</xdr:row>
+      <xdr:row>464</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>463</xdr:row>
+      <xdr:row>464</xdr:row>
       <xdr:rowOff>933333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="933333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>478</xdr:row>
+      <xdr:row>479</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>936000</xdr:colOff>
-      <xdr:row>478</xdr:row>
+      <xdr:row>479</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="936000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>484</xdr:row>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>484</xdr:row>
+      <xdr:row>485</xdr:row>
       <xdr:rowOff>514285</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="514285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>488</xdr:row>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>488</xdr:row>
+      <xdr:row>489</xdr:row>
       <xdr:rowOff>1342857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1342857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>489</xdr:row>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>489</xdr:row>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>647480</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="647480"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>492</xdr:row>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>492</xdr:row>
+      <xdr:row>493</xdr:row>
       <xdr:rowOff>1342857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1342857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>502</xdr:row>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>502</xdr:row>
+      <xdr:row>503</xdr:row>
       <xdr:rowOff>342857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="342857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>513</xdr:row>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>513</xdr:row>
+      <xdr:row>514</xdr:row>
       <xdr:rowOff>1247619</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1247619"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>522</xdr:row>
+      <xdr:row>523</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>522</xdr:row>
+      <xdr:row>523</xdr:row>
       <xdr:rowOff>885714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="125" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="885714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>523</xdr:row>
+      <xdr:row>524</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>523</xdr:row>
+      <xdr:row>524</xdr:row>
       <xdr:rowOff>847619</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="126" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="847619"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>541</xdr:row>
+      <xdr:row>542</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>541</xdr:row>
+      <xdr:row>542</xdr:row>
       <xdr:rowOff>809523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="127" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="809523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>556</xdr:row>
+      <xdr:row>557</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>556</xdr:row>
+      <xdr:row>557</xdr:row>
       <xdr:rowOff>1342857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="128" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1342857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>557</xdr:row>
+      <xdr:row>558</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>936000</xdr:colOff>
-      <xdr:row>557</xdr:row>
+      <xdr:row>558</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="129" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="936000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>558</xdr:row>
+      <xdr:row>559</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>720000</xdr:colOff>
-      <xdr:row>558</xdr:row>
+      <xdr:row>559</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="130" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="720000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>559</xdr:row>
+      <xdr:row>560</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1332000</xdr:colOff>
-      <xdr:row>559</xdr:row>
+      <xdr:row>560</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="131" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1332000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>560</xdr:row>
+      <xdr:row>561</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1296000</xdr:colOff>
-      <xdr:row>560</xdr:row>
+      <xdr:row>561</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="132" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1296000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>561</xdr:row>
+      <xdr:row>562</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>900000</xdr:colOff>
-      <xdr:row>561</xdr:row>
+      <xdr:row>562</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="133" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="900000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>562</xdr:row>
+      <xdr:row>563</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>864000</xdr:colOff>
-      <xdr:row>562</xdr:row>
+      <xdr:row>563</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="134" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="864000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>563</xdr:row>
+      <xdr:row>564</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>684000</xdr:colOff>
-      <xdr:row>563</xdr:row>
+      <xdr:row>564</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="135" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="684000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>564</xdr:row>
+      <xdr:row>565</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>684000</xdr:colOff>
-      <xdr:row>564</xdr:row>
+      <xdr:row>565</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="136" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="684000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>572</xdr:row>
+      <xdr:row>573</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>756000</xdr:colOff>
-      <xdr:row>572</xdr:row>
+      <xdr:row>573</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="137" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="756000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>573</xdr:row>
+      <xdr:row>574</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>864000</xdr:colOff>
-      <xdr:row>573</xdr:row>
+      <xdr:row>574</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="138" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="864000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>581</xdr:row>
+      <xdr:row>582</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>581</xdr:row>
+      <xdr:row>582</xdr:row>
       <xdr:rowOff>866666</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="139" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="866666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>583</xdr:row>
+      <xdr:row>584</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>583</xdr:row>
+      <xdr:row>584</xdr:row>
       <xdr:rowOff>523809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="140" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="523809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>588</xdr:row>
+      <xdr:row>589</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1368000</xdr:colOff>
-      <xdr:row>588</xdr:row>
+      <xdr:row>589</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="141" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1368000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>589</xdr:row>
+      <xdr:row>590</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>589</xdr:row>
+      <xdr:row>590</xdr:row>
       <xdr:rowOff>457142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="142" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="457142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>590</xdr:row>
+      <xdr:row>591</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1332000</xdr:colOff>
-      <xdr:row>590</xdr:row>
+      <xdr:row>591</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="143" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1332000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>596</xdr:row>
+      <xdr:row>597</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>596</xdr:row>
+      <xdr:row>597</xdr:row>
       <xdr:rowOff>676190</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="144" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="676190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>597</xdr:row>
+      <xdr:row>598</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>597</xdr:row>
+      <xdr:row>598</xdr:row>
       <xdr:rowOff>657142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="145" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="657142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>598</xdr:row>
+      <xdr:row>599</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>598</xdr:row>
+      <xdr:row>599</xdr:row>
       <xdr:rowOff>695238</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="695238"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>599</xdr:row>
+      <xdr:row>600</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>599</xdr:row>
+      <xdr:row>600</xdr:row>
       <xdr:rowOff>1123809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="147" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1123809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>603</xdr:row>
+      <xdr:row>604</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1044000</xdr:colOff>
-      <xdr:row>603</xdr:row>
+      <xdr:row>604</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1044000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>604</xdr:row>
+      <xdr:row>605</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>604</xdr:row>
+      <xdr:row>605</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="149" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>606</xdr:row>
+      <xdr:row>607</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>606</xdr:row>
+      <xdr:row>607</xdr:row>
       <xdr:rowOff>857142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="857142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>608</xdr:row>
+      <xdr:row>609</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>608</xdr:row>
+      <xdr:row>609</xdr:row>
       <xdr:rowOff>1152380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="151" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1152380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>613</xdr:row>
+      <xdr:row>614</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>613</xdr:row>
+      <xdr:row>614</xdr:row>
       <xdr:rowOff>1152380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1152380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>615</xdr:row>
+      <xdr:row>616</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>792000</xdr:colOff>
-      <xdr:row>615</xdr:row>
+      <xdr:row>616</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="153" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="792000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>617</xdr:row>
+      <xdr:row>618</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1368000</xdr:colOff>
-      <xdr:row>617</xdr:row>
+      <xdr:row>618</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1368000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>618</xdr:row>
+      <xdr:row>619</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1008000</xdr:colOff>
-      <xdr:row>618</xdr:row>
+      <xdr:row>619</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="155" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1008000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>619</xdr:row>
+      <xdr:row>620</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1368000</xdr:colOff>
-      <xdr:row>619</xdr:row>
+      <xdr:row>620</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="156" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1368000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>624</xdr:row>
+      <xdr:row>625</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>720000</xdr:colOff>
-      <xdr:row>624</xdr:row>
+      <xdr:row>625</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="157" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="720000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>625</xdr:row>
+      <xdr:row>626</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>720000</xdr:colOff>
-      <xdr:row>625</xdr:row>
+      <xdr:row>626</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="158" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="720000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>629</xdr:row>
+      <xdr:row>630</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1296000</xdr:colOff>
-      <xdr:row>629</xdr:row>
+      <xdr:row>630</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="159" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1296000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>630</xdr:row>
+      <xdr:row>631</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>630</xdr:row>
+      <xdr:row>631</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="160" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>631</xdr:row>
+      <xdr:row>632</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>631</xdr:row>
+      <xdr:row>632</xdr:row>
       <xdr:rowOff>1390476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="161" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1390476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>633</xdr:row>
+      <xdr:row>634</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1296000</xdr:colOff>
-      <xdr:row>633</xdr:row>
+      <xdr:row>634</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="162" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1296000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>639</xdr:row>
+      <xdr:row>640</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>864000</xdr:colOff>
-      <xdr:row>639</xdr:row>
+      <xdr:row>640</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="163" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="864000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>645</xdr:row>
+      <xdr:row>646</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1224000</xdr:colOff>
-      <xdr:row>645</xdr:row>
+      <xdr:row>646</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="164" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId164"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1224000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>658</xdr:row>
+      <xdr:row>659</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>658</xdr:row>
+      <xdr:row>659</xdr:row>
       <xdr:rowOff>638095</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="165" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="638095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>660</xdr:row>
+      <xdr:row>661</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1224000</xdr:colOff>
-      <xdr:row>660</xdr:row>
+      <xdr:row>661</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="166" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1224000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>666</xdr:row>
+      <xdr:row>667</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>666</xdr:row>
+      <xdr:row>667</xdr:row>
       <xdr:rowOff>600000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="167" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId167"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="600000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>672</xdr:row>
+      <xdr:row>673</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>672</xdr:row>
+      <xdr:row>673</xdr:row>
       <xdr:rowOff>876190</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="168" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId168"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="876190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>675</xdr:row>
+      <xdr:row>676</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1116000</xdr:colOff>
-      <xdr:row>675</xdr:row>
+      <xdr:row>676</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="169" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId169"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1116000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>676</xdr:row>
+      <xdr:row>677</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>676</xdr:row>
+      <xdr:row>677</xdr:row>
       <xdr:rowOff>990476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="170" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="990476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>677</xdr:row>
+      <xdr:row>678</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>677</xdr:row>
+      <xdr:row>678</xdr:row>
       <xdr:rowOff>990476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="171" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="990476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>693</xdr:row>
+      <xdr:row>694</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>693</xdr:row>
+      <xdr:row>694</xdr:row>
       <xdr:rowOff>885714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="172" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId172"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="885714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>696</xdr:row>
+      <xdr:row>697</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>576000</xdr:colOff>
-      <xdr:row>696</xdr:row>
+      <xdr:row>697</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="173" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="576000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>720</xdr:row>
+      <xdr:row>721</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>720</xdr:row>
+      <xdr:row>721</xdr:row>
       <xdr:rowOff>1028571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1028571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>731</xdr:row>
+      <xdr:row>732</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>731</xdr:row>
+      <xdr:row>732</xdr:row>
       <xdr:rowOff>952380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="175" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="952380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>732</xdr:row>
+      <xdr:row>733</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>732</xdr:row>
+      <xdr:row>733</xdr:row>
       <xdr:rowOff>933333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="933333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>735</xdr:row>
+      <xdr:row>736</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>735</xdr:row>
+      <xdr:row>736</xdr:row>
       <xdr:rowOff>742857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="177" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="742857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>742</xdr:row>
+      <xdr:row>743</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>742</xdr:row>
+      <xdr:row>743</xdr:row>
       <xdr:rowOff>1266666</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1266666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>743</xdr:row>
+      <xdr:row>744</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1332000</xdr:colOff>
-      <xdr:row>743</xdr:row>
+      <xdr:row>744</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="179" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1332000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>744</xdr:row>
+      <xdr:row>745</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>744</xdr:row>
+      <xdr:row>745</xdr:row>
       <xdr:rowOff>1190476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1190476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>745</xdr:row>
+      <xdr:row>746</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>745</xdr:row>
+      <xdr:row>746</xdr:row>
       <xdr:rowOff>1390476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="181" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1390476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>747</xdr:row>
+      <xdr:row>748</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>747</xdr:row>
+      <xdr:row>748</xdr:row>
       <xdr:rowOff>533333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="533333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>748</xdr:row>
+      <xdr:row>749</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>748</xdr:row>
+      <xdr:row>749</xdr:row>
       <xdr:rowOff>333333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="183" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="333333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>750</xdr:row>
+      <xdr:row>751</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>750</xdr:row>
+      <xdr:row>751</xdr:row>
       <xdr:rowOff>352380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="352380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>768</xdr:row>
+      <xdr:row>769</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>768</xdr:row>
+      <xdr:row>769</xdr:row>
       <xdr:rowOff>666666</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="185" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="666666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>769</xdr:row>
+      <xdr:row>770</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>769</xdr:row>
+      <xdr:row>770</xdr:row>
       <xdr:rowOff>1038095</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1038095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>775</xdr:row>
+      <xdr:row>776</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1008000</xdr:colOff>
-      <xdr:row>775</xdr:row>
+      <xdr:row>776</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="187" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1008000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>777</xdr:row>
+      <xdr:row>778</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1116000</xdr:colOff>
-      <xdr:row>777</xdr:row>
+      <xdr:row>778</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1116000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>778</xdr:row>
+      <xdr:row>779</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1260000</xdr:colOff>
-      <xdr:row>778</xdr:row>
+      <xdr:row>779</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="189" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1260000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>779</xdr:row>
+      <xdr:row>780</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>779</xdr:row>
+      <xdr:row>780</xdr:row>
       <xdr:rowOff>933333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="933333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>780</xdr:row>
+      <xdr:row>781</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>780</xdr:row>
+      <xdr:row>781</xdr:row>
       <xdr:rowOff>1133333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="191" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1133333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>781</xdr:row>
+      <xdr:row>782</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1224000</xdr:colOff>
-      <xdr:row>781</xdr:row>
+      <xdr:row>782</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1224000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>782</xdr:row>
+      <xdr:row>783</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1116000</xdr:colOff>
-      <xdr:row>782</xdr:row>
+      <xdr:row>783</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1116000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>783</xdr:row>
+      <xdr:row>784</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>900000</xdr:colOff>
-      <xdr:row>783</xdr:row>
+      <xdr:row>784</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="900000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>784</xdr:row>
+      <xdr:row>785</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1188000</xdr:colOff>
-      <xdr:row>784</xdr:row>
+      <xdr:row>785</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1188000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>785</xdr:row>
+      <xdr:row>786</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1116000</xdr:colOff>
-      <xdr:row>785</xdr:row>
+      <xdr:row>786</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1116000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>786</xdr:row>
+      <xdr:row>787</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>786</xdr:row>
+      <xdr:row>787</xdr:row>
       <xdr:rowOff>542857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="542857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>791</xdr:row>
+      <xdr:row>792</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>900000</xdr:colOff>
-      <xdr:row>791</xdr:row>
+      <xdr:row>792</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="900000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>806</xdr:row>
+      <xdr:row>807</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1008000</xdr:colOff>
-      <xdr:row>806</xdr:row>
+      <xdr:row>807</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1008000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>819</xdr:row>
+      <xdr:row>820</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>819</xdr:row>
+      <xdr:row>820</xdr:row>
       <xdr:rowOff>838095</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="838095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>823</xdr:row>
+      <xdr:row>824</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1224000</xdr:colOff>
-      <xdr:row>823</xdr:row>
+      <xdr:row>824</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1224000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>855</xdr:row>
+      <xdr:row>856</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>855</xdr:row>
+      <xdr:row>856</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>856</xdr:row>
+      <xdr:row>857</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>856</xdr:row>
+      <xdr:row>857</xdr:row>
       <xdr:rowOff>552380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="552380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>857</xdr:row>
+      <xdr:row>858</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>857</xdr:row>
+      <xdr:row>858</xdr:row>
       <xdr:rowOff>552380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="552380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>871</xdr:row>
+      <xdr:row>872</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>871</xdr:row>
+      <xdr:row>872</xdr:row>
       <xdr:rowOff>828571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="828571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>874</xdr:row>
+      <xdr:row>875</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1008000</xdr:colOff>
-      <xdr:row>874</xdr:row>
+      <xdr:row>875</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1008000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>885</xdr:row>
+      <xdr:row>886</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>885</xdr:row>
+      <xdr:row>886</xdr:row>
       <xdr:rowOff>1095238</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1095238"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F889"/>
+  <dimension ref="A2:F890"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>885</t>
+          <t>886</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -8217,51 +8217,51 @@
       <c r="E10" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F10" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="11" customHeight="1" ht="140.0">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>44267</t>
         </is>
       </c>
       <c r="C11" s="1" t="inlineStr">
         <is>
           <t>ARNOTT</t>
         </is>
       </c>
       <c r="D11" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="12" customHeight="1" ht="140.0">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>44268</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
@@ -10185,51 +10185,51 @@
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="81" customHeight="1" ht="140.0">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>707482</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="82" customHeight="1" ht="140.0">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>707498</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>AULSEBROOKS</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
@@ -10269,79 +10269,79 @@
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="84" customHeight="1" ht="140.0">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>730044</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>FLAVOUR YOU CAN SEE</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="85" customHeight="1" ht="140.0">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>730045</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>FLAVOUR YOU CAN SEE</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="86" customHeight="1" ht="140.0">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>734306</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>NOTHING BEATS WAGON WHEELS</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
@@ -11221,79 +11221,79 @@
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="118" customHeight="1" ht="140.0">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>1109991</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>HARVEST WHEAT</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="119" customHeight="1" ht="140.0">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>1164811</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>BUSH</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="120" customHeight="1" ht="140.0">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>1175645</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S FAVOURITES</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
@@ -12173,79 +12173,79 @@
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="152" customHeight="1" ht="140.0">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>1764837</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>TIM TAM SLAM</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
     <row r="153" customHeight="1" ht="140.0">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>1764944</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S FAVES</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="154" customHeight="1" ht="140.0">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>1775476</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>NAUGHTY AND NICE</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
@@ -12257,219 +12257,219 @@
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="155" customHeight="1" ht="140.0">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>1778391</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>FLATTER YOUR PLATTER</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="156" customHeight="1" ht="140.0">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>1778922</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S TWISTS</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="157" customHeight="1" ht="140.0">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>1780035</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>CARAMEL CROWNS</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="158" customHeight="1" ht="140.0">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>1780036</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>MONTE CARLO</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="159" customHeight="1" ht="140.0">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>1780037</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>TINY TEDDY</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="160" customHeight="1" ht="140.0">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>1780038</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S HUNDREDS &amp; THOUSANDS</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="161" customHeight="1" ht="140.0">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>1780039</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>CHOC RIPPLE</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Registered/protected</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="162" customHeight="1" ht="140.0">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>1788022</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>MINT SLICE</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
@@ -13993,18904 +13993,18932 @@
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>Arnott T&amp;P Holding, LLC</t>
         </is>
       </c>
     </row>
     <row r="217" customHeight="1" ht="140.0">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>2617597</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>MOTHER EARTH</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
           <t>Published:
-Awaiting examination</t>
+Under examination</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>Arnott's New Zealand Limited</t>
         </is>
       </c>
     </row>
     <row r="218" customHeight="1" ht="140.0">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>852</t>
+          <t>2629841</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S</t>
+          <t>POPSTERS</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Removed - Not renewed:
-Renewal fee not paid</t>
+          <t>Published:
+Awaiting examination</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's New Zealand Limited</t>
         </is>
       </c>
     </row>
     <row r="219" customHeight="1" ht="140.0">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>856</t>
+          <t>852</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
-          <t>"LAWN TENNIS"</t>
+          <t>ARNOTT'S</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="220" customHeight="1" ht="140.0">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>862</t>
+          <t>856</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
-          <t>LUVO</t>
+          <t>"LAWN TENNIS"</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="221" customHeight="1" ht="140.0">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>865</t>
+          <t>862</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
-          <t>XX</t>
+          <t>LUVO</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="222" customHeight="1" ht="140.0">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>866</t>
+          <t>865</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
-          <t>DOUBLE X</t>
+          <t>XX</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="223" customHeight="1" ht="140.0">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>2096</t>
+          <t>866</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
-          <t>SILVER STAR</t>
+          <t>DOUBLE X</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>Arnott-Harper Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="224" customHeight="1" ht="140.0">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>2100</t>
+          <t>2096</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
-          <t>GOLD STAR</t>
+          <t>SILVER STAR</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+          <t>Arnott-Harper Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="225" customHeight="1" ht="140.0">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>2149</t>
+          <t>2100</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
-          <t>PEARL</t>
+          <t>GOLD STAR</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>3</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Products No.1 Pty Limited</t>
+          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="226" customHeight="1" ht="140.0">
       <c r="A226" s="1" t="inlineStr">
         <is>
+          <t>2149</t>
+        </is>
+      </c>
+      <c r="C226" s="1" t="inlineStr">
+        <is>
+          <t>PEARL</t>
+        </is>
+      </c>
+      <c r="D226" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E226" s="1" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="F226" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Products No.1 Pty Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="227" customHeight="1" ht="140.0">
+      <c r="A227" s="1" t="inlineStr">
+        <is>
           <t>4441</t>
         </is>
       </c>
-      <c r="C226" s="1" t="inlineStr">
+      <c r="C227" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S
 DOUBLE XX SODA</t>
         </is>
       </c>
-      <c r="D226" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="228" customHeight="1" ht="140.0">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9823</t>
+          <t>6089</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
-          <t>SNOWFLAKE</t>
+          <t>POPSO</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="229" customHeight="1" ht="140.0">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>12297</t>
+          <t>9823</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>SNOWFLAKE</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="230" customHeight="1" ht="140.0">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>13358</t>
+          <t>12297</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
-          <t>SILVER CHURN</t>
+          <t/>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="231" customHeight="1" ht="140.0">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>14619</t>
+          <t>13358</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
-          <t>UNEEDA</t>
+          <t>SILVER CHURN</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="232" customHeight="1" ht="140.0">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>16723</t>
+          <t>14619</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
-          <t>ADORA</t>
+          <t>UNEEDA</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="233" customHeight="1" ht="140.0">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>19187</t>
+          <t>16723</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
-          <t>TBG</t>
+          <t>ADORA</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="234" customHeight="1" ht="140.0">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>23519</t>
+          <t>19187</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
-          <t>GOLDEN CHURN</t>
+          <t>TBG</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="235" customHeight="1" ht="140.0">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>30852</t>
+          <t>23519</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
-          <t>BUTTERETTE</t>
+          <t>GOLDEN CHURN</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="236" customHeight="1" ht="140.0">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>31347</t>
+          <t>30852</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
-          <t>BOUQUET</t>
+          <t>BUTTERETTE</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="237" customHeight="1" ht="140.0">
       <c r="A237" s="1" t="inlineStr">
         <is>
+          <t>31347</t>
+        </is>
+      </c>
+      <c r="C237" s="1" t="inlineStr">
+        <is>
+          <t>BOUQUET</t>
+        </is>
+      </c>
+      <c r="D237" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E237" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F237" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="238" customHeight="1" ht="140.0">
+      <c r="A238" s="1" t="inlineStr">
+        <is>
           <t>31662</t>
         </is>
       </c>
-      <c r="C237" s="1" t="inlineStr">
+      <c r="C238" s="1" t="inlineStr">
         <is>
           <t>T.B. GUEST &amp; CO
 STEAM BISCUIT</t>
         </is>
       </c>
-      <c r="D237" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="F237" s="1" t="inlineStr">
+      <c r="D238" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E238" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F238" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="238" customHeight="1" ht="140.0">
-      <c r="A238" s="1" t="inlineStr">
+    <row r="239" customHeight="1" ht="140.0">
+      <c r="A239" s="1" t="inlineStr">
         <is>
           <t>31663</t>
         </is>
       </c>
-      <c r="C238" s="1" t="inlineStr">
+      <c r="C239" s="1" t="inlineStr">
         <is>
           <t>TB GUEST
 STEAM BISCUIT FACTORY</t>
         </is>
       </c>
-      <c r="D238" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="F238" s="1" t="inlineStr">
+      <c r="D239" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E239" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F239" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="239" customHeight="1" ht="140.0">
-      <c r="A239" s="1" t="inlineStr">
+    <row r="240" customHeight="1" ht="140.0">
+      <c r="A240" s="1" t="inlineStr">
         <is>
           <t>32153</t>
         </is>
       </c>
-      <c r="C239" s="1" t="inlineStr">
+      <c r="C240" s="1" t="inlineStr">
         <is>
           <t>CHEESETTE</t>
         </is>
       </c>
-      <c r="D239" s="1" t="inlineStr">
+      <c r="D240" s="1" t="inlineStr">
         <is>
           <t>Cancelled:
 Owner request</t>
         </is>
       </c>
-      <c r="E239" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="241" customHeight="1" ht="140.0">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>44253</t>
+          <t>39323</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
-          <t>BANQUET</t>
+          <t>GUESTS</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="242" customHeight="1" ht="140.0">
       <c r="A242" s="1" t="inlineStr">
         <is>
+          <t>44253</t>
+        </is>
+      </c>
+      <c r="C242" s="1" t="inlineStr">
+        <is>
+          <t>BANQUET</t>
+        </is>
+      </c>
+      <c r="D242" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E242" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F242" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="243" customHeight="1" ht="140.0">
+      <c r="A243" s="1" t="inlineStr">
+        <is>
           <t>45918</t>
         </is>
       </c>
-      <c r="C242" s="1" t="inlineStr">
+      <c r="C243" s="1" t="inlineStr">
         <is>
           <t>HAYWOODS'
 SNAX</t>
         </is>
       </c>
-      <c r="D242" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="F242" s="1" t="inlineStr">
+      <c r="D243" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E243" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F243" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="243" customHeight="1" ht="140.0">
-      <c r="A243" s="1" t="inlineStr">
+    <row r="244" customHeight="1" ht="140.0">
+      <c r="A244" s="1" t="inlineStr">
         <is>
           <t>46988</t>
         </is>
       </c>
-      <c r="C243" s="1" t="inlineStr">
+      <c r="C244" s="1" t="inlineStr">
         <is>
           <t>SNAX</t>
         </is>
       </c>
-      <c r="D243" s="1" t="inlineStr">
+      <c r="D244" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E243" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="245" customHeight="1" ht="140.0">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>53247</t>
+          <t>52723</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
-          <t>MULTI</t>
+          <t>MENZONA</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="246" customHeight="1" ht="140.0">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>54931</t>
+          <t>53247</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
-          <t>SWALLOW &amp; ARIELL'S</t>
+          <t>MULTI</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>Arnott's BIscuits Pty Ltd</t>
+          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="247" customHeight="1" ht="140.0">
       <c r="A247" s="1" t="inlineStr">
         <is>
+          <t>54931</t>
+        </is>
+      </c>
+      <c r="C247" s="1" t="inlineStr">
+        <is>
+          <t>SWALLOW &amp; ARIELL'S</t>
+        </is>
+      </c>
+      <c r="D247" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E247" s="1" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="F247" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's BIscuits Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="248" customHeight="1" ht="140.0">
+      <c r="A248" s="1" t="inlineStr">
+        <is>
           <t>55945</t>
         </is>
       </c>
-      <c r="C247" s="1" t="inlineStr">
+      <c r="C248" s="1" t="inlineStr">
         <is>
           <t>ARNOTTS
 GOLDO PUFF</t>
         </is>
       </c>
-      <c r="D247" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="249" customHeight="1" ht="140.0">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>57198</t>
+          <t>55994</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
-          <t>TOYLAND</t>
+          <t>GOLDO PUFF</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="250" customHeight="1" ht="140.0">
       <c r="A250" s="1" t="inlineStr">
         <is>
+          <t>57198</t>
+        </is>
+      </c>
+      <c r="C250" s="1" t="inlineStr">
+        <is>
+          <t>TOYLAND</t>
+        </is>
+      </c>
+      <c r="D250" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E250" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F250" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="251" customHeight="1" ht="140.0">
+      <c r="A251" s="1" t="inlineStr">
+        <is>
           <t>57641</t>
         </is>
       </c>
-      <c r="C250" s="1" t="inlineStr">
+      <c r="C251" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S
 GOLDEN GRAIN</t>
         </is>
       </c>
-      <c r="D250" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="252" customHeight="1" ht="140.0">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>57792</t>
+          <t>57642</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
-          <t>BUTTA SMAX</t>
+          <t>SHORTIE</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="253" customHeight="1" ht="140.0">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>57917</t>
+          <t>57792</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
-          <t>VIM-O-WEET</t>
+          <t>BUTTA SMAX</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="254" customHeight="1" ht="140.0">
       <c r="A254" s="1" t="inlineStr">
         <is>
+          <t>57917</t>
+        </is>
+      </c>
+      <c r="C254" s="1" t="inlineStr">
+        <is>
+          <t>VIM-O-WEET</t>
+        </is>
+      </c>
+      <c r="D254" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E254" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F254" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="255" customHeight="1" ht="140.0">
+      <c r="A255" s="1" t="inlineStr">
+        <is>
           <t>59052</t>
         </is>
       </c>
-      <c r="C254" s="1" t="inlineStr">
+      <c r="C255" s="1" t="inlineStr">
         <is>
           <t>DAIRY MILK
 GUEST'S</t>
         </is>
       </c>
-      <c r="D254" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="256" customHeight="1" ht="140.0">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>59737</t>
+          <t>59416</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
-          <t>VITA-WEAT</t>
+          <t>IVA</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="257" customHeight="1" ht="140.0">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>59738</t>
+          <t>59737</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
-          <t>VITA-WEAT THE EMPIRE CRISPBREAD 100% WHOLE WHEAT</t>
+          <t>VITA-WEAT</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="258" customHeight="1" ht="140.0">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>60542</t>
+          <t>59738</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
-          <t>VOCELLA</t>
+          <t>VITA-WEAT THE EMPIRE CRISPBREAD 100% WHOLE WHEAT</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="259" customHeight="1" ht="140.0">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>61462</t>
+          <t>60542</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
-          <t>NUTROLA</t>
+          <t>VOCELLA</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="260" customHeight="1" ht="140.0">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>66128</t>
+          <t>61462</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
-          <t>KRISPACK</t>
+          <t>NUTROLA</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="261" customHeight="1" ht="140.0">
       <c r="A261" s="1" t="inlineStr">
         <is>
+          <t>66128</t>
+        </is>
+      </c>
+      <c r="C261" s="1" t="inlineStr">
+        <is>
+          <t>KRISPACK</t>
+        </is>
+      </c>
+      <c r="D261" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E261" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F261" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="262" customHeight="1" ht="140.0">
+      <c r="A262" s="1" t="inlineStr">
+        <is>
           <t>66143</t>
         </is>
       </c>
-      <c r="C261" s="1" t="inlineStr">
+      <c r="C262" s="1" t="inlineStr">
         <is>
           <t>BIKKO THE BAKER
 MENZ</t>
         </is>
       </c>
-      <c r="D261" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>Wesley James Arnott; Arthur George Arnott</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="263" customHeight="1" ht="140.0">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>68162</t>
+          <t>66677</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
-          <t>NURSERY RHYMES</t>
+          <t>SOUTHERN GOLD</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Wesley James Arnott; Arthur George Arnott</t>
         </is>
       </c>
     </row>
     <row r="264" customHeight="1" ht="140.0">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>68751</t>
+          <t>68162</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
-          <t>ANTHONY ARROWROOT</t>
+          <t>NURSERY RHYMES</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="265" customHeight="1" ht="140.0">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>68786</t>
+          <t>68751</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
-          <t>CORONATION</t>
+          <t>ANTHONY ARROWROOT</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="266" customHeight="1" ht="140.0">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>68792</t>
+          <t>68786</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
-          <t>OLYMPIC CREAMS</t>
+          <t>CORONATION</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="267" customHeight="1" ht="140.0">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>72015</t>
+          <t>68792</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
-          <t>MAYFAIR</t>
+          <t>OLYMPIC CREAMS</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="268" customHeight="1" ht="140.0">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>72608</t>
+          <t>72015</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
-          <t>CLAN</t>
+          <t>MAYFAIR</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="269" customHeight="1" ht="140.0">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>73187</t>
+          <t>72608</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
-          <t>MAB</t>
+          <t>CLAN</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="270" customHeight="1" ht="140.0">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>74525</t>
+          <t>73187</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
-          <t>SOVEREIGN</t>
+          <t>MAB</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="271" customHeight="1" ht="140.0">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>75340</t>
+          <t>74525</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
-          <t>GUEST'S TRU-BAKE</t>
+          <t>SOVEREIGN</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="272" customHeight="1" ht="140.0">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>77645</t>
+          <t>75340</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>GUEST'S TRU-BAKE</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="273" customHeight="1" ht="140.0">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>77934</t>
+          <t>77645</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="274" customHeight="1" ht="140.0">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>88268</t>
+          <t>77934</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
-          <t>TEEKO</t>
+          <t/>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="275" customHeight="1" ht="140.0">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>88269</t>
+          <t>88268</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
-          <t>PADILLA</t>
+          <t>TEEKO</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="276" customHeight="1" ht="140.0">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>93602</t>
+          <t>88269</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
-          <t>CHISTA</t>
+          <t>PADILLA</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="277" customHeight="1" ht="140.0">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>93603</t>
+          <t>93602</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
-          <t>FRAC</t>
+          <t>CHISTA</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="278" customHeight="1" ht="140.0">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>95399</t>
+          <t>93603</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
-          <t>BIFF</t>
+          <t>FRAC</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="279" customHeight="1" ht="140.0">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>96006</t>
+          <t>95399</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
-          <t>NUTRA VITE</t>
+          <t>BIFF</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>31</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="280" customHeight="1" ht="140.0">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>96077</t>
+          <t>96006</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
-          <t>HI-HO</t>
+          <t>NUTRA VITE</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="281" customHeight="1" ht="140.0">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>98267</t>
+          <t>96077</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
-          <t>SOVRO</t>
+          <t>HI-HO</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="282" customHeight="1" ht="140.0">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>98268</t>
+          <t>98267</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
-          <t>JERSO</t>
+          <t>SOVRO</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="283" customHeight="1" ht="140.0">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>100741</t>
+          <t>98268</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
-          <t>GUEST'S NEVADA</t>
+          <t>JERSO</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="284" customHeight="1" ht="140.0">
       <c r="A284" s="1" t="inlineStr">
         <is>
+          <t>100741</t>
+        </is>
+      </c>
+      <c r="C284" s="1" t="inlineStr">
+        <is>
+          <t>GUEST'S NEVADA</t>
+        </is>
+      </c>
+      <c r="D284" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E284" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F284" s="1" t="inlineStr">
+        <is>
+          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+        </is>
+      </c>
+    </row>
+    <row r="285" customHeight="1" ht="140.0">
+      <c r="A285" s="1" t="inlineStr">
+        <is>
           <t>101795</t>
         </is>
       </c>
-      <c r="C284" s="1" t="inlineStr">
+      <c r="C285" s="1" t="inlineStr">
         <is>
           <t>CHEESIT</t>
         </is>
       </c>
-      <c r="D284" s="1" t="inlineStr">
+      <c r="D285" s="1" t="inlineStr">
         <is>
           <t>Cancelled:
 Owner request</t>
         </is>
       </c>
-      <c r="E284" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="286" customHeight="1" ht="140.0">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>103162</t>
+          <t>102544</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
-          <t>AUBURN</t>
+          <t>AUTOGRAPH</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT, MOTTERAM, MENZ Pty Ltd.</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="287" customHeight="1" ht="140.0">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>105237</t>
+          <t>103162</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
-          <t>SAVOURETTES</t>
+          <t>AUBURN</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>ARNOTT, MOTTERAM, MENZ Pty Ltd.</t>
         </is>
       </c>
     </row>
     <row r="288" customHeight="1" ht="140.0">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>105239</t>
+          <t>105237</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
-          <t>CHEESLETS</t>
+          <t>SAVOURETTES</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="289" customHeight="1" ht="140.0">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>105390</t>
+          <t>105239</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
-          <t>GUEST'S CRACKO</t>
+          <t>CHEESLETS</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="290" customHeight="1" ht="140.0">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>109635</t>
+          <t>105390</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
-          <t>SODEX</t>
+          <t>GUEST'S CRACKO</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="291" customHeight="1" ht="140.0">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>109637</t>
+          <t>109635</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
-          <t>TRIMALT</t>
+          <t>SODEX</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="292" customHeight="1" ht="140.0">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>109894</t>
+          <t>109637</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
-          <t>CHOCOLATE ASTORIA</t>
+          <t>TRIMALT</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="293" customHeight="1" ht="140.0">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>109895</t>
+          <t>109894</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
-          <t>RAJAH CREAM</t>
+          <t>CHOCOLATE ASTORIA</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="294" customHeight="1" ht="140.0">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>110747</t>
+          <t>109895</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
-          <t>BLUE MAGIC</t>
+          <t>RAJAH CREAM</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="295" customHeight="1" ht="140.0">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>112442</t>
+          <t>110747</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
-          <t>CORONET</t>
+          <t>BLUE MAGIC</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>1</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="296" customHeight="1" ht="140.0">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>113047</t>
+          <t>112442</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
-          <t>ARNELLA</t>
+          <t>CORONET</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="297" customHeight="1" ht="140.0">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>113599</t>
+          <t>113047</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
-          <t>ZESTA</t>
+          <t>ARNELLA</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="298" customHeight="1" ht="140.0">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>113600</t>
+          <t>113599</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
-          <t>ZESTA-CRISP</t>
+          <t>ZESTA</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="299" customHeight="1" ht="140.0">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>113647</t>
+          <t>113600</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
-          <t>MAXAM SKON MIX</t>
+          <t>ZESTA-CRISP</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd.</t>
+          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="300" customHeight="1" ht="140.0">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>113671</t>
+          <t>113647</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
-          <t>PETER PAN</t>
+          <t>MAXAM SKON MIX</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd</t>
+          <t>Arnott's Biscuits Pty Ltd.</t>
         </is>
       </c>
     </row>
     <row r="301" customHeight="1" ht="140.0">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>114590</t>
+          <t>113671</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
-          <t>CHOCOLATE NUGGETS</t>
+          <t>PETER PAN</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="302" customHeight="1" ht="140.0">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>121366</t>
+          <t>114590</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
-          <t>ORANGINE SWALLOW &amp; ARIELL'S</t>
+          <t>CHOCOLATE NUGGETS</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="303" customHeight="1" ht="140.0">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>122906</t>
+          <t>121366</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
-          <t>SWALLOW'S</t>
+          <t>ORANGINE SWALLOW &amp; ARIELL'S</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="304" customHeight="1" ht="140.0">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>123829</t>
+          <t>122906</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
-          <t>MARIETTA</t>
+          <t>SWALLOW'S</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="305" customHeight="1" ht="140.0">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>123830</t>
+          <t>123829</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
-          <t>SEASIDE</t>
+          <t>MARIETTA</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="306" customHeight="1" ht="140.0">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>123848</t>
+          <t>123830</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
-          <t>SPRAY</t>
+          <t>SEASIDE</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="307" customHeight="1" ht="140.0">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>124091</t>
+          <t>123848</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
-          <t>MOORISH</t>
+          <t>SPRAY</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="308" customHeight="1" ht="140.0">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>125429</t>
+          <t>124091</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
-          <t>MELBISCA</t>
+          <t>MOORISH</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="309" customHeight="1" ht="140.0">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>125563</t>
+          <t>125429</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
-          <t>TELEVISION</t>
+          <t>MELBISCA</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="310" customHeight="1" ht="140.0">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>126036</t>
+          <t>125563</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
-          <t>GUEST'S ORANGETTE</t>
+          <t>TELEVISION</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="311" customHeight="1" ht="140.0">
       <c r="A311" s="1" t="inlineStr">
         <is>
+          <t>126036</t>
+        </is>
+      </c>
+      <c r="C311" s="1" t="inlineStr">
+        <is>
+          <t>GUEST'S ORANGETTE</t>
+        </is>
+      </c>
+      <c r="D311" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E311" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F311" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="312" customHeight="1" ht="140.0">
+      <c r="A312" s="1" t="inlineStr">
+        <is>
           <t>132369</t>
         </is>
       </c>
-      <c r="C311" s="1" t="inlineStr">
+      <c r="C312" s="1" t="inlineStr">
         <is>
           <t>DOGBONE
 S.A</t>
         </is>
       </c>
-      <c r="D311" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E311" s="1" t="inlineStr">
+      <c r="D312" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E312" s="1" t="inlineStr">
         <is>
           <t>31</t>
-        </is>
-[...26 lines deleted...]
-          <t>30</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="313" customHeight="1" ht="140.0">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>133070</t>
+          <t>132857</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
-          <t>VITOGEN</t>
+          <t>CHOC-STIKS</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="314" customHeight="1" ht="140.0">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>133649</t>
+          <t>133070</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
-          <t>TASTETTES</t>
+          <t>VITOGEN</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="315" customHeight="1" ht="140.0">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>134161</t>
+          <t>133649</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
-          <t>CHIPAROONS</t>
+          <t>TASTETTES</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="316" customHeight="1" ht="140.0">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>134252</t>
+          <t>134161</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
-          <t>CABANA</t>
+          <t>CHIPAROONS</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="317" customHeight="1" ht="140.0">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>135503</t>
+          <t>134252</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
-          <t>SPUDNIX</t>
+          <t>CABANA</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd.</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="318" customHeight="1" ht="140.0">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>136122</t>
+          <t>135503</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
-          <t>PLAZA</t>
+          <t>SPUDNIX</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Pty Ltd.</t>
         </is>
       </c>
     </row>
     <row r="319" customHeight="1" ht="140.0">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>138139</t>
+          <t>136122</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
-          <t>ISLAND CREAMS</t>
+          <t>PLAZA</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="320" customHeight="1" ht="140.0">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>152169</t>
+          <t>138139</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
-          <t>CHIPPERS</t>
+          <t>ISLAND CREAMS</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="321" customHeight="1" ht="140.0">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>153793</t>
+          <t>152169</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
-          <t>SNICKERDOODLES</t>
+          <t>CHIPPERS</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="322" customHeight="1" ht="140.0">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>153794</t>
+          <t>153793</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
-          <t>NUVAN</t>
+          <t>SNICKERDOODLES</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="323" customHeight="1" ht="140.0">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>153796</t>
+          <t>153794</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
-          <t>NUM NUM</t>
+          <t>NUVAN</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="324" customHeight="1" ht="140.0">
       <c r="A324" s="1" t="inlineStr">
         <is>
+          <t>153796</t>
+        </is>
+      </c>
+      <c r="C324" s="1" t="inlineStr">
+        <is>
+          <t>NUM NUM</t>
+        </is>
+      </c>
+      <c r="D324" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E324" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F324" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="325" customHeight="1" ht="140.0">
+      <c r="A325" s="1" t="inlineStr">
+        <is>
           <t>153797</t>
         </is>
       </c>
-      <c r="C324" s="1" t="inlineStr">
+      <c r="C325" s="1" t="inlineStr">
         <is>
           <t>MALLOPUFFS</t>
         </is>
       </c>
-      <c r="D324" s="1" t="inlineStr">
+      <c r="D325" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E324" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="326" customHeight="1" ht="140.0">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>155241</t>
+          <t>153798</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
-          <t>MIVVI</t>
+          <t>DIPPERS</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="327" customHeight="1" ht="140.0">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>155522</t>
+          <t>155241</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
-          <t>BISK-O-LAIT</t>
+          <t>MIVVI</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="328" customHeight="1" ht="140.0">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>155572</t>
+          <t>155522</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
-          <t>GIPSY</t>
+          <t>BISK-O-LAIT</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="329" customHeight="1" ht="140.0">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>156380</t>
+          <t>155572</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
-          <t>JIG-SAW</t>
+          <t>GIPSY</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="330" customHeight="1" ht="140.0">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>156381</t>
+          <t>156380</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
-          <t>TOTOK</t>
+          <t>JIG-SAW</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="331" customHeight="1" ht="140.0">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>156952</t>
+          <t>156381</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
-          <t>VEGETHIN</t>
+          <t>TOTOK</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="332" customHeight="1" ht="140.0">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>157034</t>
+          <t>156952</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
-          <t>ENERVITE</t>
+          <t>VEGETHIN</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="333" customHeight="1" ht="140.0">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>158054</t>
+          <t>157034</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
-          <t>SUNFLAKE</t>
+          <t>ENERVITE</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="334" customHeight="1" ht="140.0">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>158646</t>
+          <t>158054</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
-          <t>WALDORF</t>
+          <t>SUNFLAKE</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="335" customHeight="1" ht="140.0">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>161383</t>
+          <t>158646</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
-          <t>SANDIE</t>
+          <t>WALDORF</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="336" customHeight="1" ht="140.0">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>161807</t>
+          <t>161383</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
-          <t>JOHN BULL</t>
+          <t>SANDIE</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="337" customHeight="1" ht="140.0">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>161808</t>
+          <t>161807</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>JOHN BULL</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="338" customHeight="1" ht="140.0">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>161809</t>
+          <t>161808</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>JOHN BULL</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="339" customHeight="1" ht="140.0">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>162110</t>
+          <t>161809</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
-          <t>MELSO</t>
+          <t>JOHN BULL</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>31</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="340" customHeight="1" ht="140.0">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>164216</t>
+          <t>162110</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
-          <t>SALTINA</t>
+          <t>MELSO</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="341" customHeight="1" ht="140.0">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>166586</t>
+          <t>164216</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
-          <t>ENAVITE</t>
+          <t>SALTINA</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="342" customHeight="1" ht="140.0">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>171674</t>
+          <t>166586</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
-          <t>WHITE STAR</t>
+          <t>ENAVITE</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="343" customHeight="1" ht="140.0">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>173423</t>
+          <t>171674</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
-          <t>TWIZZLES</t>
+          <t>WHITE STAR</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>3</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="344" customHeight="1" ht="140.0">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>174602</t>
+          <t>173423</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
-          <t>CORN-VITA</t>
+          <t>TWIZZLES</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="345" customHeight="1" ht="140.0">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>174603</t>
+          <t>174602</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
-          <t>VITA-CORN</t>
+          <t>CORN-VITA</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="346" customHeight="1" ht="140.0">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>174822</t>
+          <t>174603</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
-          <t>SAVOURY SNIPS</t>
+          <t>VITA-CORN</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="347" customHeight="1" ht="140.0">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>174823</t>
+          <t>174822</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
-          <t>TROPICANA</t>
+          <t>SAVOURY SNIPS</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="348" customHeight="1" ht="140.0">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>178950</t>
+          <t>174823</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
-          <t>TRUMPS</t>
+          <t>TROPICANA</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="349" customHeight="1" ht="140.0">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>181476</t>
+          <t>178950</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
-          <t>ENAVITE</t>
+          <t>TRUMPS</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="350" customHeight="1" ht="140.0">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>181623</t>
+          <t>181476</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
-          <t>PEARL</t>
+          <t>ENAVITE</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>5</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Products No.1 Pty Limited</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="351" customHeight="1" ht="140.0">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>181624</t>
+          <t>181623</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>PEARL</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>Arnott-Harper Pty Ltd</t>
+          <t>Arnott's Products No.1 Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="352" customHeight="1" ht="140.0">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>181625</t>
+          <t>181624</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>PEARL</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>31</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>Arnott-Harper Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="353" customHeight="1" ht="140.0">
       <c r="A353" s="1" t="inlineStr">
         <is>
+          <t>181625</t>
+        </is>
+      </c>
+      <c r="C353" s="1" t="inlineStr">
+        <is>
+          <t>PEARL</t>
+        </is>
+      </c>
+      <c r="D353" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E353" s="1" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="F353" s="1" t="inlineStr">
+        <is>
+          <t>Arnott-Harper Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="354" customHeight="1" ht="140.0">
+      <c r="A354" s="1" t="inlineStr">
+        <is>
           <t>185203</t>
         </is>
       </c>
-      <c r="C353" s="1" t="inlineStr">
+      <c r="C354" s="1" t="inlineStr">
         <is>
           <t>SWALLOW</t>
         </is>
       </c>
-      <c r="D353" s="1" t="inlineStr">
+      <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E353" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="355" customHeight="1" ht="140.0">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>187731</t>
+          <t>187730</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>SWALLOWS</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="356" customHeight="1" ht="140.0">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>188701</t>
+          <t>187731</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
-          <t>TARTAN</t>
+          <t>SWALLOWS</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>31</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="357" customHeight="1" ht="140.0">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>189662</t>
+          <t>188701</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
-          <t>EN-A-VITE</t>
+          <t>TARTAN</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="358" customHeight="1" ht="140.0">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>190437</t>
+          <t>189662</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
-          <t>NANETTE</t>
+          <t>EN-A-VITE</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="359" customHeight="1" ht="140.0">
       <c r="A359" s="1" t="inlineStr">
         <is>
+          <t>190437</t>
+        </is>
+      </c>
+      <c r="C359" s="1" t="inlineStr">
+        <is>
+          <t>NANETTE</t>
+        </is>
+      </c>
+      <c r="D359" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E359" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F359" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="360" customHeight="1" ht="140.0">
+      <c r="A360" s="1" t="inlineStr">
+        <is>
           <t>192503</t>
         </is>
       </c>
-      <c r="C359" s="1" t="inlineStr">
+      <c r="C360" s="1" t="inlineStr">
         <is>
           <t>CRISPO</t>
         </is>
       </c>
-      <c r="D359" s="1" t="inlineStr">
+      <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E359" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>Arnott-Harper Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="361" customHeight="1" ht="140.0">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>201724</t>
+          <t>194293</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
-          <t>GEMINI</t>
+          <t>HARPER'S</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>31</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott-Harper Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="362" customHeight="1" ht="140.0">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>203895</t>
+          <t>201724</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
-          <t>CURLIE POP-INS</t>
+          <t>GEMINI</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="363" customHeight="1" ht="140.0">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>205328</t>
+          <t>203895</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
-          <t>RICCO</t>
+          <t>CURLIE POP-INS</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="364" customHeight="1" ht="140.0">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>207351</t>
+          <t>205328</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>RICCO</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="365" customHeight="1" ht="140.0">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>210845</t>
+          <t>207351</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
-          <t>SOVEREIGN BRAND</t>
+          <t/>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd</t>
+          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="366" customHeight="1" ht="140.0">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>214303</t>
+          <t>210845</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
-          <t>SALTINE</t>
+          <t>SOVEREIGN BRAND</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="367" customHeight="1" ht="140.0">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>214359</t>
+          <t>214303</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
-          <t>CALYPSO</t>
+          <t>SALTINE</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="368" customHeight="1" ht="140.0">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>216481</t>
+          <t>214359</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
-          <t>SHIPSHAPE</t>
+          <t>CALYPSO</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="369" customHeight="1" ht="140.0">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>216788</t>
+          <t>216481</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
-          <t>SUNSHINE</t>
+          <t>SHIPSHAPE</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="370" customHeight="1" ht="140.0">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>217628</t>
+          <t>216788</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>SUNSHINE</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="371" customHeight="1" ht="140.0">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>217629</t>
+          <t>217628</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="372" customHeight="1" ht="140.0">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>217630</t>
+          <t>217629</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>31</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="373" customHeight="1" ht="140.0">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>219431</t>
+          <t>217630</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
-          <t>PITTER PATTER</t>
+          <t/>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>32</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="374" customHeight="1" ht="140.0">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>219432</t>
+          <t>219431</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
-          <t>PITTA PATTA</t>
+          <t>PITTER PATTER</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="375" customHeight="1" ht="140.0">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>222837</t>
+          <t>219432</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
-          <t>REVA</t>
+          <t>PITTA PATTA</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="376" customHeight="1" ht="140.0">
       <c r="A376" s="1" t="inlineStr">
         <is>
+          <t>222837</t>
+        </is>
+      </c>
+      <c r="C376" s="1" t="inlineStr">
+        <is>
+          <t>REVA</t>
+        </is>
+      </c>
+      <c r="D376" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E376" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F376" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="377" customHeight="1" ht="140.0">
+      <c r="A377" s="1" t="inlineStr">
+        <is>
           <t>226628</t>
         </is>
       </c>
-      <c r="C376" s="1" t="inlineStr">
+      <c r="C377" s="1" t="inlineStr">
         <is>
           <t>RS
 RED SEAL</t>
         </is>
       </c>
-      <c r="D376" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E376" s="1" t="inlineStr">
+      <c r="D377" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E377" s="1" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
-      <c r="F376" s="1" t="inlineStr">
+      <c r="F377" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
-        </is>
-[...26 lines deleted...]
-          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="378" customHeight="1" ht="140.0">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>227281</t>
+          <t>227280</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="379" customHeight="1" ht="140.0">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>227282</t>
+          <t>227281</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>31</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="380" customHeight="1" ht="140.0">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>227283</t>
+          <t>227282</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>32</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="381" customHeight="1" ht="140.0">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>227284</t>
+          <t>227283</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="382" customHeight="1" ht="140.0">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>227285</t>
+          <t>227284</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="383" customHeight="1" ht="140.0">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>227286</t>
+          <t>227285</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="384" customHeight="1" ht="140.0">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>227664</t>
+          <t>227286</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
-          <t>DUET</t>
+          <t/>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>3</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="385" customHeight="1" ht="140.0">
       <c r="A385" s="1" t="inlineStr">
         <is>
+          <t>227664</t>
+        </is>
+      </c>
+      <c r="C385" s="1" t="inlineStr">
+        <is>
+          <t>DUET</t>
+        </is>
+      </c>
+      <c r="D385" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E385" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F385" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="386" customHeight="1" ht="140.0">
+      <c r="A386" s="1" t="inlineStr">
+        <is>
           <t>228993</t>
         </is>
       </c>
-      <c r="C385" s="1" t="inlineStr">
+      <c r="C386" s="1" t="inlineStr">
         <is>
           <t>OMNIA VINCIT AMOR
 LP</t>
         </is>
       </c>
-      <c r="D385" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E385" s="1" t="inlineStr">
+      <c r="D386" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E386" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F385" s="1" t="inlineStr">
+      <c r="F386" s="1" t="inlineStr">
         <is>
           <t>Arnott-Harper Pty Ltd</t>
-        </is>
-[...26 lines deleted...]
-          <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="387" customHeight="1" ht="140.0">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>234827</t>
+          <t>231426</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
-          <t>HANKY PANKY</t>
+          <t>RED SEAL</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+          <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="388" customHeight="1" ht="140.0">
       <c r="A388" s="1" t="inlineStr">
         <is>
+          <t>234827</t>
+        </is>
+      </c>
+      <c r="C388" s="1" t="inlineStr">
+        <is>
+          <t>HANKY PANKY</t>
+        </is>
+      </c>
+      <c r="D388" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E388" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F388" s="1" t="inlineStr">
+        <is>
+          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+        </is>
+      </c>
+    </row>
+    <row r="389" customHeight="1" ht="140.0">
+      <c r="A389" s="1" t="inlineStr">
+        <is>
           <t>240708</t>
         </is>
       </c>
-      <c r="C388" s="1" t="inlineStr">
+      <c r="C389" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S THINGS</t>
         </is>
       </c>
-      <c r="D388" s="1" t="inlineStr">
+      <c r="D389" s="1" t="inlineStr">
         <is>
           <t>Cancelled:
 Owner request</t>
         </is>
       </c>
-      <c r="E388" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="390" customHeight="1" ht="140.0">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>248256</t>
+          <t>241035</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
-          <t>HUMPTY DUMPTY</t>
+          <t>FORM-U-LAC</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="391" customHeight="1" ht="140.0">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>248257</t>
+          <t>248256</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>HUMPTY DUMPTY</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="392" customHeight="1" ht="140.0">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>251764</t>
+          <t>248257</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
-          <t>SMILEY GRUMP</t>
+          <t>HUMPTY DUMPTY</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="393" customHeight="1" ht="140.0">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>255128</t>
+          <t>251764</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
-          <t>SWALLOW &amp; ARIELL'S</t>
+          <t>SMILEY GRUMP</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd.</t>
+          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="394" customHeight="1" ht="140.0">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>255131</t>
+          <t>255128</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>SWALLOW &amp; ARIELL'S</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd.</t>
         </is>
       </c>
     </row>
     <row r="395" customHeight="1" ht="140.0">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>255133</t>
+          <t>255131</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>SWALLOW &amp; ARIELL'S</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd.</t>
         </is>
       </c>
     </row>
     <row r="396" customHeight="1" ht="140.0">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>261122</t>
+          <t>255133</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
-          <t>WING-DINGS</t>
+          <t>SWALLOW &amp; ARIELL'S</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>3</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Pty Ltd.</t>
         </is>
       </c>
     </row>
     <row r="397" customHeight="1" ht="140.0">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>261123</t>
+          <t>261122</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>WING-DINGS</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="398" customHeight="1" ht="140.0">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>262675</t>
+          <t>261123</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
-          <t>FANTASMAGORICALS</t>
+          <t>WING-DINGS</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="399" customHeight="1" ht="140.0">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>264604</t>
+          <t>262675</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
-          <t>NUTRA WEAT</t>
+          <t>FANTASMAGORICALS</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="400" customHeight="1" ht="140.0">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>264929</t>
+          <t>264604</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
-          <t>CHIZZA</t>
+          <t>NUTRA WEAT</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="401" customHeight="1" ht="140.0">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>264930</t>
+          <t>264929</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>CHIZZA</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="402" customHeight="1" ht="140.0">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>265174</t>
+          <t>264930</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
-          <t>BUNCHES OF CRUNCHES</t>
+          <t>CHIZZA</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="403" customHeight="1" ht="140.0">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>265175</t>
+          <t>265174</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>BUNCHES OF CRUNCHES</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="404" customHeight="1" ht="140.0">
       <c r="A404" s="1" t="inlineStr">
         <is>
+          <t>265175</t>
+        </is>
+      </c>
+      <c r="C404" s="1" t="inlineStr">
+        <is>
+          <t>BUNCHES OF CRUNCHES</t>
+        </is>
+      </c>
+      <c r="D404" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E404" s="1" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="F404" s="1" t="inlineStr">
+        <is>
+          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+        </is>
+      </c>
+    </row>
+    <row r="405" customHeight="1" ht="140.0">
+      <c r="A405" s="1" t="inlineStr">
+        <is>
           <t>265327</t>
         </is>
       </c>
-      <c r="C404" s="1" t="inlineStr">
+      <c r="C405" s="1" t="inlineStr">
         <is>
           <t>BIG SHOTS</t>
         </is>
       </c>
-      <c r="D404" s="1" t="inlineStr">
+      <c r="D405" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E404" s="1" t="inlineStr">
+      <c r="E405" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F404" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A405" s="1" t="inlineStr">
+      <c r="F405" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="406" customHeight="1" ht="140.0">
+      <c r="A406" s="1" t="inlineStr">
         <is>
           <t>265328</t>
         </is>
       </c>
-      <c r="C405" s="1" t="inlineStr">
+      <c r="C406" s="1" t="inlineStr">
         <is>
           <t>BIG SHOTS</t>
         </is>
       </c>
-      <c r="D405" s="1" t="inlineStr">
+      <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E405" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="407" customHeight="1" ht="140.0">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>266808</t>
+          <t>266807</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>HONEY BUMBLES</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="408" customHeight="1" ht="140.0">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>268790</t>
+          <t>266808</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
-          <t>BRONZED OZZIES</t>
+          <t>HONEY BUMBLES</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="409" customHeight="1" ht="140.0">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>268791</t>
+          <t>268790</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>BRONZED OZZIES</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="410" customHeight="1" ht="140.0">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>269417</t>
+          <t>268791</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
-          <t>FRENCH ACCENT</t>
+          <t>BRONZED OZZIES</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="411" customHeight="1" ht="140.0">
       <c r="A411" s="1" t="inlineStr">
         <is>
+          <t>269417</t>
+        </is>
+      </c>
+      <c r="C411" s="1" t="inlineStr">
+        <is>
+          <t>FRENCH ACCENT</t>
+        </is>
+      </c>
+      <c r="D411" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E411" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F411" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="412" customHeight="1" ht="140.0">
+      <c r="A412" s="1" t="inlineStr">
+        <is>
           <t>270562</t>
         </is>
       </c>
-      <c r="C411" s="1" t="inlineStr">
+      <c r="C412" s="1" t="inlineStr">
         <is>
           <t>GRINS</t>
         </is>
       </c>
-      <c r="D411" s="1" t="inlineStr">
+      <c r="D412" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E411" s="1" t="inlineStr">
+      <c r="E412" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F411" s="1" t="inlineStr">
+      <c r="F412" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="412" customHeight="1" ht="140.0">
-      <c r="A412" s="1" t="inlineStr">
+    <row r="413" customHeight="1" ht="140.0">
+      <c r="A413" s="1" t="inlineStr">
         <is>
           <t>270564</t>
         </is>
       </c>
-      <c r="C412" s="1" t="inlineStr">
+      <c r="C413" s="1" t="inlineStr">
         <is>
           <t>GRINS</t>
         </is>
       </c>
-      <c r="D412" s="1" t="inlineStr">
+      <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E412" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F412" s="1" t="inlineStr">
+      <c r="E413" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F413" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="413" customHeight="1" ht="140.0">
-      <c r="A413" s="1" t="inlineStr">
+    <row r="414" customHeight="1" ht="140.0">
+      <c r="A414" s="1" t="inlineStr">
         <is>
           <t>274837</t>
         </is>
       </c>
-      <c r="C413" s="1" t="inlineStr">
+      <c r="C414" s="1" t="inlineStr">
         <is>
           <t>HARPER'S CHOICE MORSELS</t>
         </is>
       </c>
-      <c r="D413" s="1" t="inlineStr">
+      <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Cancelled:
 Owner request</t>
         </is>
       </c>
-      <c r="E413" s="1" t="inlineStr">
+      <c r="E414" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F413" s="1" t="inlineStr">
+      <c r="F414" s="1" t="inlineStr">
         <is>
           <t>Arnott-Harper Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="414" customHeight="1" ht="140.0">
-      <c r="A414" s="1" t="inlineStr">
+    <row r="415" customHeight="1" ht="140.0">
+      <c r="A415" s="1" t="inlineStr">
         <is>
           <t>288119</t>
         </is>
       </c>
-      <c r="C414" s="1" t="inlineStr">
+      <c r="C415" s="1" t="inlineStr">
         <is>
           <t>HARPER'S TENDER VITTLES</t>
         </is>
       </c>
-      <c r="D414" s="1" t="inlineStr">
+      <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Cancelled:
 Owner request</t>
         </is>
       </c>
-      <c r="E414" s="1" t="inlineStr">
+      <c r="E415" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F414" s="1" t="inlineStr">
+      <c r="F415" s="1" t="inlineStr">
         <is>
           <t>Arnott-Harper Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="415" customHeight="1" ht="140.0">
-      <c r="A415" s="1" t="inlineStr">
+    <row r="416" customHeight="1" ht="140.0">
+      <c r="A416" s="1" t="inlineStr">
         <is>
           <t>288120</t>
         </is>
       </c>
-      <c r="C415" s="1" t="inlineStr">
+      <c r="C416" s="1" t="inlineStr">
         <is>
           <t>HARPER'S LOVIN' SPOONFULS</t>
         </is>
       </c>
-      <c r="D415" s="1" t="inlineStr">
+      <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Cancelled:
 Owner request</t>
         </is>
       </c>
-      <c r="E415" s="1" t="inlineStr">
+      <c r="E416" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F415" s="1" t="inlineStr">
+      <c r="F416" s="1" t="inlineStr">
         <is>
           <t>Arnott-Harper Pty Ltd</t>
-        </is>
-[...26 lines deleted...]
-          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="417" customHeight="1" ht="140.0">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>296481</t>
+          <t>296468</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
-          <t>JAMBOREE</t>
+          <t>GINGERELLA</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="418" customHeight="1" ht="140.0">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>296482</t>
+          <t>296481</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>JAMBOREE</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="419" customHeight="1" ht="140.0">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>301139</t>
+          <t>296482</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
-          <t>THINGUMMY BOBS</t>
+          <t>JAMBOREE</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="420" customHeight="1" ht="140.0">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>302350</t>
+          <t>301139</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
-          <t>MR CHIPS</t>
+          <t>THINGUMMY BOBS</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="421" customHeight="1" ht="140.0">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>302801</t>
+          <t>302350</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
-          <t>EUREKA</t>
+          <t>MR CHIPS</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="422" customHeight="1" ht="140.0">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>331148</t>
+          <t>302801</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
-          <t>TRANSMATIC</t>
+          <t>EUREKA</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>Arnott First City Permanent Building Society</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="423" customHeight="1" ht="140.0">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>331149</t>
+          <t>331148</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
-          <t>CITICARD</t>
+          <t>TRANSMATIC</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>Arnott First City Permanent Building Society</t>
         </is>
       </c>
     </row>
     <row r="424" customHeight="1" ht="140.0">
       <c r="A424" s="1" t="inlineStr">
         <is>
+          <t>331149</t>
+        </is>
+      </c>
+      <c r="C424" s="1" t="inlineStr">
+        <is>
+          <t>CITICARD</t>
+        </is>
+      </c>
+      <c r="D424" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E424" s="1" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="F424" s="1" t="inlineStr">
+        <is>
+          <t>Arnott First City Permanent Building Society</t>
+        </is>
+      </c>
+    </row>
+    <row r="425" customHeight="1" ht="140.0">
+      <c r="A425" s="1" t="inlineStr">
+        <is>
           <t>333874</t>
         </is>
       </c>
-      <c r="C424" s="1" t="inlineStr">
+      <c r="C425" s="1" t="inlineStr">
         <is>
           <t>HARPER'S FIT 'N TRIM</t>
         </is>
       </c>
-      <c r="D424" s="1" t="inlineStr">
+      <c r="D425" s="1" t="inlineStr">
         <is>
           <t>Cancelled:
 Owner request</t>
         </is>
       </c>
-      <c r="E424" s="1" t="inlineStr">
+      <c r="E425" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F424" s="1" t="inlineStr">
+      <c r="F425" s="1" t="inlineStr">
         <is>
           <t>Arnott-Harper Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="425" customHeight="1" ht="140.0">
-      <c r="A425" s="1" t="inlineStr">
+    <row r="426" customHeight="1" ht="140.0">
+      <c r="A426" s="1" t="inlineStr">
         <is>
           <t>343205</t>
         </is>
       </c>
-      <c r="C425" s="1" t="inlineStr">
+      <c r="C426" s="1" t="inlineStr">
         <is>
           <t>DAIRY DINNER HARPER'S DAIRY DINNER</t>
         </is>
       </c>
-      <c r="D425" s="1" t="inlineStr">
+      <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Cancelled:
 Owner request</t>
         </is>
       </c>
-      <c r="E425" s="1" t="inlineStr">
+      <c r="E426" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F425" s="1" t="inlineStr">
+      <c r="F426" s="1" t="inlineStr">
         <is>
           <t>Arnott-Harper Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="426" customHeight="1" ht="140.0">
-      <c r="A426" s="1" t="inlineStr">
+    <row r="427" customHeight="1" ht="140.0">
+      <c r="A427" s="1" t="inlineStr">
         <is>
           <t>343206</t>
         </is>
       </c>
-      <c r="C426" s="1" t="inlineStr">
+      <c r="C427" s="1" t="inlineStr">
         <is>
           <t>HARPER'S GRAVY DINNER</t>
         </is>
       </c>
-      <c r="D426" s="1" t="inlineStr">
+      <c r="D427" s="1" t="inlineStr">
         <is>
           <t>Cancelled:
 Owner request</t>
         </is>
       </c>
-      <c r="E426" s="1" t="inlineStr">
+      <c r="E427" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F426" s="1" t="inlineStr">
+      <c r="F427" s="1" t="inlineStr">
         <is>
           <t>Arnott-Harper Pty Ltd</t>
-        </is>
-[...26 lines deleted...]
-          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="428" customHeight="1" ht="140.0">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>352341</t>
+          <t>350078</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
-          <t>KRISPY SHAPES</t>
+          <t>GOLDEN GLEN</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="429" customHeight="1" ht="140.0">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>352342</t>
+          <t>352341</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>KRISPY SHAPES</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="430" customHeight="1" ht="140.0">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>352909</t>
+          <t>352342</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
-          <t>SNACK SHAPES</t>
+          <t>KRISPY SHAPES</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="431" customHeight="1" ht="140.0">
       <c r="A431" s="1" t="inlineStr">
         <is>
+          <t>352909</t>
+        </is>
+      </c>
+      <c r="C431" s="1" t="inlineStr">
+        <is>
+          <t>SNACK SHAPES</t>
+        </is>
+      </c>
+      <c r="D431" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E431" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F431" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="432" customHeight="1" ht="140.0">
+      <c r="A432" s="1" t="inlineStr">
+        <is>
           <t>359021</t>
         </is>
       </c>
-      <c r="C431" s="1" t="inlineStr">
+      <c r="C432" s="1" t="inlineStr">
         <is>
           <t>PLASTI-PAK
 C</t>
         </is>
       </c>
-      <c r="D431" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E431" s="1" t="inlineStr">
+      <c r="D432" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E432" s="1" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
-      <c r="F431" s="1" t="inlineStr">
+      <c r="F432" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd.</t>
-        </is>
-[...26 lines deleted...]
-          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="433" customHeight="1" ht="140.0">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>360263</t>
+          <t>360262</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>TRANGLES</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="434" customHeight="1" ht="140.0">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>360955</t>
+          <t>360263</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
-          <t>KRUSKITS</t>
+          <t>TRANGLES</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="435" customHeight="1" ht="140.0">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>374020</t>
+          <t>360955</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
-          <t>PRIVILEGE</t>
+          <t>KRUSKITS</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="436" customHeight="1" ht="140.0">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>374021</t>
+          <t>374020</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>PRIVILEGE</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="437" customHeight="1" ht="140.0">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>375444</t>
+          <t>374021</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
-          <t>BISCAKE</t>
+          <t>PRIVILEGE</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="438" customHeight="1" ht="140.0">
       <c r="A438" s="1" t="inlineStr">
         <is>
+          <t>375444</t>
+        </is>
+      </c>
+      <c r="C438" s="1" t="inlineStr">
+        <is>
+          <t>BISCAKE</t>
+        </is>
+      </c>
+      <c r="D438" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E438" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F438" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="439" customHeight="1" ht="140.0">
+      <c r="A439" s="1" t="inlineStr">
+        <is>
           <t>375880</t>
         </is>
       </c>
-      <c r="C438" s="1" t="inlineStr">
+      <c r="C439" s="1" t="inlineStr">
         <is>
           <t>BUGLES</t>
         </is>
       </c>
-      <c r="D438" s="1" t="inlineStr">
+      <c r="D439" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E438" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="440" customHeight="1" ht="140.0">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>380529</t>
+          <t>380025</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
-          <t>CAFE ROYALE</t>
+          <t>SONATA</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="441" customHeight="1" ht="140.0">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>383267</t>
+          <t>380529</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
-          <t>WHEATBURY</t>
+          <t>CAFE ROYALE</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="442" customHeight="1" ht="140.0">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>383268</t>
+          <t>383267</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>WHEATBURY</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="443" customHeight="1" ht="140.0">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>391352</t>
+          <t>383268</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
-          <t>TRUSTY FULL COURSE</t>
+          <t>WHEATBURY</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="444" customHeight="1" ht="140.0">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>391996</t>
+          <t>391352</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
-          <t>LISETTE</t>
+          <t>TRUSTY FULL COURSE</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>31</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="445" customHeight="1" ht="140.0">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>394188</t>
+          <t>391996</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
-          <t>CHEEZELS</t>
+          <t>LISETTE</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>Arnott's SBAH Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="446" customHeight="1" ht="140.0">
       <c r="A446" s="1" t="inlineStr">
         <is>
+          <t>394188</t>
+        </is>
+      </c>
+      <c r="C446" s="1" t="inlineStr">
+        <is>
+          <t>CHEEZELS</t>
+        </is>
+      </c>
+      <c r="D446" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E446" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F446" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's SBAH Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="447" customHeight="1" ht="140.0">
+      <c r="A447" s="1" t="inlineStr">
+        <is>
           <t>394189</t>
         </is>
       </c>
-      <c r="C446" s="1" t="inlineStr">
+      <c r="C447" s="1" t="inlineStr">
         <is>
           <t>CC'S
 TASTY CHEESE</t>
         </is>
       </c>
-      <c r="D446" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E446" s="1" t="inlineStr">
+      <c r="D447" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E447" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F446" s="1" t="inlineStr">
+      <c r="F447" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="447" customHeight="1" ht="140.0">
-      <c r="A447" s="1" t="inlineStr">
+    <row r="448" customHeight="1" ht="140.0">
+      <c r="A448" s="1" t="inlineStr">
         <is>
           <t>394190</t>
         </is>
       </c>
-      <c r="C447" s="1" t="inlineStr">
+      <c r="C448" s="1" t="inlineStr">
         <is>
           <t>CC'S
 TASTY CHEESE</t>
         </is>
       </c>
-      <c r="D447" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E447" s="1" t="inlineStr">
+      <c r="D448" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E448" s="1" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
-      <c r="F447" s="1" t="inlineStr">
+      <c r="F448" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="448" customHeight="1" ht="140.0">
-      <c r="A448" s="1" t="inlineStr">
+    <row r="449" customHeight="1" ht="140.0">
+      <c r="A449" s="1" t="inlineStr">
         <is>
           <t>394191</t>
         </is>
       </c>
-      <c r="C448" s="1" t="inlineStr">
+      <c r="C449" s="1" t="inlineStr">
         <is>
           <t>CC'S
 TASTY CHEESE</t>
         </is>
       </c>
-      <c r="D448" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E448" s="1" t="inlineStr">
+      <c r="D449" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E449" s="1" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
-      <c r="F448" s="1" t="inlineStr">
+      <c r="F449" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="449" customHeight="1" ht="140.0">
-      <c r="A449" s="1" t="inlineStr">
+    <row r="450" customHeight="1" ht="140.0">
+      <c r="A450" s="1" t="inlineStr">
         <is>
           <t>394192</t>
         </is>
       </c>
-      <c r="C449" s="1" t="inlineStr">
+      <c r="C450" s="1" t="inlineStr">
         <is>
           <t>CC'S
 TASTY CHEESE</t>
         </is>
       </c>
-      <c r="D449" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E449" s="1" t="inlineStr">
+      <c r="D450" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E450" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F449" s="1" t="inlineStr">
+      <c r="F450" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="450" customHeight="1" ht="140.0">
-      <c r="A450" s="1" t="inlineStr">
+    <row r="451" customHeight="1" ht="140.0">
+      <c r="A451" s="1" t="inlineStr">
         <is>
           <t>394193</t>
         </is>
       </c>
-      <c r="C450" s="1" t="inlineStr">
+      <c r="C451" s="1" t="inlineStr">
         <is>
           <t>MONSTER MUNCH
 SPINE TINGLING FANG FOOD</t>
         </is>
       </c>
-      <c r="D450" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E450" s="1" t="inlineStr">
+      <c r="D451" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E451" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F450" s="1" t="inlineStr">
+      <c r="F451" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="451" customHeight="1" ht="140.0">
-      <c r="A451" s="1" t="inlineStr">
+    <row r="452" customHeight="1" ht="140.0">
+      <c r="A452" s="1" t="inlineStr">
         <is>
           <t>394194</t>
         </is>
       </c>
-      <c r="C451" s="1" t="inlineStr">
+      <c r="C452" s="1" t="inlineStr">
         <is>
           <t>MONSTER MUNCH
 SPINE TINGLING FANG FOOD</t>
         </is>
       </c>
-      <c r="D451" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E451" s="1" t="inlineStr">
+      <c r="D452" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E452" s="1" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
-      <c r="F451" s="1" t="inlineStr">
+      <c r="F452" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="452" customHeight="1" ht="140.0">
-      <c r="A452" s="1" t="inlineStr">
+    <row r="453" customHeight="1" ht="140.0">
+      <c r="A453" s="1" t="inlineStr">
         <is>
           <t>394195</t>
         </is>
       </c>
-      <c r="C452" s="1" t="inlineStr">
+      <c r="C453" s="1" t="inlineStr">
         <is>
           <t>MONSTER MUNCH
 SPINE TINGLING FANG FOOD</t>
         </is>
       </c>
-      <c r="D452" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E452" s="1" t="inlineStr">
+      <c r="D453" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E453" s="1" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
-      <c r="F452" s="1" t="inlineStr">
+      <c r="F453" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="453" customHeight="1" ht="140.0">
-      <c r="A453" s="1" t="inlineStr">
+    <row r="454" customHeight="1" ht="140.0">
+      <c r="A454" s="1" t="inlineStr">
         <is>
           <t>394196</t>
         </is>
       </c>
-      <c r="C453" s="1" t="inlineStr">
+      <c r="C454" s="1" t="inlineStr">
         <is>
           <t>MONSTER MUNCH
 SPINE TINGLING FANG FOOD</t>
         </is>
       </c>
-      <c r="D453" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E453" s="1" t="inlineStr">
+      <c r="D454" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E454" s="1" t="inlineStr">
         <is>
           <t>25</t>
-        </is>
-[...26 lines deleted...]
-          <t>16</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="455" customHeight="1" ht="140.0">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>394198</t>
+          <t>394197</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>SAMBOY</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>16</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="456" customHeight="1" ht="140.0">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>394199</t>
+          <t>394198</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>SAMBOY</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>21</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="457" customHeight="1" ht="140.0">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>394200</t>
+          <t>394199</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>SAMBOY</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>24</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="458" customHeight="1" ht="140.0">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>394209</t>
+          <t>394200</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
-          <t>CHEEZELS</t>
+          <t>SAMBOY</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="459" customHeight="1" ht="140.0">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>394210</t>
+          <t>394209</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>CHEEZELS</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>16</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="460" customHeight="1" ht="140.0">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>394211</t>
+          <t>394210</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>CHEEZELS</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>21</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="461" customHeight="1" ht="140.0">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>395787</t>
+          <t>394211</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
-          <t>A LA CAT</t>
+          <t>CHEEZELS</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>24</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="462" customHeight="1" ht="140.0">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>395945</t>
+          <t>395787</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
-          <t>SYLVEINE</t>
+          <t>A LA CAT</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>31</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="463" customHeight="1" ht="140.0">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>395946</t>
+          <t>395945</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
-          <t>RUPINAS</t>
+          <t>SYLVEINE</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="464" customHeight="1" ht="140.0">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>396311</t>
+          <t>395946</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
-          <t>PREMIERE</t>
+          <t>RUPINAS</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="465" customHeight="1" ht="140.0">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>398197</t>
+          <t>396311</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
-          <t>CHOCO-PLENTY</t>
+          <t>PREMIERE</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="466" customHeight="1" ht="140.0">
       <c r="A466" s="1" t="inlineStr">
         <is>
+          <t>398197</t>
+        </is>
+      </c>
+      <c r="C466" s="1" t="inlineStr">
+        <is>
+          <t>CHOCO-PLENTY</t>
+        </is>
+      </c>
+      <c r="D466" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E466" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F466" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="467" customHeight="1" ht="140.0">
+      <c r="A467" s="1" t="inlineStr">
+        <is>
           <t>398403</t>
         </is>
       </c>
-      <c r="C466" s="1" t="inlineStr">
+      <c r="C467" s="1" t="inlineStr">
         <is>
           <t>VIM-A-WEAT
 VIMAWEAT</t>
         </is>
       </c>
-      <c r="D466" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="468" customHeight="1" ht="140.0">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>398509</t>
+          <t>398508</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
-          <t>CAVALCADE</t>
+          <t>KANGAZOO</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="469" customHeight="1" ht="140.0">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>402642</t>
+          <t>398509</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
-          <t>BALLADE</t>
+          <t>CAVALCADE</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="470" customHeight="1" ht="140.0">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>403143</t>
+          <t>402642</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
-          <t>SHAROA</t>
+          <t>BALLADE</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="471" customHeight="1" ht="140.0">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>403144</t>
+          <t>403143</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
-          <t>CHOCOLUNARE</t>
+          <t>SHAROA</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="472" customHeight="1" ht="140.0">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>408463</t>
+          <t>403144</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
-          <t>TIVOLI</t>
+          <t>CHOCOLUNARE</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="473" customHeight="1" ht="140.0">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>408464</t>
+          <t>408463</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
-          <t>BOLERO</t>
+          <t>TIVOLI</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="474" customHeight="1" ht="140.0">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>409009</t>
+          <t>408464</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
-          <t>COUNTRY PRIDE</t>
+          <t>BOLERO</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="475" customHeight="1" ht="140.0">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>414398</t>
+          <t>409009</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
-          <t>MINTINA</t>
+          <t>COUNTRY PRIDE</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="476" customHeight="1" ht="140.0">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>414905</t>
+          <t>414398</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
-          <t>SYMPHONY</t>
+          <t>MINTINA</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="477" customHeight="1" ht="140.0">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>425121</t>
+          <t>414905</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
-          <t>FLUTES</t>
+          <t>SYMPHONY</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="478" customHeight="1" ht="140.0">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>426652</t>
+          <t>425121</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
-          <t>NATURE'S ENERGISER</t>
+          <t>FLUTES</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="479" customHeight="1" ht="140.0">
       <c r="A479" s="1" t="inlineStr">
         <is>
+          <t>426652</t>
+        </is>
+      </c>
+      <c r="C479" s="1" t="inlineStr">
+        <is>
+          <t>NATURE'S ENERGISER</t>
+        </is>
+      </c>
+      <c r="D479" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E479" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F479" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="480" customHeight="1" ht="140.0">
+      <c r="A480" s="1" t="inlineStr">
+        <is>
           <t>428843</t>
         </is>
       </c>
-      <c r="C479" s="1" t="inlineStr">
+      <c r="C480" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S THINS</t>
         </is>
       </c>
-      <c r="D479" s="1" t="inlineStr">
+      <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Cancelled:
 Owner request</t>
         </is>
       </c>
-      <c r="E479" s="1" t="inlineStr">
+      <c r="E480" s="1" t="inlineStr">
         <is>
           <t>29</t>
-        </is>
-[...26 lines deleted...]
-          <t>30</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="481" customHeight="1" ht="140.0">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>434401</t>
+          <t>431232</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
-          <t>COLONIAL</t>
+          <t>CHEEZWICH</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="482" customHeight="1" ht="140.0">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>441978</t>
+          <t>434401</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
-          <t>CHOC GALORE</t>
+          <t>COLONIAL</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="483" customHeight="1" ht="140.0">
       <c r="A483" s="1" t="inlineStr">
         <is>
+          <t>441978</t>
+        </is>
+      </c>
+      <c r="C483" s="1" t="inlineStr">
+        <is>
+          <t>CHOC GALORE</t>
+        </is>
+      </c>
+      <c r="D483" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E483" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F483" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="484" customHeight="1" ht="140.0">
+      <c r="A484" s="1" t="inlineStr">
+        <is>
           <t>458783</t>
         </is>
       </c>
-      <c r="C483" s="1" t="inlineStr">
+      <c r="C484" s="1" t="inlineStr">
         <is>
           <t>HARMONY</t>
         </is>
       </c>
-      <c r="D483" s="1" t="inlineStr">
+      <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E483" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="485" customHeight="1" ht="140.0">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>460620</t>
+          <t>459053</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
-          <t>ARNPAK</t>
+          <t>COBBER</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="486" customHeight="1" ht="140.0">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>466404</t>
+          <t>460620</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
-          <t>TRUFFS</t>
+          <t>ARNPAK</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>16</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="487" customHeight="1" ht="140.0">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>481409</t>
+          <t>466404</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
-          <t>SUNBURNT COUNTRY</t>
+          <t>TRUFFS</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="488" customHeight="1" ht="140.0">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>481410</t>
+          <t>481409</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>SUNBURNT COUNTRY</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="489" customHeight="1" ht="140.0">
       <c r="A489" s="1" t="inlineStr">
         <is>
+          <t>481410</t>
+        </is>
+      </c>
+      <c r="C489" s="1" t="inlineStr">
+        <is>
+          <t>SUNBURNT COUNTRY</t>
+        </is>
+      </c>
+      <c r="D489" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E489" s="1" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="F489" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="490" customHeight="1" ht="140.0">
+      <c r="A490" s="1" t="inlineStr">
+        <is>
           <t>481657</t>
         </is>
       </c>
-      <c r="C489" s="1" t="inlineStr">
+      <c r="C490" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS
 FAMOUS SINCE 1865
 THERE IS NO SUBSTITUTE FOR QUALITY</t>
         </is>
       </c>
-      <c r="D489" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E489" s="1" t="inlineStr">
+      <c r="D490" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E490" s="1" t="inlineStr">
         <is>
           <t>29</t>
-        </is>
-[...26 lines deleted...]
-          <t>30</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="491" customHeight="1" ht="140.0">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>486808</t>
+          <t>486085</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
-          <t>BALMORAL</t>
+          <t>APRES</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="492" customHeight="1" ht="140.0">
       <c r="A492" s="1" t="inlineStr">
         <is>
+          <t>486808</t>
+        </is>
+      </c>
+      <c r="C492" s="1" t="inlineStr">
+        <is>
+          <t>BALMORAL</t>
+        </is>
+      </c>
+      <c r="D492" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E492" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F492" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="493" customHeight="1" ht="140.0">
+      <c r="A493" s="1" t="inlineStr">
+        <is>
           <t>496553</t>
         </is>
       </c>
-      <c r="C492" s="1" t="inlineStr">
+      <c r="C493" s="1" t="inlineStr">
         <is>
           <t>SUNSHINE</t>
         </is>
       </c>
-      <c r="D492" s="1" t="inlineStr">
+      <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Cancelled:
 Owner request</t>
         </is>
       </c>
-      <c r="E492" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A493" s="1" t="inlineStr">
+      <c r="E493" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F493" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="494" customHeight="1" ht="140.0">
+      <c r="A494" s="1" t="inlineStr">
         <is>
           <t>513159</t>
         </is>
       </c>
-      <c r="C493" s="1" t="inlineStr">
+      <c r="C494" s="1" t="inlineStr">
         <is>
           <t>RED SEAL
 QUALITY AT A SENSIBLE PRICE</t>
         </is>
       </c>
-      <c r="D493" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E493" s="1" t="inlineStr">
+      <c r="D494" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E494" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F493" s="1" t="inlineStr">
+      <c r="F494" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
-        </is>
-[...26 lines deleted...]
-          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="495" customHeight="1" ht="140.0">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>520722</t>
+          <t>520513</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
-          <t>NATURES ENERGISER HANDI SNACKS</t>
+          <t>CAVETTO</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="496" customHeight="1" ht="140.0">
       <c r="A496" s="1" t="inlineStr">
         <is>
+          <t>520722</t>
+        </is>
+      </c>
+      <c r="C496" s="1" t="inlineStr">
+        <is>
+          <t>NATURES ENERGISER HANDI SNACKS</t>
+        </is>
+      </c>
+      <c r="D496" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E496" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F496" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="497" customHeight="1" ht="140.0">
+      <c r="A497" s="1" t="inlineStr">
+        <is>
           <t>521367</t>
         </is>
       </c>
-      <c r="C496" s="1" t="inlineStr">
+      <c r="C497" s="1" t="inlineStr">
         <is>
           <t>PERSUASIONS</t>
         </is>
       </c>
-      <c r="D496" s="1" t="inlineStr">
+      <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E496" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="498" customHeight="1" ht="140.0">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>529206</t>
+          <t>521368</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
-          <t>PREMO</t>
+          <t>FINALE</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="499" customHeight="1" ht="140.0">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>530492</t>
+          <t>529206</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
-          <t>OAT-MORES</t>
+          <t>PREMO</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="500" customHeight="1" ht="140.0">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>531492</t>
+          <t>530492</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
-          <t>SUNSHINE</t>
+          <t>OAT-MORES</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="501" customHeight="1" ht="140.0">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>532837</t>
+          <t>531492</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
-          <t>SHUTTLES</t>
+          <t>SUNSHINE</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="502" customHeight="1" ht="140.0">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>532838</t>
+          <t>532837</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>SHUTTLES</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="503" customHeight="1" ht="140.0">
       <c r="A503" s="1" t="inlineStr">
         <is>
+          <t>532838</t>
+        </is>
+      </c>
+      <c r="C503" s="1" t="inlineStr">
+        <is>
+          <t>SHUTTLES</t>
+        </is>
+      </c>
+      <c r="D503" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E503" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F503" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="504" customHeight="1" ht="140.0">
+      <c r="A504" s="1" t="inlineStr">
+        <is>
           <t>533113</t>
         </is>
       </c>
-      <c r="C503" s="1" t="inlineStr">
+      <c r="C504" s="1" t="inlineStr">
         <is>
           <t>SHOE NOODLES
 STRETCHY LACES</t>
         </is>
       </c>
-      <c r="D503" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E503" s="1" t="inlineStr">
+      <c r="D504" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E504" s="1" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
-      <c r="F503" s="1" t="inlineStr">
+      <c r="F504" s="1" t="inlineStr">
         <is>
           <t>Evan Louis Arnott</t>
         </is>
       </c>
     </row>
-    <row r="504" customHeight="1" ht="140.0">
-      <c r="A504" s="1" t="inlineStr">
+    <row r="505" customHeight="1" ht="140.0">
+      <c r="A505" s="1" t="inlineStr">
         <is>
           <t>533319</t>
         </is>
       </c>
-      <c r="C504" s="1" t="inlineStr">
+      <c r="C505" s="1" t="inlineStr">
         <is>
           <t>RIDGIES</t>
         </is>
       </c>
-      <c r="D504" s="1" t="inlineStr">
+      <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E504" s="1" t="inlineStr">
+      <c r="E505" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F504" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A505" s="1" t="inlineStr">
+      <c r="F505" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="506" customHeight="1" ht="140.0">
+      <c r="A506" s="1" t="inlineStr">
         <is>
           <t>533320</t>
         </is>
       </c>
-      <c r="C505" s="1" t="inlineStr">
+      <c r="C506" s="1" t="inlineStr">
         <is>
           <t>RIDGIES</t>
         </is>
       </c>
-      <c r="D505" s="1" t="inlineStr">
+      <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E505" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="507" customHeight="1" ht="140.0">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>534646</t>
+          <t>534054</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
-          <t>NIK NAX</t>
+          <t>TREASURE CHEST</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="508" customHeight="1" ht="140.0">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>534647</t>
+          <t>534646</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>NIK NAX</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="509" customHeight="1" ht="140.0">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>535437</t>
+          <t>534647</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
-          <t>SHUFFLES</t>
+          <t>NIK NAX</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="510" customHeight="1" ht="140.0">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>535438</t>
+          <t>535437</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>SHUFFLES</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="511" customHeight="1" ht="140.0">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>536211</t>
+          <t>535438</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
-          <t>WHEATABLES</t>
+          <t>SHUFFLES</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="512" customHeight="1" ht="140.0">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>538217</t>
+          <t>536211</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
-          <t>SMORE</t>
+          <t>WHEATABLES</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="513" customHeight="1" ht="140.0">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>538219</t>
+          <t>538217</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>SMORE</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="514" customHeight="1" ht="140.0">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>539095</t>
+          <t>538219</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>SMORE</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="515" customHeight="1" ht="140.0">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>539538</t>
+          <t>539095</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
-          <t>OATABLES</t>
+          <t/>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="516" customHeight="1" ht="140.0">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>540581</t>
+          <t>539538</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
-          <t>PEPITO</t>
+          <t>OATABLES</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="517" customHeight="1" ht="140.0">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>546643</t>
+          <t>540581</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
-          <t>CHOC FUN SUNS</t>
+          <t>PEPITO</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="518" customHeight="1" ht="140.0">
       <c r="A518" s="1" t="inlineStr">
         <is>
-          <t>547595</t>
+          <t>546643</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
-          <t>SUNNIES</t>
+          <t>CHOC FUN SUNS</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="519" customHeight="1" ht="140.0">
       <c r="A519" s="1" t="inlineStr">
         <is>
-          <t>547596</t>
+          <t>547595</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>SUNNIES</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="520" customHeight="1" ht="140.0">
       <c r="A520" s="1" t="inlineStr">
         <is>
-          <t>547597</t>
+          <t>547596</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
-          <t>CHOCO-SAURS</t>
+          <t>SUNNIES</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="521" customHeight="1" ht="140.0">
       <c r="A521" s="1" t="inlineStr">
         <is>
-          <t>551072</t>
+          <t>547597</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
-          <t>MR. NUTTIES</t>
+          <t>CHOCO-SAURS</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="522" customHeight="1" ht="140.0">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>551559</t>
+          <t>551072</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
-          <t>JUBILEE</t>
+          <t>MR. NUTTIES</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="523" customHeight="1" ht="140.0">
       <c r="A523" s="1" t="inlineStr">
         <is>
-          <t>570330</t>
+          <t>551559</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
-          <t>THINS</t>
+          <t>JUBILEE</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>Arnott's SBAH Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="524" customHeight="1" ht="140.0">
       <c r="A524" s="1" t="inlineStr">
         <is>
-          <t>572937</t>
+          <t>570330</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>THINS</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="525" customHeight="1" ht="140.0">
       <c r="A525" s="1" t="inlineStr">
         <is>
-          <t>576290</t>
+          <t>572937</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
-          <t>FRUITABLES</t>
+          <t>THINS</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="526" customHeight="1" ht="140.0">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>576291</t>
+          <t>576290</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>FRUITABLES</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="527" customHeight="1" ht="140.0">
       <c r="A527" s="1" t="inlineStr">
         <is>
-          <t>576292</t>
+          <t>576291</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
-          <t>FRUITMORES</t>
+          <t>FRUITABLES</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="528" customHeight="1" ht="140.0">
       <c r="A528" s="1" t="inlineStr">
         <is>
-          <t>576293</t>
+          <t>576292</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>FRUITMORES</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="529" customHeight="1" ht="140.0">
       <c r="A529" s="1" t="inlineStr">
         <is>
-          <t>577994</t>
+          <t>576293</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
-          <t>WAYFARER</t>
+          <t>FRUITMORES</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="530" customHeight="1" ht="140.0">
       <c r="A530" s="1" t="inlineStr">
         <is>
-          <t>577995</t>
+          <t>577994</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>WAYFARER</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="531" customHeight="1" ht="140.0">
       <c r="A531" s="1" t="inlineStr">
         <is>
-          <t>578717</t>
+          <t>577995</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
-          <t>CARUMBA</t>
+          <t>WAYFARER</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="532" customHeight="1" ht="140.0">
       <c r="A532" s="1" t="inlineStr">
         <is>
-          <t>578718</t>
+          <t>578717</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
-          <t>SNACKITS</t>
+          <t>CARUMBA</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="533" customHeight="1" ht="140.0">
       <c r="A533" s="1" t="inlineStr">
         <is>
-          <t>578719</t>
+          <t>578718</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>SNACKITS</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="534" customHeight="1" ht="140.0">
       <c r="A534" s="1" t="inlineStr">
         <is>
-          <t>578720</t>
+          <t>578719</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
-          <t>SNACKEMS</t>
+          <t>SNACKITS</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="535" customHeight="1" ht="140.0">
       <c r="A535" s="1" t="inlineStr">
         <is>
-          <t>578721</t>
+          <t>578720</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>SNACKEMS</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="536" customHeight="1" ht="140.0">
       <c r="A536" s="1" t="inlineStr">
         <is>
-          <t>585509</t>
+          <t>578721</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
-          <t>FRUIES</t>
+          <t>SNACKEMS</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="537" customHeight="1" ht="140.0">
       <c r="A537" s="1" t="inlineStr">
         <is>
-          <t>585510</t>
+          <t>585509</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>FRUIES</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="538" customHeight="1" ht="140.0">
       <c r="A538" s="1" t="inlineStr">
         <is>
-          <t>585512</t>
+          <t>585510</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
-          <t>FRU-EATS</t>
+          <t>FRUIES</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="539" customHeight="1" ht="140.0">
       <c r="A539" s="1" t="inlineStr">
         <is>
-          <t>585513</t>
+          <t>585512</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>FRU-EATS</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="540" customHeight="1" ht="140.0">
       <c r="A540" s="1" t="inlineStr">
         <is>
-          <t>585517</t>
+          <t>585513</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
-          <t>REGGIE</t>
+          <t>FRU-EATS</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="541" customHeight="1" ht="140.0">
       <c r="A541" s="1" t="inlineStr">
         <is>
-          <t>585518</t>
+          <t>585517</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>REGGIE</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="542" customHeight="1" ht="140.0">
       <c r="A542" s="1" t="inlineStr">
         <is>
-          <t>589596</t>
+          <t>585518</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
-          <t>STONEGROUND WHEAT CRACKERS ALL NATURAL INGREDIENTS</t>
+          <t>REGGIE</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="543" customHeight="1" ht="140.0">
       <c r="A543" s="1" t="inlineStr">
         <is>
-          <t>591272</t>
+          <t>589596</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
-          <t>CHERRY CROWNS</t>
+          <t>STONEGROUND WHEAT CRACKERS ALL NATURAL INGREDIENTS</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="544" customHeight="1" ht="140.0">
       <c r="A544" s="1" t="inlineStr">
         <is>
+          <t>591272</t>
+        </is>
+      </c>
+      <c r="C544" s="1" t="inlineStr">
+        <is>
+          <t>CHERRY CROWNS</t>
+        </is>
+      </c>
+      <c r="D544" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E544" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F544" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="545" customHeight="1" ht="140.0">
+      <c r="A545" s="1" t="inlineStr">
+        <is>
           <t>593827</t>
         </is>
       </c>
-      <c r="C544" s="1" t="inlineStr">
+      <c r="C545" s="1" t="inlineStr">
         <is>
           <t>NATURE'S BAKERY</t>
         </is>
       </c>
-      <c r="D544" s="1" t="inlineStr">
+      <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E544" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="546" customHeight="1" ht="140.0">
       <c r="A546" s="1" t="inlineStr">
         <is>
-          <t>594140</t>
+          <t>593828</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
-          <t>ROVER</t>
+          <t>CABIN</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="547" customHeight="1" ht="140.0">
       <c r="A547" s="1" t="inlineStr">
         <is>
-          <t>594141</t>
+          <t>594140</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
-          <t>SCOUT</t>
+          <t>ROVER</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="548" customHeight="1" ht="140.0">
       <c r="A548" s="1" t="inlineStr">
         <is>
-          <t>595286</t>
+          <t>594141</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
-          <t>CRACKO</t>
+          <t>SCOUT</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="549" customHeight="1" ht="140.0">
       <c r="A549" s="1" t="inlineStr">
         <is>
-          <t>596329</t>
+          <t>595286</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
-          <t>ROCKIES</t>
+          <t>CRACKO</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="550" customHeight="1" ht="140.0">
       <c r="A550" s="1" t="inlineStr">
         <is>
-          <t>596330</t>
+          <t>596329</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>ROCKIES</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="551" customHeight="1" ht="140.0">
       <c r="A551" s="1" t="inlineStr">
         <is>
-          <t>596331</t>
+          <t>596330</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
-          <t>THE CRAVE CRUSHERS</t>
+          <t>ROCKIES</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="552" customHeight="1" ht="140.0">
       <c r="A552" s="1" t="inlineStr">
         <is>
-          <t>596332</t>
+          <t>596331</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>THE CRAVE CRUSHERS</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="553" customHeight="1" ht="140.0">
       <c r="A553" s="1" t="inlineStr">
         <is>
-          <t>596787</t>
+          <t>596332</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
-          <t>NATURE'S ENERGISER</t>
+          <t>THE CRAVE CRUSHERS</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="554" customHeight="1" ht="140.0">
       <c r="A554" s="1" t="inlineStr">
         <is>
-          <t>596788</t>
+          <t>596787</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>NATURE'S ENERGISER</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="555" customHeight="1" ht="140.0">
       <c r="A555" s="1" t="inlineStr">
         <is>
-          <t>597579</t>
+          <t>596788</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
-          <t>HIPPOPALS</t>
+          <t>NATURE'S ENERGISER</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="556" customHeight="1" ht="140.0">
       <c r="A556" s="1" t="inlineStr">
         <is>
-          <t>597580</t>
+          <t>597579</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
-          <t>HIPPOPOTOPALS</t>
+          <t>HIPPOPALS</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="557" customHeight="1" ht="140.0">
       <c r="A557" s="1" t="inlineStr">
         <is>
-          <t>600068</t>
+          <t>597580</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>HIPPOPOTOPALS</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="558" customHeight="1" ht="140.0">
       <c r="A558" s="1" t="inlineStr">
         <is>
-          <t>600069</t>
+          <t>600068</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="559" customHeight="1" ht="140.0">
       <c r="A559" s="1" t="inlineStr">
         <is>
-          <t>600071</t>
+          <t>600069</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="560" customHeight="1" ht="140.0">
       <c r="A560" s="1" t="inlineStr">
         <is>
-          <t>600072</t>
+          <t>600071</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
-          <t>DARE BEAR</t>
+          <t/>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="561" customHeight="1" ht="140.0">
       <c r="A561" s="1" t="inlineStr">
         <is>
-          <t>600074</t>
+          <t>600072</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>DARE BEAR</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="562" customHeight="1" ht="140.0">
       <c r="A562" s="1" t="inlineStr">
         <is>
-          <t>600076</t>
+          <t>600074</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
-          <t>KOOL BEAR</t>
+          <t>DARE BEAR</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>28</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="563" customHeight="1" ht="140.0">
       <c r="A563" s="1" t="inlineStr">
         <is>
-          <t>600077</t>
+          <t>600076</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>KOOL BEAR</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="564" customHeight="1" ht="140.0">
       <c r="A564" s="1" t="inlineStr">
         <is>
-          <t>600079</t>
+          <t>600077</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
-          <t>MILLIE BEAR</t>
+          <t>KOOL BEAR</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>28</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="565" customHeight="1" ht="140.0">
       <c r="A565" s="1" t="inlineStr">
         <is>
-          <t>600081</t>
+          <t>600079</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>MILLIE BEAR</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="566" customHeight="1" ht="140.0">
       <c r="A566" s="1" t="inlineStr">
         <is>
-          <t>602949</t>
+          <t>600081</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
-          <t>SORTZ</t>
+          <t>MILLIE BEAR</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>28</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="567" customHeight="1" ht="140.0">
       <c r="A567" s="1" t="inlineStr">
         <is>
-          <t>602950</t>
+          <t>602949</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>SORTZ</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="568" customHeight="1" ht="140.0">
       <c r="A568" s="1" t="inlineStr">
         <is>
-          <t>602951</t>
+          <t>602950</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
-          <t>SNAX SORTZ</t>
+          <t>SORTZ</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="569" customHeight="1" ht="140.0">
       <c r="A569" s="1" t="inlineStr">
         <is>
-          <t>602952</t>
+          <t>602951</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>SNAX SORTZ</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="570" customHeight="1" ht="140.0">
       <c r="A570" s="1" t="inlineStr">
         <is>
-          <t>602953</t>
+          <t>602952</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
-          <t>KALEIDO SORTZ</t>
+          <t>SNAX SORTZ</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="571" customHeight="1" ht="140.0">
       <c r="A571" s="1" t="inlineStr">
         <is>
-          <t>602954</t>
+          <t>602953</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>KALEIDO SORTZ</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="572" customHeight="1" ht="140.0">
       <c r="A572" s="1" t="inlineStr">
         <is>
+          <t>602954</t>
+        </is>
+      </c>
+      <c r="C572" s="1" t="inlineStr">
+        <is>
+          <t>KALEIDO SORTZ</t>
+        </is>
+      </c>
+      <c r="D572" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E572" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F572" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="573" customHeight="1" ht="140.0">
+      <c r="A573" s="1" t="inlineStr">
+        <is>
           <t>618269</t>
         </is>
       </c>
-      <c r="C572" s="1" t="inlineStr">
+      <c r="C573" s="1" t="inlineStr">
         <is>
           <t>POPABLES</t>
         </is>
       </c>
-      <c r="D572" s="1" t="inlineStr">
+      <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E572" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="574" customHeight="1" ht="140.0">
       <c r="A574" s="1" t="inlineStr">
         <is>
-          <t>629720</t>
+          <t>629719</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="575" customHeight="1" ht="140.0">
       <c r="A575" s="1" t="inlineStr">
         <is>
-          <t>645165</t>
+          <t>629720</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
-          <t>NATURE'S TASTE</t>
+          <t/>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="576" customHeight="1" ht="140.0">
       <c r="A576" s="1" t="inlineStr">
         <is>
-          <t>645166</t>
+          <t>645165</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>NATURE'S TASTE</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="577" customHeight="1" ht="140.0">
       <c r="A577" s="1" t="inlineStr">
         <is>
-          <t>645862</t>
+          <t>645166</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
-          <t>DIPPERS</t>
+          <t>NATURE'S TASTE</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="578" customHeight="1" ht="140.0">
       <c r="A578" s="1" t="inlineStr">
         <is>
-          <t>647148</t>
+          <t>645862</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
-          <t>HOTS</t>
+          <t>DIPPERS</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>29, 30</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="579" customHeight="1" ht="140.0">
       <c r="A579" s="1" t="inlineStr">
         <is>
-          <t>647150</t>
+          <t>647148</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
-          <t>HOTZ</t>
+          <t>HOTS</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="580" customHeight="1" ht="140.0">
       <c r="A580" s="1" t="inlineStr">
         <is>
-          <t>647154</t>
+          <t>647150</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
-          <t>BISCUITS MAISON</t>
+          <t>HOTZ</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29, 30</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="581" customHeight="1" ht="140.0">
       <c r="A581" s="1" t="inlineStr">
         <is>
-          <t>647701</t>
+          <t>647154</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
-          <t>CASINO</t>
+          <t>BISCUITS MAISON</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="582" customHeight="1" ht="140.0">
       <c r="A582" s="1" t="inlineStr">
         <is>
-          <t>650915</t>
+          <t>647701</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
-          <t>KATIES KOOKIES</t>
+          <t>CASINO</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="583" customHeight="1" ht="140.0">
       <c r="A583" s="1" t="inlineStr">
         <is>
-          <t>650916</t>
+          <t>650915</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
-          <t>KATIES</t>
+          <t>KATIES KOOKIES</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="584" customHeight="1" ht="140.0">
       <c r="A584" s="1" t="inlineStr">
         <is>
-          <t>655344</t>
+          <t>650916</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
-          <t>TINA</t>
+          <t>KATIES</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
-          <t>29, 30</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="585" customHeight="1" ht="140.0">
       <c r="A585" s="1" t="inlineStr">
         <is>
-          <t>658330</t>
+          <t>655344</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
-          <t>CEES</t>
+          <t>TINA</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29, 30</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>Arnott's SBAH Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="586" customHeight="1" ht="140.0">
       <c r="A586" s="1" t="inlineStr">
         <is>
-          <t>658453</t>
+          <t>658330</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
-          <t>PIROUETTE</t>
+          <t>CEES</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="587" customHeight="1" ht="140.0">
       <c r="A587" s="1" t="inlineStr">
         <is>
-          <t>658454</t>
+          <t>658453</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
-          <t>WILLIAM ARNOTT'S STEAM BISCUIT FACTORY</t>
+          <t>PIROUETTE</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="588" customHeight="1" ht="140.0">
       <c r="A588" s="1" t="inlineStr">
         <is>
-          <t>662752</t>
+          <t>658454</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
-          <t>JAMMIES</t>
+          <t>WILLIAM ARNOTT'S STEAM BISCUIT FACTORY</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="589" customHeight="1" ht="140.0">
       <c r="A589" s="1" t="inlineStr">
         <is>
-          <t>706662</t>
+          <t>662752</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>JAMMIES</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
-          <t>29, 30</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="590" customHeight="1" ht="140.0">
       <c r="A590" s="1" t="inlineStr">
         <is>
-          <t>707499</t>
+          <t>706662</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
-          <t>AFFORDABLE FAVOURITES BAKED IN NEW ZEALAND SINCE 1863</t>
+          <t/>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29, 30</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="591" customHeight="1" ht="140.0">
       <c r="A591" s="1" t="inlineStr">
         <is>
-          <t>719991</t>
+          <t>707499</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
-          <t>FLASH CARD FLASHLIGHT</t>
+          <t>AFFORDABLE FAVOURITES BAKED IN NEW ZEALAND SINCE 1863</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>Evan Arnott</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="592" customHeight="1" ht="140.0">
       <c r="A592" s="1" t="inlineStr">
         <is>
-          <t>722459</t>
+          <t>719991</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
-          <t>LIAISONS</t>
+          <t>FLASH CARD FLASHLIGHT</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
-          <t>29, 30</t>
+          <t>11</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Evan Arnott</t>
         </is>
       </c>
     </row>
     <row r="593" customHeight="1" ht="140.0">
       <c r="A593" s="1" t="inlineStr">
         <is>
-          <t>744941</t>
+          <t>722459</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
-          <t>CRACK AIRS</t>
+          <t>LIAISONS</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="594" customHeight="1" ht="140.0">
       <c r="A594" s="1" t="inlineStr">
         <is>
-          <t>762774</t>
+          <t>744941</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
-          <t>SQUAWK</t>
+          <t>CRACK AIRS</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
-          <t>16, 41</t>
+          <t>29, 30</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="595" customHeight="1" ht="140.0">
       <c r="A595" s="1" t="inlineStr">
         <is>
-          <t>771715</t>
+          <t>762774</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
-          <t>SEJUICED</t>
+          <t>SQUAWK</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
-          <t>5, 29, 30</t>
+          <t>16, 41</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="596" customHeight="1" ht="140.0">
       <c r="A596" s="1" t="inlineStr">
         <is>
-          <t>772135</t>
+          <t>771715</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
-          <t>NEVER ENDING</t>
+          <t>SEJUICED</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>5, 29, 30</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="597" customHeight="1" ht="140.0">
       <c r="A597" s="1" t="inlineStr">
         <is>
-          <t>773267</t>
+          <t>772135</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
-          <t>RIX</t>
+          <t>NEVER ENDING</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="598" customHeight="1" ht="140.0">
       <c r="A598" s="1" t="inlineStr">
         <is>
-          <t>773268</t>
+          <t>773267</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>RIX</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>5</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="599" customHeight="1" ht="140.0">
       <c r="A599" s="1" t="inlineStr">
         <is>
-          <t>773269</t>
+          <t>773268</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>RIX</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="600" customHeight="1" ht="140.0">
       <c r="A600" s="1" t="inlineStr">
         <is>
-          <t>776832</t>
+          <t>773269</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
-          <t>KATIE'S GENUINELY NICE</t>
+          <t>RIX</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="601" customHeight="1" ht="140.0">
       <c r="A601" s="1" t="inlineStr">
         <is>
+          <t>776832</t>
+        </is>
+      </c>
+      <c r="C601" s="1" t="inlineStr">
+        <is>
+          <t>KATIE'S GENUINELY NICE</t>
+        </is>
+      </c>
+      <c r="D601" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E601" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F601" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="602" customHeight="1" ht="140.0">
+      <c r="A602" s="1" t="inlineStr">
+        <is>
           <t>778952</t>
         </is>
       </c>
-      <c r="C601" s="1" t="inlineStr">
+      <c r="C602" s="1" t="inlineStr">
         <is>
           <t>JOYSTIX</t>
         </is>
       </c>
-      <c r="D601" s="1" t="inlineStr">
+      <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E601" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="603" customHeight="1" ht="140.0">
       <c r="A603" s="1" t="inlineStr">
         <is>
-          <t>779534</t>
+          <t>779492</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
-          <t>HEADS AND TAILS</t>
+          <t>SCALLIWAG</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="604" customHeight="1" ht="140.0">
       <c r="A604" s="1" t="inlineStr">
         <is>
-          <t>783480</t>
+          <t>779534</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
-          <t>SQUIRM</t>
+          <t>HEADS AND TAILS</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
-          <t>16, 41</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="605" customHeight="1" ht="140.0">
       <c r="A605" s="1" t="inlineStr">
         <is>
-          <t>783481</t>
+          <t>783480</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>SQUIRM</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>16, 41</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="606" customHeight="1" ht="140.0">
       <c r="A606" s="1" t="inlineStr">
         <is>
-          <t>783486</t>
+          <t>783481</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
-          <t>DIGZ</t>
+          <t>SQUIRM</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>16, 41</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="607" customHeight="1" ht="140.0">
       <c r="A607" s="1" t="inlineStr">
         <is>
-          <t>790459</t>
+          <t>783486</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>DIGZ</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
-          <t>29, 30</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="608" customHeight="1" ht="140.0">
       <c r="A608" s="1" t="inlineStr">
         <is>
-          <t>793488</t>
+          <t>790459</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
-          <t>HOLBRAN</t>
+          <t/>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29, 30</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="609" customHeight="1" ht="140.0">
       <c r="A609" s="1" t="inlineStr">
         <is>
-          <t>794834</t>
+          <t>793488</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>HOLBRAN</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="610" customHeight="1" ht="140.0">
       <c r="A610" s="1" t="inlineStr">
         <is>
+          <t>794834</t>
+        </is>
+      </c>
+      <c r="C610" s="1" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D610" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E610" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F610" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="611" customHeight="1" ht="140.0">
+      <c r="A611" s="1" t="inlineStr">
+        <is>
           <t>819337</t>
         </is>
       </c>
-      <c r="C610" s="1" t="inlineStr">
+      <c r="C611" s="1" t="inlineStr">
         <is>
           <t>delectable
 delectables
 de-lect-able
 de-lect-ables</t>
         </is>
       </c>
-      <c r="D610" s="1" t="inlineStr">
+      <c r="D611" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E610" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
           <t>Graham Craig Arnott</t>
         </is>
       </c>
     </row>
     <row r="612" customHeight="1" ht="140.0">
       <c r="A612" s="1" t="inlineStr">
         <is>
-          <t>823670</t>
+          <t>822144</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
-          <t>BREAKTIME</t>
+          <t>familybake better biscuits</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
-          <t>29, 30</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Graham Craig Arnott</t>
         </is>
       </c>
     </row>
     <row r="613" customHeight="1" ht="140.0">
       <c r="A613" s="1" t="inlineStr">
         <is>
-          <t>825118</t>
+          <t>823670</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
-          <t>EMPORIO</t>
+          <t>BREAKTIME</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29, 30</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="614" customHeight="1" ht="140.0">
       <c r="A614" s="1" t="inlineStr">
         <is>
-          <t>829496</t>
+          <t>825118</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>EMPORIO</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="615" customHeight="1" ht="140.0">
       <c r="A615" s="1" t="inlineStr">
         <is>
-          <t>833538</t>
+          <t>829496</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
-          <t>SPINZ</t>
+          <t/>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
-          <t>29, 30</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="616" customHeight="1" ht="140.0">
       <c r="A616" s="1" t="inlineStr">
         <is>
-          <t>837121</t>
+          <t>833538</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
-          <t>MR BEAN</t>
+          <t>SPINZ</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
-          <t>30, 42</t>
+          <t>29, 30</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>David Arnott Family Vocation Trust</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="617" customHeight="1" ht="140.0">
       <c r="A617" s="1" t="inlineStr">
         <is>
-          <t>843601</t>
+          <t>837121</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
-          <t>TWIZZA</t>
+          <t>MR BEAN</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
-          <t>29, 30</t>
+          <t>30, 42</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>David Arnott Family Vocation Trust</t>
         </is>
       </c>
     </row>
     <row r="618" customHeight="1" ht="140.0">
       <c r="A618" s="1" t="inlineStr">
         <is>
-          <t>856792</t>
+          <t>843601</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
-          <t>TRIX</t>
+          <t>TWIZZA</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="619" customHeight="1" ht="140.0">
       <c r="A619" s="1" t="inlineStr">
         <is>
-          <t>856804</t>
+          <t>856792</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>TRIX</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="620" customHeight="1" ht="140.0">
       <c r="A620" s="1" t="inlineStr">
         <is>
-          <t>856805</t>
+          <t>856804</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="621" customHeight="1" ht="140.0">
       <c r="A621" s="1" t="inlineStr">
         <is>
-          <t>868149</t>
+          <t>856805</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
-          <t>Sinclair &amp; Fleming</t>
+          <t/>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29, 30</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>Graham Craig Arnott</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="622" customHeight="1" ht="140.0">
       <c r="A622" s="1" t="inlineStr">
         <is>
-          <t>868861</t>
+          <t>868149</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
-          <t>FANCY A QUICKIE</t>
+          <t>Sinclair &amp; Fleming</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Graham Craig Arnott</t>
         </is>
       </c>
     </row>
     <row r="623" customHeight="1" ht="140.0">
       <c r="A623" s="1" t="inlineStr">
         <is>
-          <t>874334</t>
+          <t>868861</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
-          <t>SWALLOW &amp; ARIELL'S</t>
+          <t>FANCY A QUICKIE</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="624" customHeight="1" ht="140.0">
       <c r="A624" s="1" t="inlineStr">
         <is>
-          <t>874335</t>
+          <t>874334</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
-          <t>BROCKHOFF'S</t>
+          <t>SWALLOW &amp; ARIELL'S</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="625" customHeight="1" ht="140.0">
       <c r="A625" s="1" t="inlineStr">
         <is>
-          <t>875184</t>
+          <t>874335</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
-          <t>ARNOTTS TINY TEDDY DIPPERS CHOC-HAZELNUT</t>
+          <t>BROCKHOFF'S</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>Campbell Soup Company</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="626" customHeight="1" ht="140.0">
       <c r="A626" s="1" t="inlineStr">
         <is>
-          <t>875185</t>
+          <t>875184</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>ARNOTTS TINY TEDDY DIPPERS CHOC-HAZELNUT</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
           <t>Campbell Soup Company</t>
         </is>
       </c>
     </row>
     <row r="627" customHeight="1" ht="140.0">
       <c r="A627" s="1" t="inlineStr">
         <is>
-          <t>897731</t>
+          <t>875185</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
-          <t>RITATOS</t>
+          <t>ARNOTTS TINY TEDDY DIPPERS CHOC-HAZELNUT</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>29, 30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Campbell Soup Company</t>
         </is>
       </c>
     </row>
     <row r="628" customHeight="1" ht="140.0">
       <c r="A628" s="1" t="inlineStr">
         <is>
-          <t>903327</t>
+          <t>897731</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
-          <t>Sweet Surrender</t>
+          <t>RITATOS</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29, 30</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="629" customHeight="1" ht="140.0">
       <c r="A629" s="1" t="inlineStr">
         <is>
+          <t>903327</t>
+        </is>
+      </c>
+      <c r="C629" s="1" t="inlineStr">
+        <is>
+          <t>Sweet Surrender</t>
+        </is>
+      </c>
+      <c r="D629" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E629" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F629" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="630" customHeight="1" ht="140.0">
+      <c r="A630" s="1" t="inlineStr">
+        <is>
           <t>920960</t>
         </is>
       </c>
-      <c r="C629" s="1" t="inlineStr">
+      <c r="C630" s="1" t="inlineStr">
         <is>
           <t>GIGGLES</t>
         </is>
       </c>
-      <c r="D629" s="1" t="inlineStr">
+      <c r="D630" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E629" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="631" customHeight="1" ht="140.0">
       <c r="A631" s="1" t="inlineStr">
         <is>
-          <t>959346</t>
+          <t>926372</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>TASTE BALANCE VITALITY</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="632" customHeight="1" ht="140.0">
       <c r="A632" s="1" t="inlineStr">
         <is>
-          <t>959369</t>
+          <t>959346</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>16</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
     <row r="633" customHeight="1" ht="140.0">
       <c r="A633" s="1" t="inlineStr">
         <is>
-          <t>959409</t>
+          <t>959369</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
-          <t>EMPORIO</t>
+          <t/>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
-          <t>29, 30</t>
+          <t>28</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
     <row r="634" customHeight="1" ht="140.0">
       <c r="A634" s="1" t="inlineStr">
         <is>
-          <t>959448</t>
+          <t>959409</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>EMPORIO</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>29, 30</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="635" customHeight="1" ht="140.0">
       <c r="A635" s="1" t="inlineStr">
         <is>
-          <t>964537</t>
+          <t>959448</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
-          <t>CHIT CHAT</t>
+          <t/>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
     <row r="636" customHeight="1" ht="140.0">
       <c r="A636" s="1" t="inlineStr">
         <is>
-          <t>978106</t>
+          <t>964537</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
-          <t>MARSHIANS</t>
+          <t>CHIT CHAT</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="637" customHeight="1" ht="140.0">
       <c r="A637" s="1" t="inlineStr">
         <is>
-          <t>978302</t>
+          <t>978106</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
-          <t>BEARWICHES</t>
+          <t>MARSHIANS</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="638" customHeight="1" ht="140.0">
       <c r="A638" s="1" t="inlineStr">
         <is>
-          <t>1013783</t>
+          <t>978302</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
-          <t>TUMMIES</t>
+          <t>BEARWICHES</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="639" customHeight="1" ht="140.0">
       <c r="A639" s="1" t="inlineStr">
         <is>
-          <t>1014158</t>
+          <t>1013783</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
-          <t>GOPACK</t>
+          <t>TUMMIES</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
-          <t>29, 30</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="640" customHeight="1" ht="140.0">
       <c r="A640" s="1" t="inlineStr">
         <is>
-          <t>1034677</t>
+          <t>1014158</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
-          <t>A &amp; S ARNOTT, BAKERS MORPETH SOURDOUGH</t>
+          <t>GOPACK</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29, 30</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>Allison Arnott</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="641" customHeight="1" ht="140.0">
       <c r="A641" s="1" t="inlineStr">
         <is>
-          <t>1048519</t>
+          <t>1034677</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
-          <t>WACKY WAFER</t>
+          <t>A &amp; S ARNOTT, BAKERS MORPETH SOURDOUGH</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Allison Arnott</t>
         </is>
       </c>
     </row>
     <row r="642" customHeight="1" ht="140.0">
       <c r="A642" s="1" t="inlineStr">
         <is>
-          <t>1059167</t>
+          <t>1048519</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
-          <t>SUMMER SENSATIONS</t>
+          <t>WACKY WAFER</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="643" customHeight="1" ht="140.0">
       <c r="A643" s="1" t="inlineStr">
         <is>
-          <t>1060203</t>
+          <t>1059167</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
-          <t>BIKKIE BARS</t>
+          <t>SUMMER SENSATIONS</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="644" customHeight="1" ht="140.0">
       <c r="A644" s="1" t="inlineStr">
         <is>
-          <t>1102622</t>
+          <t>1060203</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
-          <t>GLOBAL SENSATIONS</t>
+          <t>BIKKIE BARS</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="645" customHeight="1" ht="140.0">
       <c r="A645" s="1" t="inlineStr">
         <is>
-          <t>1117754</t>
+          <t>1102622</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
-          <t>LOVE POTIONS</t>
+          <t>GLOBAL SENSATIONS</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="646" customHeight="1" ht="140.0">
       <c r="A646" s="1" t="inlineStr">
         <is>
-          <t>1129721</t>
+          <t>1117754</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
-          <t>NAUGHTY BUT NICE</t>
+          <t>LOVE POTIONS</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="647" customHeight="1" ht="140.0">
       <c r="A647" s="1" t="inlineStr">
         <is>
+          <t>1129721</t>
+        </is>
+      </c>
+      <c r="C647" s="1" t="inlineStr">
+        <is>
+          <t>NAUGHTY BUT NICE</t>
+        </is>
+      </c>
+      <c r="D647" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E647" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F647" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="648" customHeight="1" ht="140.0">
+      <c r="A648" s="1" t="inlineStr">
+        <is>
           <t>1135026</t>
         </is>
       </c>
-      <c r="C647" s="1" t="inlineStr">
+      <c r="C648" s="1" t="inlineStr">
         <is>
           <t>MONSTER MUNCH</t>
         </is>
       </c>
-      <c r="D647" s="1" t="inlineStr">
+      <c r="D648" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E647" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="649" customHeight="1" ht="140.0">
       <c r="A649" s="1" t="inlineStr">
         <is>
-          <t>1138378</t>
+          <t>1135036</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
-          <t>CHOC CHIP HITS</t>
+          <t>SPORTZ</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="650" customHeight="1" ht="140.0">
       <c r="A650" s="1" t="inlineStr">
         <is>
-          <t>1177141</t>
+          <t>1138378</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
-          <t>BUZZ JUMBLES</t>
+          <t>CHOC CHIP HITS</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="651" customHeight="1" ht="140.0">
       <c r="A651" s="1" t="inlineStr">
         <is>
-          <t>1226342</t>
+          <t>1177141</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
-          <t>THERE'S SOMETHING ABOUT ARNOTT'S</t>
+          <t>BUZZ JUMBLES</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="652" customHeight="1" ht="140.0">
       <c r="A652" s="1" t="inlineStr">
         <is>
-          <t>1265116</t>
+          <t>1226342</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
-          <t>SWEET SURRENDER</t>
+          <t>THERE'S SOMETHING ABOUT ARNOTT'S</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="653" customHeight="1" ht="140.0">
       <c r="A653" s="1" t="inlineStr">
         <is>
-          <t>1290864</t>
+          <t>1265116</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
-          <t>DUNK FOR DOLLARS</t>
+          <t>SWEET SURRENDER</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
-          <t>30, 35</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="654" customHeight="1" ht="140.0">
       <c r="A654" s="1" t="inlineStr">
         <is>
-          <t>1414199</t>
+          <t>1290864</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
-          <t>ROADIES</t>
+          <t>DUNK FOR DOLLARS</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>30, 35</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="655" customHeight="1" ht="140.0">
       <c r="A655" s="1" t="inlineStr">
         <is>
-          <t>1428039</t>
+          <t>1414199</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
-          <t>Volume 11</t>
+          <t>ROADIES</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>Ben Luke Grinter; Joel Lyndon Arnott; Damian Phillip Taylor; Phillip Nathaniel Almeida; Russell William DeMack</t>
+          <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
     <row r="656" customHeight="1" ht="140.0">
       <c r="A656" s="1" t="inlineStr">
         <is>
-          <t>1437519</t>
+          <t>1428039</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
-          <t>SWEET WISHES</t>
+          <t>Volume 11</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>9</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Ben Luke Grinter; Joel Lyndon Arnott; Damian Phillip Taylor; Phillip Nathaniel Almeida; Russell William DeMack</t>
         </is>
       </c>
     </row>
     <row r="657" customHeight="1" ht="140.0">
       <c r="A657" s="1" t="inlineStr">
         <is>
-          <t>1441584</t>
+          <t>1437519</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
-          <t>SERIOUSLY CRISPY FEARLESS FLAVOUR</t>
+          <t>SWEET WISHES</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="658" customHeight="1" ht="140.0">
       <c r="A658" s="1" t="inlineStr">
         <is>
-          <t>1451098</t>
+          <t>1441584</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
-          <t>BIG TEDZ</t>
+          <t>SERIOUSLY CRISPY FEARLESS FLAVOUR</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="659" customHeight="1" ht="140.0">
       <c r="A659" s="1" t="inlineStr">
         <is>
-          <t>1487063</t>
+          <t>1451098</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
-          <t>TRULY, MADLY ARNOTTS TIMTAM</t>
+          <t>BIG TEDZ</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
     <row r="660" customHeight="1" ht="140.0">
       <c r="A660" s="1" t="inlineStr">
         <is>
-          <t>1487107</t>
+          <t>1487063</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
-          <t>TRULY, MADLY TIM TAM</t>
+          <t>TRULY, MADLY ARNOTTS TIMTAM</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
     <row r="661" customHeight="1" ht="140.0">
       <c r="A661" s="1" t="inlineStr">
         <is>
-          <t>1491437</t>
+          <t>1487107</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
-          <t>KANGACARE AUSTRALIA</t>
+          <t>TRULY, MADLY TIM TAM</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
-          <t>5, 29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>Neil David Victor Arnott</t>
+          <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
     <row r="662" customHeight="1" ht="140.0">
       <c r="A662" s="1" t="inlineStr">
         <is>
-          <t>1495993</t>
+          <t>1491437</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
-          <t>SIZZLING SUMMER</t>
+          <t>KANGACARE AUSTRALIA</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>5, 29</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Ltd</t>
+          <t>Neil David Victor Arnott</t>
         </is>
       </c>
     </row>
     <row r="663" customHeight="1" ht="140.0">
       <c r="A663" s="1" t="inlineStr">
         <is>
-          <t>1495996</t>
+          <t>1495993</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
-          <t>SHAPES GOES PREHISTORIC</t>
+          <t>SIZZLING SUMMER</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
     <row r="664" customHeight="1" ht="140.0">
       <c r="A664" s="1" t="inlineStr">
         <is>
-          <t>1495999</t>
+          <t>1495996</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
-          <t>SHAPES GOES UNDER THE SEA</t>
+          <t>SHAPES GOES PREHISTORIC</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
     <row r="665" customHeight="1" ht="140.0">
       <c r="A665" s="1" t="inlineStr">
         <is>
-          <t>1505703</t>
+          <t>1495999</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
-          <t>MOO</t>
+          <t>SHAPES GOES UNDER THE SEA</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
     <row r="666" customHeight="1" ht="140.0">
       <c r="A666" s="1" t="inlineStr">
         <is>
-          <t>1518665</t>
+          <t>1505703</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S PICK YOUR MIX</t>
+          <t>MOO</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
     <row r="667" customHeight="1" ht="140.0">
       <c r="A667" s="1" t="inlineStr">
         <is>
-          <t>1518668</t>
+          <t>1518665</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S PICK YOUR MIX</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="668" customHeight="1" ht="140.0">
       <c r="A668" s="1" t="inlineStr">
         <is>
-          <t>1518670</t>
+          <t>1518668</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
-          <t>LOVE MORE THAN ONE</t>
+          <t>ARNOTT'S PICK YOUR MIX</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="669" customHeight="1" ht="140.0">
       <c r="A669" s="1" t="inlineStr">
         <is>
-          <t>1524761</t>
+          <t>1518670</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
-          <t>VITA-WEAT CRACKER CHIPS</t>
+          <t>LOVE MORE THAN ONE</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="670" customHeight="1" ht="140.0">
       <c r="A670" s="1" t="inlineStr">
         <is>
-          <t>1537657</t>
+          <t>1524761</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
-          <t>PIZZARAMA</t>
+          <t>VITA-WEAT CRACKER CHIPS</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="671" customHeight="1" ht="140.0">
       <c r="A671" s="1" t="inlineStr">
         <is>
-          <t>1547692</t>
+          <t>1537657</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
-          <t>SOUNDZ</t>
+          <t>PIZZARAMA</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="672" customHeight="1" ht="140.0">
       <c r="A672" s="1" t="inlineStr">
         <is>
-          <t>1577137</t>
+          <t>1547692</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
-          <t>NEVER A SQUARE MOMENT</t>
+          <t>SOUNDZ</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="673" customHeight="1" ht="140.0">
       <c r="A673" s="1" t="inlineStr">
         <is>
-          <t>1664305</t>
+          <t>1577137</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>NEVER A SQUARE MOMENT</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
-          <t>29, 30, 31, 35</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>Arnott's New Zealand Limited</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="674" customHeight="1" ht="140.0">
       <c r="A674" s="1" t="inlineStr">
         <is>
-          <t>1678002</t>
+          <t>1664305</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
-          <t>DocuStream</t>
+          <t/>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>29, 30, 31, 35</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>Alan Arnott</t>
+          <t>Arnott's New Zealand Limited</t>
         </is>
       </c>
     </row>
     <row r="675" customHeight="1" ht="140.0">
       <c r="A675" s="1" t="inlineStr">
         <is>
-          <t>49528</t>
+          <t>1678002</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
-          <t>SAVOREX</t>
+          <t>DocuStream</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Status not available</t>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>42</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd</t>
+          <t>Alan Arnott</t>
         </is>
       </c>
     </row>
     <row r="676" customHeight="1" ht="140.0">
       <c r="A676" s="1" t="inlineStr">
         <is>
-          <t>154147</t>
+          <t>49528</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S</t>
+          <t>SAVOREX</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="677" customHeight="1" ht="140.0">
       <c r="A677" s="1" t="inlineStr">
         <is>
-          <t>300331</t>
+          <t>154147</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S TOOBS</t>
+          <t>ARNOTT'S</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="678" customHeight="1" ht="140.0">
       <c r="A678" s="1" t="inlineStr">
         <is>
+          <t>300331</t>
+        </is>
+      </c>
+      <c r="C678" s="1" t="inlineStr">
+        <is>
+          <t>ARNOTT'S TOOBS</t>
+        </is>
+      </c>
+      <c r="D678" s="1" t="inlineStr">
+        <is>
+          <t>Status not available</t>
+        </is>
+      </c>
+      <c r="E678" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F678" s="1" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="679" customHeight="1" ht="140.0">
+      <c r="A679" s="1" t="inlineStr">
+        <is>
           <t>309091</t>
         </is>
       </c>
-      <c r="C678" s="1" t="inlineStr">
+      <c r="C679" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S
 SAVANNA</t>
         </is>
       </c>
-      <c r="D678" s="1" t="inlineStr">
+      <c r="D679" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
-      <c r="E678" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F678" s="1" t="inlineStr">
+      <c r="E679" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F679" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="679" customHeight="1" ht="140.0">
-      <c r="A679" s="1" t="inlineStr">
+    <row r="680" customHeight="1" ht="140.0">
+      <c r="A680" s="1" t="inlineStr">
         <is>
           <t>380026</t>
         </is>
       </c>
-      <c r="C679" s="1" t="inlineStr">
+      <c r="C680" s="1" t="inlineStr">
         <is>
           <t>HARMONY</t>
         </is>
       </c>
-      <c r="D679" s="1" t="inlineStr">
+      <c r="D680" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E679" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F679" s="1" t="inlineStr">
+      <c r="E680" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F680" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="680" customHeight="1" ht="140.0">
-      <c r="A680" s="1" t="inlineStr">
+    <row r="681" customHeight="1" ht="140.0">
+      <c r="A681" s="1" t="inlineStr">
         <is>
           <t>384071</t>
         </is>
       </c>
-      <c r="C680" s="1" t="inlineStr">
+      <c r="C681" s="1" t="inlineStr">
         <is>
           <t>HARVEST WHEATS</t>
         </is>
       </c>
-      <c r="D680" s="1" t="inlineStr">
+      <c r="D681" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E680" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F680" s="1" t="inlineStr">
+      <c r="E681" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F681" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="681" customHeight="1" ht="140.0">
-      <c r="A681" s="1" t="inlineStr">
+    <row r="682" customHeight="1" ht="140.0">
+      <c r="A682" s="1" t="inlineStr">
         <is>
           <t>384557</t>
         </is>
       </c>
-      <c r="C681" s="1" t="inlineStr">
+      <c r="C682" s="1" t="inlineStr">
         <is>
           <t>TIFFANY</t>
         </is>
       </c>
-      <c r="D681" s="1" t="inlineStr">
+      <c r="D682" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E681" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F681" s="1" t="inlineStr">
+      <c r="E682" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F682" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="682" customHeight="1" ht="140.0">
-      <c r="A682" s="1" t="inlineStr">
+    <row r="683" customHeight="1" ht="140.0">
+      <c r="A683" s="1" t="inlineStr">
         <is>
           <t>388075</t>
         </is>
       </c>
-      <c r="C682" s="1" t="inlineStr">
+      <c r="C683" s="1" t="inlineStr">
         <is>
           <t>HEARTY WHEAT</t>
         </is>
       </c>
-      <c r="D682" s="1" t="inlineStr">
+      <c r="D683" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E682" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F682" s="1" t="inlineStr">
+      <c r="E683" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F683" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="683" customHeight="1" ht="140.0">
-      <c r="A683" s="1" t="inlineStr">
+    <row r="684" customHeight="1" ht="140.0">
+      <c r="A684" s="1" t="inlineStr">
         <is>
           <t>389823</t>
         </is>
       </c>
-      <c r="C683" s="1" t="inlineStr">
+      <c r="C684" s="1" t="inlineStr">
         <is>
           <t>CHIPSIES</t>
         </is>
       </c>
-      <c r="D683" s="1" t="inlineStr">
+      <c r="D684" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E683" s="1" t="inlineStr">
+      <c r="E684" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F683" s="1" t="inlineStr">
+      <c r="F684" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="684" customHeight="1" ht="140.0">
-      <c r="A684" s="1" t="inlineStr">
+    <row r="685" customHeight="1" ht="140.0">
+      <c r="A685" s="1" t="inlineStr">
         <is>
           <t>389824</t>
         </is>
       </c>
-      <c r="C684" s="1" t="inlineStr">
+      <c r="C685" s="1" t="inlineStr">
         <is>
           <t>CHIPSIES</t>
         </is>
       </c>
-      <c r="D684" s="1" t="inlineStr">
+      <c r="D685" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E684" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F684" s="1" t="inlineStr">
+      <c r="E685" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F685" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="685" customHeight="1" ht="140.0">
-      <c r="A685" s="1" t="inlineStr">
+    <row r="686" customHeight="1" ht="140.0">
+      <c r="A686" s="1" t="inlineStr">
         <is>
           <t>395944</t>
         </is>
       </c>
-      <c r="C685" s="1" t="inlineStr">
+      <c r="C686" s="1" t="inlineStr">
         <is>
           <t>FAMIELLE</t>
         </is>
       </c>
-      <c r="D685" s="1" t="inlineStr">
+      <c r="D686" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E685" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F685" s="1" t="inlineStr">
+      <c r="E686" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F686" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="686" customHeight="1" ht="140.0">
-      <c r="A686" s="1" t="inlineStr">
+    <row r="687" customHeight="1" ht="140.0">
+      <c r="A687" s="1" t="inlineStr">
         <is>
           <t>397026</t>
         </is>
       </c>
-      <c r="C686" s="1" t="inlineStr">
+      <c r="C687" s="1" t="inlineStr">
         <is>
           <t>CHOCO-FEAST</t>
         </is>
       </c>
-      <c r="D686" s="1" t="inlineStr">
+      <c r="D687" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E686" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F686" s="1" t="inlineStr">
+      <c r="E687" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F687" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="687" customHeight="1" ht="140.0">
-      <c r="A687" s="1" t="inlineStr">
+    <row r="688" customHeight="1" ht="140.0">
+      <c r="A688" s="1" t="inlineStr">
         <is>
           <t>397443</t>
         </is>
       </c>
-      <c r="C687" s="1" t="inlineStr">
+      <c r="C688" s="1" t="inlineStr">
         <is>
           <t>CRACKERSNAX</t>
         </is>
       </c>
-      <c r="D687" s="1" t="inlineStr">
+      <c r="D688" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E687" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F687" s="1" t="inlineStr">
+      <c r="E688" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F688" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="688" customHeight="1" ht="140.0">
-      <c r="A688" s="1" t="inlineStr">
+    <row r="689" customHeight="1" ht="140.0">
+      <c r="A689" s="1" t="inlineStr">
         <is>
           <t>399833</t>
         </is>
       </c>
-      <c r="C688" s="1" t="inlineStr">
+      <c r="C689" s="1" t="inlineStr">
         <is>
           <t>TWIZZLES</t>
         </is>
       </c>
-      <c r="D688" s="1" t="inlineStr">
+      <c r="D689" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E688" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F688" s="1" t="inlineStr">
+      <c r="E689" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F689" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.; Pepsi-Cola Co of Australia Pty Ltd; Arnott's Snack Foods</t>
         </is>
       </c>
     </row>
-    <row r="689" customHeight="1" ht="140.0">
-      <c r="A689" s="1" t="inlineStr">
+    <row r="690" customHeight="1" ht="140.0">
+      <c r="A690" s="1" t="inlineStr">
         <is>
           <t>399862</t>
         </is>
       </c>
-      <c r="C689" s="1" t="inlineStr">
+      <c r="C690" s="1" t="inlineStr">
         <is>
           <t>CHOCOLATE CHESS BISCUITS</t>
         </is>
       </c>
-      <c r="D689" s="1" t="inlineStr">
+      <c r="D690" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E689" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F689" s="1" t="inlineStr">
+      <c r="E690" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F690" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="690" customHeight="1" ht="140.0">
-      <c r="A690" s="1" t="inlineStr">
+    <row r="691" customHeight="1" ht="140.0">
+      <c r="A691" s="1" t="inlineStr">
         <is>
           <t>400026</t>
         </is>
       </c>
-      <c r="C690" s="1" t="inlineStr">
+      <c r="C691" s="1" t="inlineStr">
         <is>
           <t>TWIZZLES</t>
         </is>
       </c>
-      <c r="D690" s="1" t="inlineStr">
+      <c r="D691" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E690" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F690" s="1" t="inlineStr">
+      <c r="E691" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F691" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="691" customHeight="1" ht="140.0">
-      <c r="A691" s="1" t="inlineStr">
+    <row r="692" customHeight="1" ht="140.0">
+      <c r="A692" s="1" t="inlineStr">
         <is>
           <t>402415</t>
         </is>
       </c>
-      <c r="C691" s="1" t="inlineStr">
+      <c r="C692" s="1" t="inlineStr">
         <is>
           <t>TRUFFETS</t>
         </is>
       </c>
-      <c r="D691" s="1" t="inlineStr">
+      <c r="D692" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E691" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F691" s="1" t="inlineStr">
+      <c r="E692" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F692" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="692" customHeight="1" ht="140.0">
-      <c r="A692" s="1" t="inlineStr">
+    <row r="693" customHeight="1" ht="140.0">
+      <c r="A693" s="1" t="inlineStr">
         <is>
           <t>402416</t>
         </is>
       </c>
-      <c r="C692" s="1" t="inlineStr">
+      <c r="C693" s="1" t="inlineStr">
         <is>
           <t>TRUFFELS</t>
         </is>
       </c>
-      <c r="D692" s="1" t="inlineStr">
+      <c r="D693" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E692" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F692" s="1" t="inlineStr">
+      <c r="E693" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F693" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="693" customHeight="1" ht="140.0">
-      <c r="A693" s="1" t="inlineStr">
+    <row r="694" customHeight="1" ht="140.0">
+      <c r="A694" s="1" t="inlineStr">
         <is>
           <t>402643</t>
         </is>
       </c>
-      <c r="C693" s="1" t="inlineStr">
+      <c r="C694" s="1" t="inlineStr">
         <is>
           <t>NINETTE</t>
         </is>
       </c>
-      <c r="D693" s="1" t="inlineStr">
+      <c r="D694" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E693" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F693" s="1" t="inlineStr">
+      <c r="E694" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F694" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="694" customHeight="1" ht="140.0">
-      <c r="A694" s="1" t="inlineStr">
+    <row r="695" customHeight="1" ht="140.0">
+      <c r="A695" s="1" t="inlineStr">
         <is>
           <t>405604</t>
         </is>
       </c>
-      <c r="C694" s="1" t="inlineStr">
+      <c r="C695" s="1" t="inlineStr">
         <is>
           <t>SUNSHINE</t>
         </is>
       </c>
-      <c r="D694" s="1" t="inlineStr">
+      <c r="D695" s="1" t="inlineStr">
         <is>
           <t>Linked:
 Linked/merged after registration</t>
         </is>
       </c>
-      <c r="E694" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A695" s="1" t="inlineStr">
+      <c r="E695" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F695" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="696" customHeight="1" ht="140.0">
+      <c r="A696" s="1" t="inlineStr">
         <is>
           <t>409979</t>
         </is>
       </c>
-      <c r="C695" s="1" t="inlineStr">
+      <c r="C696" s="1" t="inlineStr">
         <is>
           <t>MR KIPLING CAKES</t>
         </is>
       </c>
-      <c r="D695" s="1" t="inlineStr">
+      <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E695" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F695" s="1" t="inlineStr">
+      <c r="E696" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F696" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="696" customHeight="1" ht="140.0">
-      <c r="A696" s="1" t="inlineStr">
+    <row r="697" customHeight="1" ht="140.0">
+      <c r="A697" s="1" t="inlineStr">
         <is>
           <t>420251</t>
         </is>
       </c>
-      <c r="C696" s="1" t="inlineStr">
+      <c r="C697" s="1" t="inlineStr">
         <is>
           <t>BATH OLIVER</t>
         </is>
       </c>
-      <c r="D696" s="1" t="inlineStr">
+      <c r="D697" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E696" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F696" s="1" t="inlineStr">
+      <c r="E697" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F697" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="697" customHeight="1" ht="140.0">
-      <c r="A697" s="1" t="inlineStr">
+    <row r="698" customHeight="1" ht="140.0">
+      <c r="A698" s="1" t="inlineStr">
         <is>
           <t>420252</t>
         </is>
       </c>
-      <c r="C697" s="1" t="inlineStr">
+      <c r="C698" s="1" t="inlineStr">
         <is>
           <t>MILLS &amp; WARE'S</t>
         </is>
       </c>
-      <c r="D697" s="1" t="inlineStr">
+      <c r="D698" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E697" s="1" t="inlineStr">
+      <c r="E698" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F697" s="1" t="inlineStr">
+      <c r="F698" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="698" customHeight="1" ht="140.0">
-      <c r="A698" s="1" t="inlineStr">
+    <row r="699" customHeight="1" ht="140.0">
+      <c r="A699" s="1" t="inlineStr">
         <is>
           <t>423858</t>
         </is>
       </c>
-      <c r="C698" s="1" t="inlineStr">
+      <c r="C699" s="1" t="inlineStr">
         <is>
           <t>SUPER CHIPS</t>
         </is>
       </c>
-      <c r="D698" s="1" t="inlineStr">
+      <c r="D699" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E698" s="1" t="inlineStr">
+      <c r="E699" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F698" s="1" t="inlineStr">
+      <c r="F699" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.; Pizza Hut Australia Pty Ltd.; Arnott's Snack Foods; Pepsico Australia Pty Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="699" customHeight="1" ht="140.0">
-      <c r="A699" s="1" t="inlineStr">
+    <row r="700" customHeight="1" ht="140.0">
+      <c r="A700" s="1" t="inlineStr">
         <is>
           <t>430140</t>
         </is>
       </c>
-      <c r="C699" s="1" t="inlineStr">
+      <c r="C700" s="1" t="inlineStr">
         <is>
           <t>AUSSIE GOLD</t>
         </is>
       </c>
-      <c r="D699" s="1" t="inlineStr">
+      <c r="D700" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E699" s="1" t="inlineStr">
+      <c r="E700" s="1" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
-      <c r="F699" s="1" t="inlineStr">
+      <c r="F700" s="1" t="inlineStr">
         <is>
           <t>Brian Keith Arnott</t>
         </is>
       </c>
     </row>
-    <row r="700" customHeight="1" ht="140.0">
-      <c r="A700" s="1" t="inlineStr">
+    <row r="701" customHeight="1" ht="140.0">
+      <c r="A701" s="1" t="inlineStr">
         <is>
           <t>433504</t>
         </is>
       </c>
-      <c r="C700" s="1" t="inlineStr">
+      <c r="C701" s="1" t="inlineStr">
         <is>
           <t>SOUTHERN GOLD</t>
         </is>
       </c>
-      <c r="D700" s="1" t="inlineStr">
+      <c r="D701" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E700" s="1" t="inlineStr">
+      <c r="E701" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F700" s="1" t="inlineStr">
+      <c r="F701" s="1" t="inlineStr">
         <is>
           <t>Wesley James Arnott; Arthur George Arnott</t>
         </is>
       </c>
     </row>
-    <row r="701" customHeight="1" ht="140.0">
-      <c r="A701" s="1" t="inlineStr">
+    <row r="702" customHeight="1" ht="140.0">
+      <c r="A702" s="1" t="inlineStr">
         <is>
           <t>434037</t>
         </is>
       </c>
-      <c r="C701" s="1" t="inlineStr">
+      <c r="C702" s="1" t="inlineStr">
         <is>
           <t>GRANDIOSA</t>
         </is>
       </c>
-      <c r="D701" s="1" t="inlineStr">
+      <c r="D702" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E701" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F701" s="1" t="inlineStr">
+      <c r="E702" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F702" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="702" customHeight="1" ht="140.0">
-      <c r="A702" s="1" t="inlineStr">
+    <row r="703" customHeight="1" ht="140.0">
+      <c r="A703" s="1" t="inlineStr">
         <is>
           <t>434354</t>
         </is>
       </c>
-      <c r="C702" s="1" t="inlineStr">
+      <c r="C703" s="1" t="inlineStr">
         <is>
           <t>AU GRATIN</t>
         </is>
       </c>
-      <c r="D702" s="1" t="inlineStr">
+      <c r="D703" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E702" s="1" t="inlineStr">
+      <c r="E703" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F702" s="1" t="inlineStr">
+      <c r="F703" s="1" t="inlineStr">
         <is>
           <t>Pepsico Australia Pty Ltd.; ARNOTT'S BISCUITS PTY. LTD.; Arnott's Snack Foods.</t>
         </is>
       </c>
     </row>
-    <row r="703" customHeight="1" ht="140.0">
-      <c r="A703" s="1" t="inlineStr">
+    <row r="704" customHeight="1" ht="140.0">
+      <c r="A704" s="1" t="inlineStr">
         <is>
           <t>434355</t>
         </is>
       </c>
-      <c r="C703" s="1" t="inlineStr">
+      <c r="C704" s="1" t="inlineStr">
         <is>
           <t>AU GRATIN</t>
         </is>
       </c>
-      <c r="D703" s="1" t="inlineStr">
+      <c r="D704" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E703" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F703" s="1" t="inlineStr">
+      <c r="E704" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F704" s="1" t="inlineStr">
         <is>
           <t>Arnott's Snack Foods.; Pepsico Australia Pty Ltd.; ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="704" customHeight="1" ht="140.0">
-      <c r="A704" s="1" t="inlineStr">
+    <row r="705" customHeight="1" ht="140.0">
+      <c r="A705" s="1" t="inlineStr">
         <is>
           <t>434356</t>
         </is>
       </c>
-      <c r="C704" s="1" t="inlineStr">
+      <c r="C705" s="1" t="inlineStr">
         <is>
           <t>HEARTY SEASONINGS</t>
         </is>
       </c>
-      <c r="D704" s="1" t="inlineStr">
+      <c r="D705" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E704" s="1" t="inlineStr">
+      <c r="E705" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F704" s="1" t="inlineStr">
+      <c r="F705" s="1" t="inlineStr">
         <is>
           <t>Pepsico Australia Pty Ltd.; ARNOTT'S BISCUITS PTY. LTD.; Arnott's Snack Foods.</t>
         </is>
       </c>
     </row>
-    <row r="705" customHeight="1" ht="140.0">
-      <c r="A705" s="1" t="inlineStr">
+    <row r="706" customHeight="1" ht="140.0">
+      <c r="A706" s="1" t="inlineStr">
         <is>
           <t>434357</t>
         </is>
       </c>
-      <c r="C705" s="1" t="inlineStr">
+      <c r="C706" s="1" t="inlineStr">
         <is>
           <t>HEARTY SEASONINGS</t>
         </is>
       </c>
-      <c r="D705" s="1" t="inlineStr">
+      <c r="D706" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E705" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F705" s="1" t="inlineStr">
+      <c r="E706" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F706" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.; Pepsico Australia Pty Ltd.; Arnott's Snack Foods.</t>
         </is>
       </c>
     </row>
-    <row r="706" customHeight="1" ht="140.0">
-      <c r="A706" s="1" t="inlineStr">
+    <row r="707" customHeight="1" ht="140.0">
+      <c r="A707" s="1" t="inlineStr">
         <is>
           <t>434358</t>
         </is>
       </c>
-      <c r="C706" s="1" t="inlineStr">
+      <c r="C707" s="1" t="inlineStr">
         <is>
           <t>HEARTY</t>
         </is>
       </c>
-      <c r="D706" s="1" t="inlineStr">
+      <c r="D707" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E706" s="1" t="inlineStr">
+      <c r="E707" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F706" s="1" t="inlineStr">
+      <c r="F707" s="1" t="inlineStr">
         <is>
           <t>Pepsico Australia Pty Ltd.; ARNOTT'S BISCUITS PTY. LTD.; Arnott's Snack Foods.</t>
         </is>
       </c>
     </row>
-    <row r="707" customHeight="1" ht="140.0">
-      <c r="A707" s="1" t="inlineStr">
+    <row r="708" customHeight="1" ht="140.0">
+      <c r="A708" s="1" t="inlineStr">
         <is>
           <t>434359</t>
         </is>
       </c>
-      <c r="C707" s="1" t="inlineStr">
+      <c r="C708" s="1" t="inlineStr">
         <is>
           <t>HEARTY</t>
         </is>
       </c>
-      <c r="D707" s="1" t="inlineStr">
+      <c r="D708" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E707" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F707" s="1" t="inlineStr">
+      <c r="E708" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F708" s="1" t="inlineStr">
         <is>
           <t>Pepsico Australia Pty Ltd.; Arnott's Snack Foods.; ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="708" customHeight="1" ht="140.0">
-      <c r="A708" s="1" t="inlineStr">
+    <row r="709" customHeight="1" ht="140.0">
+      <c r="A709" s="1" t="inlineStr">
         <is>
           <t>434361</t>
         </is>
       </c>
-      <c r="C708" s="1" t="inlineStr">
+      <c r="C709" s="1" t="inlineStr">
         <is>
           <t>JUBILEE</t>
         </is>
       </c>
-      <c r="D708" s="1" t="inlineStr">
+      <c r="D709" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E708" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F708" s="1" t="inlineStr">
+      <c r="E709" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F709" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="709" customHeight="1" ht="140.0">
-      <c r="A709" s="1" t="inlineStr">
+    <row r="710" customHeight="1" ht="140.0">
+      <c r="A710" s="1" t="inlineStr">
         <is>
           <t>441976</t>
         </is>
       </c>
-      <c r="C709" s="1" t="inlineStr">
+      <c r="C710" s="1" t="inlineStr">
         <is>
           <t>HONEY SNAP</t>
         </is>
       </c>
-      <c r="D709" s="1" t="inlineStr">
+      <c r="D710" s="1" t="inlineStr">
         <is>
           <t>Refused:
 Pre 1995 refused</t>
         </is>
       </c>
-      <c r="E709" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F709" s="1" t="inlineStr">
+      <c r="E710" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F710" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="710" customHeight="1" ht="140.0">
-      <c r="A710" s="1" t="inlineStr">
+    <row r="711" customHeight="1" ht="140.0">
+      <c r="A711" s="1" t="inlineStr">
         <is>
           <t>441977</t>
         </is>
       </c>
-      <c r="C710" s="1" t="inlineStr">
+      <c r="C711" s="1" t="inlineStr">
         <is>
           <t>COOKIES GALORE</t>
         </is>
       </c>
-      <c r="D710" s="1" t="inlineStr">
+      <c r="D711" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E710" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F710" s="1" t="inlineStr">
+      <c r="E711" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F711" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="711" customHeight="1" ht="140.0">
-      <c r="A711" s="1" t="inlineStr">
+    <row r="712" customHeight="1" ht="140.0">
+      <c r="A712" s="1" t="inlineStr">
         <is>
           <t>444954</t>
         </is>
       </c>
-      <c r="C711" s="1" t="inlineStr">
+      <c r="C712" s="1" t="inlineStr">
         <is>
           <t>COOL DIPPER</t>
         </is>
       </c>
-      <c r="D711" s="1" t="inlineStr">
+      <c r="D712" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E711" s="1" t="inlineStr">
+      <c r="E712" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F711" s="1" t="inlineStr">
+      <c r="F712" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="712" customHeight="1" ht="140.0">
-      <c r="A712" s="1" t="inlineStr">
+    <row r="713" customHeight="1" ht="140.0">
+      <c r="A713" s="1" t="inlineStr">
         <is>
           <t>444955</t>
         </is>
       </c>
-      <c r="C712" s="1" t="inlineStr">
+      <c r="C713" s="1" t="inlineStr">
         <is>
           <t>COOL DIPPER</t>
         </is>
       </c>
-      <c r="D712" s="1" t="inlineStr">
+      <c r="D713" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E712" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F712" s="1" t="inlineStr">
+      <c r="E713" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F713" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="713" customHeight="1" ht="140.0">
-      <c r="A713" s="1" t="inlineStr">
+    <row r="714" customHeight="1" ht="140.0">
+      <c r="A714" s="1" t="inlineStr">
         <is>
           <t>447514</t>
         </is>
       </c>
-      <c r="C713" s="1" t="inlineStr">
+      <c r="C714" s="1" t="inlineStr">
         <is>
           <t>BRETON</t>
         </is>
       </c>
-      <c r="D713" s="1" t="inlineStr">
+      <c r="D714" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E713" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A714" s="1" t="inlineStr">
+      <c r="E714" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F714" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="715" customHeight="1" ht="140.0">
+      <c r="A715" s="1" t="inlineStr">
         <is>
           <t>457026</t>
         </is>
       </c>
-      <c r="C714" s="1" t="inlineStr">
+      <c r="C715" s="1" t="inlineStr">
         <is>
           <t>CRACKERSNAX</t>
         </is>
       </c>
-      <c r="D714" s="1" t="inlineStr">
+      <c r="D715" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E714" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A715" s="1" t="inlineStr">
+      <c r="E715" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F715" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="716" customHeight="1" ht="140.0">
+      <c r="A716" s="1" t="inlineStr">
         <is>
           <t>459473</t>
         </is>
       </c>
-      <c r="C715" s="1" t="inlineStr">
+      <c r="C716" s="1" t="inlineStr">
         <is>
           <t>BUTCHER'S BLEND</t>
         </is>
       </c>
-      <c r="D715" s="1" t="inlineStr">
+      <c r="D716" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E715" s="1" t="inlineStr">
+      <c r="E716" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F715" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A716" s="1" t="inlineStr">
+      <c r="F716" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="717" customHeight="1" ht="140.0">
+      <c r="A717" s="1" t="inlineStr">
         <is>
           <t>461760</t>
         </is>
       </c>
-      <c r="C716" s="1" t="inlineStr">
+      <c r="C717" s="1" t="inlineStr">
         <is>
           <t>LATTICE</t>
         </is>
       </c>
-      <c r="D716" s="1" t="inlineStr">
+      <c r="D717" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E716" s="1" t="inlineStr">
+      <c r="E717" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F716" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A717" s="1" t="inlineStr">
+      <c r="F717" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="718" customHeight="1" ht="140.0">
+      <c r="A718" s="1" t="inlineStr">
         <is>
           <t>462515</t>
         </is>
       </c>
-      <c r="C717" s="1" t="inlineStr">
+      <c r="C718" s="1" t="inlineStr">
         <is>
           <t>NACHOS HOT NACHOS</t>
         </is>
       </c>
-      <c r="D717" s="1" t="inlineStr">
+      <c r="D718" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E717" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F717" s="1" t="inlineStr">
+      <c r="E718" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F718" s="1" t="inlineStr">
         <is>
           <t>Arnotts Snack Foods</t>
         </is>
       </c>
     </row>
-    <row r="718" customHeight="1" ht="140.0">
-      <c r="A718" s="1" t="inlineStr">
+    <row r="719" customHeight="1" ht="140.0">
+      <c r="A719" s="1" t="inlineStr">
         <is>
           <t>463332</t>
         </is>
       </c>
-      <c r="C718" s="1" t="inlineStr">
+      <c r="C719" s="1" t="inlineStr">
         <is>
           <t>PRO-PLAN</t>
         </is>
       </c>
-      <c r="D718" s="1" t="inlineStr">
+      <c r="D719" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E718" s="1" t="inlineStr">
+      <c r="E719" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F718" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A719" s="1" t="inlineStr">
+      <c r="F719" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="720" customHeight="1" ht="140.0">
+      <c r="A720" s="1" t="inlineStr">
         <is>
           <t>469594</t>
         </is>
       </c>
-      <c r="C719" s="1" t="inlineStr">
+      <c r="C720" s="1" t="inlineStr">
         <is>
           <t>CHOCRACKLE</t>
         </is>
       </c>
-      <c r="D719" s="1" t="inlineStr">
+      <c r="D720" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E719" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F719" s="1" t="inlineStr">
+      <c r="E720" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F720" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="720" customHeight="1" ht="140.0">
-      <c r="A720" s="1" t="inlineStr">
+    <row r="721" customHeight="1" ht="140.0">
+      <c r="A721" s="1" t="inlineStr">
         <is>
           <t>470043</t>
         </is>
       </c>
-      <c r="C720" s="1" t="inlineStr">
+      <c r="C721" s="1" t="inlineStr">
         <is>
           <t>PARISIENNE</t>
         </is>
       </c>
-      <c r="D720" s="1" t="inlineStr">
+      <c r="D721" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E720" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F720" s="1" t="inlineStr">
+      <c r="E721" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F721" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
-    <row r="721" customHeight="1" ht="140.0">
-      <c r="A721" s="1" t="inlineStr">
+    <row r="722" customHeight="1" ht="140.0">
+      <c r="A722" s="1" t="inlineStr">
         <is>
           <t>470856</t>
         </is>
       </c>
-      <c r="C721" s="1" t="inlineStr">
+      <c r="C722" s="1" t="inlineStr">
         <is>
           <t>JOHN BULL</t>
         </is>
       </c>
-      <c r="D721" s="1" t="inlineStr">
+      <c r="D722" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E721" s="1" t="inlineStr">
+      <c r="E722" s="1" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="F721" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A722" s="1" t="inlineStr">
+      <c r="F722" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="723" customHeight="1" ht="140.0">
+      <c r="A723" s="1" t="inlineStr">
         <is>
           <t>472961</t>
         </is>
       </c>
-      <c r="C722" s="1" t="inlineStr">
+      <c r="C723" s="1" t="inlineStr">
         <is>
           <t>DOGMATE</t>
         </is>
       </c>
-      <c r="D722" s="1" t="inlineStr">
+      <c r="D723" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E722" s="1" t="inlineStr">
+      <c r="E723" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F722" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A723" s="1" t="inlineStr">
+      <c r="F723" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="724" customHeight="1" ht="140.0">
+      <c r="A724" s="1" t="inlineStr">
         <is>
           <t>472962</t>
         </is>
       </c>
-      <c r="C723" s="1" t="inlineStr">
+      <c r="C724" s="1" t="inlineStr">
         <is>
           <t>CATMATE</t>
         </is>
       </c>
-      <c r="D723" s="1" t="inlineStr">
+      <c r="D724" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E723" s="1" t="inlineStr">
+      <c r="E724" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F723" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A724" s="1" t="inlineStr">
+      <c r="F724" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="725" customHeight="1" ht="140.0">
+      <c r="A725" s="1" t="inlineStr">
         <is>
           <t>472963</t>
         </is>
       </c>
-      <c r="C724" s="1" t="inlineStr">
+      <c r="C725" s="1" t="inlineStr">
         <is>
           <t>HAPPY CAT</t>
         </is>
       </c>
-      <c r="D724" s="1" t="inlineStr">
+      <c r="D725" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E724" s="1" t="inlineStr">
+      <c r="E725" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F724" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A725" s="1" t="inlineStr">
+      <c r="F725" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="726" customHeight="1" ht="140.0">
+      <c r="A726" s="1" t="inlineStr">
         <is>
           <t>474668</t>
         </is>
       </c>
-      <c r="C725" s="1" t="inlineStr">
+      <c r="C726" s="1" t="inlineStr">
         <is>
           <t>CARAMEL CROWNS</t>
         </is>
       </c>
-      <c r="D725" s="1" t="inlineStr">
+      <c r="D726" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E725" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A726" s="1" t="inlineStr">
+      <c r="E726" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F726" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="727" customHeight="1" ht="140.0">
+      <c r="A727" s="1" t="inlineStr">
         <is>
           <t>483489</t>
         </is>
       </c>
-      <c r="C726" s="1" t="inlineStr">
+      <c r="C727" s="1" t="inlineStr">
         <is>
           <t>DAIRY TREATS PETITS FOURS</t>
         </is>
       </c>
-      <c r="D726" s="1" t="inlineStr">
+      <c r="D727" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E726" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A727" s="1" t="inlineStr">
+      <c r="E727" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F727" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="728" customHeight="1" ht="140.0">
+      <c r="A728" s="1" t="inlineStr">
         <is>
           <t>488366</t>
         </is>
       </c>
-      <c r="C727" s="1" t="inlineStr">
+      <c r="C728" s="1" t="inlineStr">
         <is>
           <t>KINGAROY CREAMS</t>
         </is>
       </c>
-      <c r="D727" s="1" t="inlineStr">
+      <c r="D728" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E727" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A728" s="1" t="inlineStr">
+      <c r="E728" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F728" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="729" customHeight="1" ht="140.0">
+      <c r="A729" s="1" t="inlineStr">
         <is>
           <t>490158</t>
         </is>
       </c>
-      <c r="C728" s="1" t="inlineStr">
+      <c r="C729" s="1" t="inlineStr">
         <is>
           <t>CHEF'S COLLECTION</t>
         </is>
       </c>
-      <c r="D728" s="1" t="inlineStr">
+      <c r="D729" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E728" s="1" t="inlineStr">
+      <c r="E729" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F728" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A729" s="1" t="inlineStr">
+      <c r="F729" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="730" customHeight="1" ht="140.0">
+      <c r="A730" s="1" t="inlineStr">
         <is>
           <t>490159</t>
         </is>
       </c>
-      <c r="C729" s="1" t="inlineStr">
+      <c r="C730" s="1" t="inlineStr">
         <is>
           <t>CHEF'S COLLECTION</t>
         </is>
       </c>
-      <c r="D729" s="1" t="inlineStr">
+      <c r="D730" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E729" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A730" s="1" t="inlineStr">
+      <c r="E730" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F730" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="731" customHeight="1" ht="140.0">
+      <c r="A731" s="1" t="inlineStr">
         <is>
           <t>490160</t>
         </is>
       </c>
-      <c r="C730" s="1" t="inlineStr">
+      <c r="C731" s="1" t="inlineStr">
         <is>
           <t>CHEF PATISSIER</t>
         </is>
       </c>
-      <c r="D730" s="1" t="inlineStr">
+      <c r="D731" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E730" s="1" t="inlineStr">
+      <c r="E731" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F730" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A731" s="1" t="inlineStr">
+      <c r="F731" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="732" customHeight="1" ht="140.0">
+      <c r="A732" s="1" t="inlineStr">
         <is>
           <t>490161</t>
         </is>
       </c>
-      <c r="C731" s="1" t="inlineStr">
+      <c r="C732" s="1" t="inlineStr">
         <is>
           <t>CHEF PATISSIER</t>
         </is>
       </c>
-      <c r="D731" s="1" t="inlineStr">
+      <c r="D732" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E731" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A732" s="1" t="inlineStr">
+      <c r="E732" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F732" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="733" customHeight="1" ht="140.0">
+      <c r="A733" s="1" t="inlineStr">
         <is>
           <t>495906</t>
         </is>
       </c>
-      <c r="C732" s="1" t="inlineStr">
+      <c r="C733" s="1" t="inlineStr">
         <is>
           <t>CAPRICORN FRESH</t>
         </is>
       </c>
-      <c r="D732" s="1" t="inlineStr">
+      <c r="D733" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E732" s="1" t="inlineStr">
+      <c r="E733" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F732" s="1" t="inlineStr">
+      <c r="F733" s="1" t="inlineStr">
         <is>
           <t>Wesley James Arnott</t>
         </is>
       </c>
     </row>
-    <row r="733" customHeight="1" ht="140.0">
-      <c r="A733" s="1" t="inlineStr">
+    <row r="734" customHeight="1" ht="140.0">
+      <c r="A734" s="1" t="inlineStr">
         <is>
           <t>496554</t>
         </is>
       </c>
-      <c r="C733" s="1" t="inlineStr">
+      <c r="C734" s="1" t="inlineStr">
         <is>
           <t>SUNSHINE</t>
         </is>
       </c>
-      <c r="D733" s="1" t="inlineStr">
+      <c r="D734" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E733" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A734" s="1" t="inlineStr">
+      <c r="E734" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F734" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="735" customHeight="1" ht="140.0">
+      <c r="A735" s="1" t="inlineStr">
         <is>
           <t>498404</t>
         </is>
       </c>
-      <c r="C734" s="1" t="inlineStr">
+      <c r="C735" s="1" t="inlineStr">
         <is>
           <t>LIPS</t>
         </is>
       </c>
-      <c r="D734" s="1" t="inlineStr">
+      <c r="D735" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E734" s="1" t="inlineStr">
+      <c r="E735" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F734" s="1" t="inlineStr">
+      <c r="F735" s="1" t="inlineStr">
         <is>
           <t>Arnotts Biscuits Ltd</t>
         </is>
       </c>
     </row>
-    <row r="735" customHeight="1" ht="140.0">
-      <c r="A735" s="1" t="inlineStr">
+    <row r="736" customHeight="1" ht="140.0">
+      <c r="A736" s="1" t="inlineStr">
         <is>
           <t>510664</t>
         </is>
       </c>
-      <c r="C735" s="1" t="inlineStr">
+      <c r="C736" s="1" t="inlineStr">
         <is>
           <t>LE PANTIE ROSE</t>
         </is>
       </c>
-      <c r="D735" s="1" t="inlineStr">
+      <c r="D736" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E735" s="1" t="inlineStr">
+      <c r="E736" s="1" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
-      <c r="F735" s="1" t="inlineStr">
+      <c r="F736" s="1" t="inlineStr">
         <is>
           <t>Evan Louis Arnott</t>
         </is>
       </c>
     </row>
-    <row r="736" customHeight="1" ht="140.0">
-      <c r="A736" s="1" t="inlineStr">
+    <row r="737" customHeight="1" ht="140.0">
+      <c r="A737" s="1" t="inlineStr">
         <is>
           <t>514484</t>
         </is>
       </c>
-      <c r="C736" s="1" t="inlineStr">
+      <c r="C737" s="1" t="inlineStr">
         <is>
           <t>CROCO</t>
         </is>
       </c>
-      <c r="D736" s="1" t="inlineStr">
+      <c r="D737" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E736" s="1" t="inlineStr">
+      <c r="E737" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F736" s="1" t="inlineStr">
+      <c r="F737" s="1" t="inlineStr">
         <is>
           <t>Evan Louis Arnott</t>
         </is>
       </c>
     </row>
-    <row r="737" customHeight="1" ht="140.0">
-      <c r="A737" s="1" t="inlineStr">
+    <row r="738" customHeight="1" ht="140.0">
+      <c r="A738" s="1" t="inlineStr">
         <is>
           <t>518547</t>
         </is>
       </c>
-      <c r="C737" s="1" t="inlineStr">
+      <c r="C738" s="1" t="inlineStr">
         <is>
           <t>DFO's</t>
         </is>
       </c>
-      <c r="D737" s="1" t="inlineStr">
+      <c r="D738" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E737" s="1" t="inlineStr">
+      <c r="E738" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F737" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A738" s="1" t="inlineStr">
+      <c r="F738" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="739" customHeight="1" ht="140.0">
+      <c r="A739" s="1" t="inlineStr">
         <is>
           <t>518548</t>
         </is>
       </c>
-      <c r="C738" s="1" t="inlineStr">
+      <c r="C739" s="1" t="inlineStr">
         <is>
           <t>DFO's</t>
         </is>
       </c>
-      <c r="D738" s="1" t="inlineStr">
+      <c r="D739" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E738" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A739" s="1" t="inlineStr">
+      <c r="E739" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F739" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="740" customHeight="1" ht="140.0">
+      <c r="A740" s="1" t="inlineStr">
         <is>
           <t>528099</t>
         </is>
       </c>
-      <c r="C739" s="1" t="inlineStr">
+      <c r="C740" s="1" t="inlineStr">
         <is>
           <t>GRANDIOSA</t>
         </is>
       </c>
-      <c r="D739" s="1" t="inlineStr">
+      <c r="D740" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E739" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F739" s="1" t="inlineStr">
+      <c r="E740" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F740" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="740" customHeight="1" ht="140.0">
-      <c r="A740" s="1" t="inlineStr">
+    <row r="741" customHeight="1" ht="140.0">
+      <c r="A741" s="1" t="inlineStr">
         <is>
           <t>530965</t>
         </is>
       </c>
-      <c r="C740" s="1" t="inlineStr">
+      <c r="C741" s="1" t="inlineStr">
         <is>
           <t>CRACKERSNAX</t>
         </is>
       </c>
-      <c r="D740" s="1" t="inlineStr">
+      <c r="D741" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E740" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F740" s="1" t="inlineStr">
+      <c r="E741" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F741" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="741" customHeight="1" ht="140.0">
-      <c r="A741" s="1" t="inlineStr">
+    <row r="742" customHeight="1" ht="140.0">
+      <c r="A742" s="1" t="inlineStr">
         <is>
           <t>533321</t>
         </is>
       </c>
-      <c r="C741" s="1" t="inlineStr">
+      <c r="C742" s="1" t="inlineStr">
         <is>
           <t>BURITOS</t>
         </is>
       </c>
-      <c r="D741" s="1" t="inlineStr">
+      <c r="D742" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E741" s="1" t="inlineStr">
+      <c r="E742" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F741" s="1" t="inlineStr">
+      <c r="F742" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="742" customHeight="1" ht="140.0">
-      <c r="A742" s="1" t="inlineStr">
+    <row r="743" customHeight="1" ht="140.0">
+      <c r="A743" s="1" t="inlineStr">
         <is>
           <t>533322</t>
         </is>
       </c>
-      <c r="C742" s="1" t="inlineStr">
+      <c r="C743" s="1" t="inlineStr">
         <is>
           <t>BURITOS</t>
         </is>
       </c>
-      <c r="D742" s="1" t="inlineStr">
+      <c r="D743" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E742" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F742" s="1" t="inlineStr">
+      <c r="E743" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F743" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="743" customHeight="1" ht="140.0">
-      <c r="A743" s="1" t="inlineStr">
+    <row r="744" customHeight="1" ht="140.0">
+      <c r="A744" s="1" t="inlineStr">
         <is>
           <t>534997</t>
         </is>
       </c>
-      <c r="C743" s="1" t="inlineStr">
+      <c r="C744" s="1" t="inlineStr">
         <is>
           <t>OH-RONIS
 BODY BANGLES
 PERCEPTIVE PRODUCTS INC</t>
         </is>
       </c>
-      <c r="D743" s="1" t="inlineStr">
+      <c r="D744" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E743" s="1" t="inlineStr">
+      <c r="E744" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
-      <c r="F743" s="1" t="inlineStr">
+      <c r="F744" s="1" t="inlineStr">
         <is>
           <t>Evan Arnott</t>
         </is>
       </c>
     </row>
-    <row r="744" customHeight="1" ht="140.0">
-      <c r="A744" s="1" t="inlineStr">
+    <row r="745" customHeight="1" ht="140.0">
+      <c r="A745" s="1" t="inlineStr">
         <is>
           <t>538560</t>
         </is>
       </c>
-      <c r="C744" s="1" t="inlineStr">
+      <c r="C745" s="1" t="inlineStr">
         <is>
           <t>SECURITY PROTECTION INTEGRITY</t>
         </is>
       </c>
-      <c r="D744" s="1" t="inlineStr">
+      <c r="D745" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E744" s="1" t="inlineStr">
+      <c r="E745" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
-      <c r="F744" s="1" t="inlineStr">
+      <c r="F745" s="1" t="inlineStr">
         <is>
           <t>David Alan Arnott</t>
         </is>
       </c>
     </row>
-    <row r="745" customHeight="1" ht="140.0">
-      <c r="A745" s="1" t="inlineStr">
+    <row r="746" customHeight="1" ht="140.0">
+      <c r="A746" s="1" t="inlineStr">
         <is>
           <t>539302</t>
         </is>
       </c>
-      <c r="C745" s="1" t="inlineStr">
+      <c r="C746" s="1" t="inlineStr">
         <is>
           <t>ZITI'S</t>
         </is>
       </c>
-      <c r="D745" s="1" t="inlineStr">
+      <c r="D746" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E745" s="1" t="inlineStr">
+      <c r="E746" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="F745" s="1" t="inlineStr">
+      <c r="F746" s="1" t="inlineStr">
         <is>
           <t>Evan Louis Arnott</t>
         </is>
       </c>
     </row>
-    <row r="746" customHeight="1" ht="140.0">
-      <c r="A746" s="1" t="inlineStr">
+    <row r="747" customHeight="1" ht="140.0">
+      <c r="A747" s="1" t="inlineStr">
         <is>
           <t>539303</t>
         </is>
       </c>
-      <c r="C746" s="1" t="inlineStr">
+      <c r="C747" s="1" t="inlineStr">
         <is>
           <t>SLINGS</t>
         </is>
       </c>
-      <c r="D746" s="1" t="inlineStr">
+      <c r="D747" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E746" s="1" t="inlineStr">
+      <c r="E747" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="F746" s="1" t="inlineStr">
+      <c r="F747" s="1" t="inlineStr">
         <is>
           <t>Evan Louis Arnott</t>
         </is>
       </c>
     </row>
-    <row r="747" customHeight="1" ht="140.0">
-      <c r="A747" s="1" t="inlineStr">
+    <row r="748" customHeight="1" ht="140.0">
+      <c r="A748" s="1" t="inlineStr">
         <is>
           <t>539304</t>
         </is>
       </c>
-      <c r="C747" s="1" t="inlineStr">
+      <c r="C748" s="1" t="inlineStr">
         <is>
           <t>Cinch-Lock Leashes</t>
         </is>
       </c>
-      <c r="D747" s="1" t="inlineStr">
+      <c r="D748" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E747" s="1" t="inlineStr">
+      <c r="E748" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="F747" s="1" t="inlineStr">
+      <c r="F748" s="1" t="inlineStr">
         <is>
           <t>Evan Louis Arnott</t>
         </is>
       </c>
     </row>
-    <row r="748" customHeight="1" ht="140.0">
-      <c r="A748" s="1" t="inlineStr">
+    <row r="749" customHeight="1" ht="140.0">
+      <c r="A749" s="1" t="inlineStr">
         <is>
           <t>541680</t>
         </is>
       </c>
-      <c r="C748" s="1" t="inlineStr">
+      <c r="C749" s="1" t="inlineStr">
         <is>
           <t>SPORT LACE STRETCH YOUR PERFORMANCE!</t>
         </is>
       </c>
-      <c r="D748" s="1" t="inlineStr">
+      <c r="D749" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E748" s="1" t="inlineStr">
+      <c r="E749" s="1" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
-      <c r="F748" s="1" t="inlineStr">
+      <c r="F749" s="1" t="inlineStr">
         <is>
           <t>Evan Louis Arnott</t>
         </is>
       </c>
     </row>
-    <row r="749" customHeight="1" ht="140.0">
-      <c r="A749" s="1" t="inlineStr">
+    <row r="750" customHeight="1" ht="140.0">
+      <c r="A750" s="1" t="inlineStr">
         <is>
           <t>556762</t>
         </is>
       </c>
-      <c r="C749" s="1" t="inlineStr">
+      <c r="C750" s="1" t="inlineStr">
         <is>
           <t>JOHN BULL</t>
         </is>
       </c>
-      <c r="D749" s="1" t="inlineStr">
+      <c r="D750" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E749" s="1" t="inlineStr">
+      <c r="E750" s="1" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="F749" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A750" s="1" t="inlineStr">
+      <c r="F750" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="751" customHeight="1" ht="140.0">
+      <c r="A751" s="1" t="inlineStr">
         <is>
           <t>576520</t>
         </is>
       </c>
-      <c r="C750" s="1" t="inlineStr">
+      <c r="C751" s="1" t="inlineStr">
         <is>
           <t>MENZ</t>
         </is>
       </c>
-      <c r="D750" s="1" t="inlineStr">
+      <c r="D751" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E750" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A751" s="1" t="inlineStr">
+      <c r="E751" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F751" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="752" customHeight="1" ht="140.0">
+      <c r="A752" s="1" t="inlineStr">
         <is>
           <t>579049</t>
         </is>
       </c>
-      <c r="C751" s="1" t="inlineStr">
+      <c r="C752" s="1" t="inlineStr">
         <is>
           <t>STUFFITTS</t>
         </is>
       </c>
-      <c r="D751" s="1" t="inlineStr">
+      <c r="D752" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E751" s="1" t="inlineStr">
+      <c r="E752" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F751" s="1" t="inlineStr">
+      <c r="F752" s="1" t="inlineStr">
         <is>
           <t>Evan Arnott</t>
         </is>
       </c>
     </row>
-    <row r="752" customHeight="1" ht="140.0">
-      <c r="A752" s="1" t="inlineStr">
+    <row r="753" customHeight="1" ht="140.0">
+      <c r="A753" s="1" t="inlineStr">
         <is>
           <t>588582</t>
         </is>
       </c>
-      <c r="C752" s="1" t="inlineStr">
+      <c r="C753" s="1" t="inlineStr">
         <is>
           <t>PENGUIN PALS</t>
         </is>
       </c>
-      <c r="D752" s="1" t="inlineStr">
+      <c r="D753" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E752" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A753" s="1" t="inlineStr">
+      <c r="E753" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F753" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="754" customHeight="1" ht="140.0">
+      <c r="A754" s="1" t="inlineStr">
         <is>
           <t>594142</t>
         </is>
       </c>
-      <c r="C753" s="1" t="inlineStr">
+      <c r="C754" s="1" t="inlineStr">
         <is>
           <t>TRANSIT</t>
         </is>
       </c>
-      <c r="D753" s="1" t="inlineStr">
+      <c r="D754" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E753" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A754" s="1" t="inlineStr">
+      <c r="E754" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F754" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="755" customHeight="1" ht="140.0">
+      <c r="A755" s="1" t="inlineStr">
         <is>
           <t>596058</t>
         </is>
       </c>
-      <c r="C754" s="1" t="inlineStr">
+      <c r="C755" s="1" t="inlineStr">
         <is>
           <t>PLAYLUNCH</t>
         </is>
       </c>
-      <c r="D754" s="1" t="inlineStr">
+      <c r="D755" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E754" s="1" t="inlineStr">
+      <c r="E755" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F754" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A755" s="1" t="inlineStr">
+      <c r="F755" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="756" customHeight="1" ht="140.0">
+      <c r="A756" s="1" t="inlineStr">
         <is>
           <t>596059</t>
         </is>
       </c>
-      <c r="C755" s="1" t="inlineStr">
+      <c r="C756" s="1" t="inlineStr">
         <is>
           <t>PLAYLUNCH</t>
         </is>
       </c>
-      <c r="D755" s="1" t="inlineStr">
+      <c r="D756" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E755" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A756" s="1" t="inlineStr">
+      <c r="E756" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F756" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="757" customHeight="1" ht="140.0">
+      <c r="A757" s="1" t="inlineStr">
         <is>
           <t>600062</t>
         </is>
       </c>
-      <c r="C756" s="1" t="inlineStr">
+      <c r="C757" s="1" t="inlineStr">
         <is>
           <t>DARE BEAR</t>
         </is>
       </c>
-      <c r="D756" s="1" t="inlineStr">
+      <c r="D757" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E756" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A757" s="1" t="inlineStr">
+      <c r="E757" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F757" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="758" customHeight="1" ht="140.0">
+      <c r="A758" s="1" t="inlineStr">
         <is>
           <t>600065</t>
         </is>
       </c>
-      <c r="C757" s="1" t="inlineStr">
+      <c r="C758" s="1" t="inlineStr">
         <is>
           <t>KOOL BEAR</t>
         </is>
       </c>
-      <c r="D757" s="1" t="inlineStr">
+      <c r="D758" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E757" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A758" s="1" t="inlineStr">
+      <c r="E758" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F758" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="759" customHeight="1" ht="140.0">
+      <c r="A759" s="1" t="inlineStr">
         <is>
           <t>600067</t>
         </is>
       </c>
-      <c r="C758" s="1" t="inlineStr">
+      <c r="C759" s="1" t="inlineStr">
         <is>
           <t>MILLIE BEAR</t>
         </is>
       </c>
-      <c r="D758" s="1" t="inlineStr">
+      <c r="D759" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E758" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A759" s="1" t="inlineStr">
+      <c r="E759" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F759" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="760" customHeight="1" ht="140.0">
+      <c r="A760" s="1" t="inlineStr">
         <is>
           <t>617589</t>
         </is>
       </c>
-      <c r="C759" s="1" t="inlineStr">
+      <c r="C760" s="1" t="inlineStr">
         <is>
           <t>SLICE</t>
         </is>
       </c>
-      <c r="D759" s="1" t="inlineStr">
+      <c r="D760" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E759" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A760" s="1" t="inlineStr">
+      <c r="E760" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F760" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="761" customHeight="1" ht="140.0">
+      <c r="A761" s="1" t="inlineStr">
         <is>
           <t>617590</t>
         </is>
       </c>
-      <c r="C760" s="1" t="inlineStr">
+      <c r="C761" s="1" t="inlineStr">
         <is>
           <t>MINT SLICE</t>
         </is>
       </c>
-      <c r="D760" s="1" t="inlineStr">
+      <c r="D761" s="1" t="inlineStr">
         <is>
           <t>Rejected:
 Examination requirements not met</t>
         </is>
       </c>
-      <c r="E760" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A761" s="1" t="inlineStr">
+      <c r="E761" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F761" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="762" customHeight="1" ht="140.0">
+      <c r="A762" s="1" t="inlineStr">
         <is>
           <t>621975</t>
         </is>
       </c>
-      <c r="C761" s="1" t="inlineStr">
+      <c r="C762" s="1" t="inlineStr">
         <is>
           <t>DATAHIWAY</t>
         </is>
       </c>
-      <c r="D761" s="1" t="inlineStr">
+      <c r="D762" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E761" s="1" t="inlineStr">
+      <c r="E762" s="1" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
-      <c r="F761" s="1" t="inlineStr">
+      <c r="F762" s="1" t="inlineStr">
         <is>
           <t>Alastair Richard Arnott Watson</t>
         </is>
       </c>
     </row>
-    <row r="762" customHeight="1" ht="140.0">
-      <c r="A762" s="1" t="inlineStr">
+    <row r="763" customHeight="1" ht="140.0">
+      <c r="A763" s="1" t="inlineStr">
         <is>
           <t>630523</t>
         </is>
       </c>
-      <c r="C762" s="1" t="inlineStr">
+      <c r="C763" s="1" t="inlineStr">
         <is>
           <t>PLAIN ORIGINALS</t>
         </is>
       </c>
-      <c r="D762" s="1" t="inlineStr">
+      <c r="D763" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E762" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A763" s="1" t="inlineStr">
+      <c r="E763" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F763" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="764" customHeight="1" ht="140.0">
+      <c r="A764" s="1" t="inlineStr">
         <is>
           <t>647146</t>
         </is>
       </c>
-      <c r="C763" s="1" t="inlineStr">
+      <c r="C764" s="1" t="inlineStr">
         <is>
           <t>FRUITFULS</t>
         </is>
       </c>
-      <c r="D763" s="1" t="inlineStr">
+      <c r="D764" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E763" s="1" t="inlineStr">
+      <c r="E764" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
-      <c r="F763" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A764" s="1" t="inlineStr">
+      <c r="F764" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="765" customHeight="1" ht="140.0">
+      <c r="A765" s="1" t="inlineStr">
         <is>
           <t>647147</t>
         </is>
       </c>
-      <c r="C764" s="1" t="inlineStr">
+      <c r="C765" s="1" t="inlineStr">
         <is>
           <t>FRUITFULS</t>
         </is>
       </c>
-      <c r="D764" s="1" t="inlineStr">
+      <c r="D765" s="1" t="inlineStr">
         <is>
           <t>Linked:
 Linked/merged before registration</t>
         </is>
       </c>
-      <c r="E764" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A765" s="1" t="inlineStr">
+      <c r="E765" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F765" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="766" customHeight="1" ht="140.0">
+      <c r="A766" s="1" t="inlineStr">
         <is>
           <t>647149</t>
         </is>
       </c>
-      <c r="C765" s="1" t="inlineStr">
+      <c r="C766" s="1" t="inlineStr">
         <is>
           <t>HOTS</t>
         </is>
       </c>
-      <c r="D765" s="1" t="inlineStr">
+      <c r="D766" s="1" t="inlineStr">
         <is>
           <t>Linked:
 Linked/merged before registration</t>
         </is>
       </c>
-      <c r="E765" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A766" s="1" t="inlineStr">
+      <c r="E766" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F766" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="767" customHeight="1" ht="140.0">
+      <c r="A767" s="1" t="inlineStr">
         <is>
           <t>647151</t>
         </is>
       </c>
-      <c r="C766" s="1" t="inlineStr">
+      <c r="C767" s="1" t="inlineStr">
         <is>
           <t>HOTZ</t>
         </is>
       </c>
-      <c r="D766" s="1" t="inlineStr">
+      <c r="D767" s="1" t="inlineStr">
         <is>
           <t>Linked:
 Linked/merged before registration</t>
         </is>
       </c>
-      <c r="E766" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A767" s="1" t="inlineStr">
+      <c r="E767" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F767" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="768" customHeight="1" ht="140.0">
+      <c r="A768" s="1" t="inlineStr">
         <is>
           <t>647152</t>
         </is>
       </c>
-      <c r="C767" s="1" t="inlineStr">
+      <c r="C768" s="1" t="inlineStr">
         <is>
           <t>BEST HOT</t>
         </is>
       </c>
-      <c r="D767" s="1" t="inlineStr">
+      <c r="D768" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E767" s="1" t="inlineStr">
+      <c r="E768" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F767" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A768" s="1" t="inlineStr">
+      <c r="F768" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="769" customHeight="1" ht="140.0">
+      <c r="A769" s="1" t="inlineStr">
         <is>
           <t>647153</t>
         </is>
       </c>
-      <c r="C768" s="1" t="inlineStr">
+      <c r="C769" s="1" t="inlineStr">
         <is>
           <t>BEST HOT</t>
         </is>
       </c>
-      <c r="D768" s="1" t="inlineStr">
+      <c r="D769" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E768" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A769" s="1" t="inlineStr">
+      <c r="E769" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F769" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="770" customHeight="1" ht="140.0">
+      <c r="A770" s="1" t="inlineStr">
         <is>
           <t>655345</t>
         </is>
       </c>
-      <c r="C769" s="1" t="inlineStr">
+      <c r="C770" s="1" t="inlineStr">
         <is>
           <t>TINA</t>
         </is>
       </c>
-      <c r="D769" s="1" t="inlineStr">
+      <c r="D770" s="1" t="inlineStr">
         <is>
           <t>Linked:
 Linked/merged after registration</t>
         </is>
       </c>
-      <c r="E769" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A770" s="1" t="inlineStr">
+      <c r="E770" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F770" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="771" customHeight="1" ht="140.0">
+      <c r="A771" s="1" t="inlineStr">
         <is>
           <t>655346</t>
         </is>
       </c>
-      <c r="C770" s="1" t="inlineStr">
+      <c r="C771" s="1" t="inlineStr">
         <is>
           <t>PUFFS</t>
         </is>
       </c>
-      <c r="D770" s="1" t="inlineStr">
+      <c r="D771" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E770" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A771" s="1" t="inlineStr">
+      <c r="E771" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F771" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="772" customHeight="1" ht="140.0">
+      <c r="A772" s="1" t="inlineStr">
         <is>
           <t>660220</t>
         </is>
       </c>
-      <c r="C771" s="1" t="inlineStr">
+      <c r="C772" s="1" t="inlineStr">
         <is>
           <t>CELEBRATION</t>
         </is>
       </c>
-      <c r="D771" s="1" t="inlineStr">
+      <c r="D772" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E771" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A772" s="1" t="inlineStr">
+      <c r="E772" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F772" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="773" customHeight="1" ht="140.0">
+      <c r="A773" s="1" t="inlineStr">
         <is>
           <t>681132</t>
         </is>
       </c>
-      <c r="C772" s="1" t="inlineStr">
+      <c r="C773" s="1" t="inlineStr">
         <is>
           <t>SNACKRIGHT</t>
         </is>
       </c>
-      <c r="D772" s="1" t="inlineStr">
+      <c r="D773" s="1" t="inlineStr">
         <is>
           <t>Linked:
 Linked/merged before registration</t>
         </is>
       </c>
-      <c r="E772" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A773" s="1" t="inlineStr">
+      <c r="E773" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F773" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="774" customHeight="1" ht="140.0">
+      <c r="A774" s="1" t="inlineStr">
         <is>
           <t>704132</t>
         </is>
       </c>
-      <c r="C773" s="1" t="inlineStr">
+      <c r="C774" s="1" t="inlineStr">
         <is>
           <t>TEDDY BEAR</t>
         </is>
       </c>
-      <c r="D773" s="1" t="inlineStr">
+      <c r="D774" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E773" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A774" s="1" t="inlineStr">
+      <c r="E774" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F774" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="775" customHeight="1" ht="140.0">
+      <c r="A775" s="1" t="inlineStr">
         <is>
           <t>736670</t>
         </is>
       </c>
-      <c r="C774" s="1" t="inlineStr">
+      <c r="C775" s="1" t="inlineStr">
         <is>
           <t>JUMBLES</t>
         </is>
       </c>
-      <c r="D774" s="1" t="inlineStr">
+      <c r="D775" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E774" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A775" s="1" t="inlineStr">
+      <c r="E775" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F775" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="776" customHeight="1" ht="140.0">
+      <c r="A776" s="1" t="inlineStr">
         <is>
           <t>736673</t>
         </is>
       </c>
-      <c r="C775" s="1" t="inlineStr">
+      <c r="C776" s="1" t="inlineStr">
         <is>
           <t>VENETIAN</t>
         </is>
       </c>
-      <c r="D775" s="1" t="inlineStr">
+      <c r="D776" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E775" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A776" s="1" t="inlineStr">
+      <c r="E776" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F776" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="777" customHeight="1" ht="140.0">
+      <c r="A777" s="1" t="inlineStr">
         <is>
           <t>738279</t>
         </is>
       </c>
-      <c r="C776" s="1" t="inlineStr">
+      <c r="C777" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D776" s="1" t="inlineStr">
+      <c r="D777" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E776" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A777" s="1" t="inlineStr">
+      <c r="E777" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F777" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="778" customHeight="1" ht="140.0">
+      <c r="A778" s="1" t="inlineStr">
         <is>
           <t>756910</t>
         </is>
       </c>
-      <c r="C777" s="1" t="inlineStr">
+      <c r="C778" s="1" t="inlineStr">
         <is>
           <t>DOUBLE COAT</t>
         </is>
       </c>
-      <c r="D777" s="1" t="inlineStr">
+      <c r="D778" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E777" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A778" s="1" t="inlineStr">
+      <c r="E778" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F778" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="779" customHeight="1" ht="140.0">
+      <c r="A779" s="1" t="inlineStr">
         <is>
           <t>759995</t>
         </is>
       </c>
-      <c r="C778" s="1" t="inlineStr">
+      <c r="C779" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D778" s="1" t="inlineStr">
+      <c r="D779" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E778" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A779" s="1" t="inlineStr">
+      <c r="E779" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F779" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="780" customHeight="1" ht="140.0">
+      <c r="A780" s="1" t="inlineStr">
         <is>
           <t>759996</t>
         </is>
       </c>
-      <c r="C779" s="1" t="inlineStr">
+      <c r="C780" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D779" s="1" t="inlineStr">
+      <c r="D780" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E779" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A780" s="1" t="inlineStr">
+      <c r="E780" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F780" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="781" customHeight="1" ht="140.0">
+      <c r="A781" s="1" t="inlineStr">
         <is>
           <t>759997</t>
         </is>
       </c>
-      <c r="C780" s="1" t="inlineStr">
+      <c r="C781" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D780" s="1" t="inlineStr">
+      <c r="D781" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E780" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A781" s="1" t="inlineStr">
+      <c r="E781" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F781" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="782" customHeight="1" ht="140.0">
+      <c r="A782" s="1" t="inlineStr">
         <is>
           <t>759998</t>
         </is>
       </c>
-      <c r="C781" s="1" t="inlineStr">
+      <c r="C782" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D781" s="1" t="inlineStr">
+      <c r="D782" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E781" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A782" s="1" t="inlineStr">
+      <c r="E782" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F782" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="783" customHeight="1" ht="140.0">
+      <c r="A783" s="1" t="inlineStr">
         <is>
           <t>759999</t>
         </is>
       </c>
-      <c r="C782" s="1" t="inlineStr">
+      <c r="C783" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D782" s="1" t="inlineStr">
+      <c r="D783" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E782" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A783" s="1" t="inlineStr">
+      <c r="E783" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F783" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="784" customHeight="1" ht="140.0">
+      <c r="A784" s="1" t="inlineStr">
         <is>
           <t>760000</t>
         </is>
       </c>
-      <c r="C783" s="1" t="inlineStr">
+      <c r="C784" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D783" s="1" t="inlineStr">
+      <c r="D784" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E783" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A784" s="1" t="inlineStr">
+      <c r="E784" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F784" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="785" customHeight="1" ht="140.0">
+      <c r="A785" s="1" t="inlineStr">
         <is>
           <t>760001</t>
         </is>
       </c>
-      <c r="C784" s="1" t="inlineStr">
+      <c r="C785" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D784" s="1" t="inlineStr">
+      <c r="D785" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E784" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A785" s="1" t="inlineStr">
+      <c r="E785" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F785" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="786" customHeight="1" ht="140.0">
+      <c r="A786" s="1" t="inlineStr">
         <is>
           <t>760002</t>
         </is>
       </c>
-      <c r="C785" s="1" t="inlineStr">
+      <c r="C786" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D785" s="1" t="inlineStr">
+      <c r="D786" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E785" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A786" s="1" t="inlineStr">
+      <c r="E786" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F786" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="787" customHeight="1" ht="140.0">
+      <c r="A787" s="1" t="inlineStr">
         <is>
           <t>760003</t>
         </is>
       </c>
-      <c r="C786" s="1" t="inlineStr">
+      <c r="C787" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D786" s="1" t="inlineStr">
+      <c r="D787" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E786" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A787" s="1" t="inlineStr">
+      <c r="E787" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F787" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="788" customHeight="1" ht="140.0">
+      <c r="A788" s="1" t="inlineStr">
         <is>
           <t>760056</t>
         </is>
       </c>
-      <c r="C787" s="1" t="inlineStr">
+      <c r="C788" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D787" s="1" t="inlineStr">
+      <c r="D788" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E787" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A788" s="1" t="inlineStr">
+      <c r="E788" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F788" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="789" customHeight="1" ht="140.0">
+      <c r="A789" s="1" t="inlineStr">
         <is>
           <t>761226</t>
         </is>
       </c>
-      <c r="C788" s="1" t="inlineStr">
+      <c r="C789" s="1" t="inlineStr">
         <is>
           <t>ENJOY</t>
         </is>
       </c>
-      <c r="D788" s="1" t="inlineStr">
+      <c r="D789" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E788" s="1" t="inlineStr">
+      <c r="E789" s="1" t="inlineStr">
         <is>
           <t>16, 21, 29, 30</t>
         </is>
       </c>
-      <c r="F788" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A789" s="1" t="inlineStr">
+      <c r="F789" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="790" customHeight="1" ht="140.0">
+      <c r="A790" s="1" t="inlineStr">
         <is>
           <t>764161</t>
         </is>
       </c>
-      <c r="C789" s="1" t="inlineStr">
+      <c r="C790" s="1" t="inlineStr">
         <is>
           <t>MAN SIZE SNACK SIZE BITE SIZE</t>
         </is>
       </c>
-      <c r="D789" s="1" t="inlineStr">
+      <c r="D790" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E789" s="1" t="inlineStr">
+      <c r="E790" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
-      <c r="F789" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A790" s="1" t="inlineStr">
+      <c r="F790" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="791" customHeight="1" ht="140.0">
+      <c r="A791" s="1" t="inlineStr">
         <is>
           <t>767171</t>
         </is>
       </c>
-      <c r="C790" s="1" t="inlineStr">
+      <c r="C791" s="1" t="inlineStr">
         <is>
           <t>CARNIVAL</t>
         </is>
       </c>
-      <c r="D790" s="1" t="inlineStr">
+      <c r="D791" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E790" s="1" t="inlineStr">
+      <c r="E791" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
-      <c r="F790" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A791" s="1" t="inlineStr">
+      <c r="F791" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="792" customHeight="1" ht="140.0">
+      <c r="A792" s="1" t="inlineStr">
         <is>
           <t>774326</t>
         </is>
       </c>
-      <c r="C791" s="1" t="inlineStr">
+      <c r="C792" s="1" t="inlineStr">
         <is>
           <t>ONE BITE AND YOU'RE HOOKED</t>
         </is>
       </c>
-      <c r="D791" s="1" t="inlineStr">
+      <c r="D792" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E791" s="1" t="inlineStr">
+      <c r="E792" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
-      <c r="F791" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A792" s="1" t="inlineStr">
+      <c r="F792" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="793" customHeight="1" ht="140.0">
+      <c r="A793" s="1" t="inlineStr">
         <is>
           <t>783479</t>
         </is>
       </c>
-      <c r="C792" s="1" t="inlineStr">
+      <c r="C793" s="1" t="inlineStr">
         <is>
           <t>SQUIRM S</t>
         </is>
       </c>
-      <c r="D792" s="1" t="inlineStr">
+      <c r="D793" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E792" s="1" t="inlineStr">
+      <c r="E793" s="1" t="inlineStr">
         <is>
           <t>16, 41</t>
         </is>
       </c>
-      <c r="F792" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A793" s="1" t="inlineStr">
+      <c r="F793" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="794" customHeight="1" ht="140.0">
+      <c r="A794" s="1" t="inlineStr">
         <is>
           <t>784784</t>
         </is>
       </c>
-      <c r="C793" s="1" t="inlineStr">
+      <c r="C794" s="1" t="inlineStr">
         <is>
           <t>CRAZY ABOUT</t>
         </is>
       </c>
-      <c r="D793" s="1" t="inlineStr">
+      <c r="D794" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E793" s="1" t="inlineStr">
+      <c r="E794" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
-      <c r="F793" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A794" s="1" t="inlineStr">
+      <c r="F794" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="795" customHeight="1" ht="140.0">
+      <c r="A795" s="1" t="inlineStr">
         <is>
           <t>787472</t>
         </is>
       </c>
-      <c r="C794" s="1" t="inlineStr">
+      <c r="C795" s="1" t="inlineStr">
         <is>
           <t>SQUAWK</t>
         </is>
       </c>
-      <c r="D794" s="1" t="inlineStr">
+      <c r="D795" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E794" s="1" t="inlineStr">
+      <c r="E795" s="1" t="inlineStr">
         <is>
           <t>25, 28</t>
         </is>
       </c>
-      <c r="F794" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A795" s="1" t="inlineStr">
+      <c r="F795" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="796" customHeight="1" ht="140.0">
+      <c r="A796" s="1" t="inlineStr">
         <is>
           <t>789992</t>
         </is>
       </c>
-      <c r="C795" s="1" t="inlineStr">
+      <c r="C796" s="1" t="inlineStr">
         <is>
           <t>SOULMATES</t>
         </is>
       </c>
-      <c r="D795" s="1" t="inlineStr">
+      <c r="D796" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E795" s="1" t="inlineStr">
+      <c r="E796" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
-      <c r="F795" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A796" s="1" t="inlineStr">
+      <c r="F796" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="797" customHeight="1" ht="140.0">
+      <c r="A797" s="1" t="inlineStr">
         <is>
           <t>790179</t>
         </is>
       </c>
-      <c r="C796" s="1" t="inlineStr">
+      <c r="C797" s="1" t="inlineStr">
         <is>
           <t>OOH AAH</t>
         </is>
       </c>
-      <c r="D796" s="1" t="inlineStr">
+      <c r="D797" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E796" s="1" t="inlineStr">
+      <c r="E797" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
-      <c r="F796" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A797" s="1" t="inlineStr">
+      <c r="F797" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="798" customHeight="1" ht="140.0">
+      <c r="A798" s="1" t="inlineStr">
         <is>
           <t>795053</t>
         </is>
       </c>
-      <c r="C797" s="1" t="inlineStr">
+      <c r="C798" s="1" t="inlineStr">
         <is>
           <t>TEDDY BEAR</t>
         </is>
       </c>
-      <c r="D797" s="1" t="inlineStr">
+      <c r="D798" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E797" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A798" s="1" t="inlineStr">
+      <c r="E798" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F798" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="799" customHeight="1" ht="140.0">
+      <c r="A799" s="1" t="inlineStr">
         <is>
           <t>795486</t>
         </is>
       </c>
-      <c r="C798" s="1" t="inlineStr">
+      <c r="C799" s="1" t="inlineStr">
         <is>
           <t>MR BEAN</t>
         </is>
       </c>
-      <c r="D798" s="1" t="inlineStr">
+      <c r="D799" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E798" s="1" t="inlineStr">
+      <c r="E799" s="1" t="inlineStr">
         <is>
           <t>30, 42</t>
         </is>
       </c>
-      <c r="F798" s="1" t="inlineStr">
+      <c r="F799" s="1" t="inlineStr">
         <is>
           <t>David Arnott Family Vocation Trust</t>
         </is>
       </c>
     </row>
-    <row r="799" customHeight="1" ht="140.0">
-      <c r="A799" s="1" t="inlineStr">
+    <row r="800" customHeight="1" ht="140.0">
+      <c r="A800" s="1" t="inlineStr">
         <is>
           <t>799727</t>
         </is>
       </c>
-      <c r="C799" s="1" t="inlineStr">
+      <c r="C800" s="1" t="inlineStr">
         <is>
           <t>THE ARNOTT FAMILY BISCUIT COMPANY</t>
         </is>
       </c>
-      <c r="D799" s="1" t="inlineStr">
+      <c r="D800" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E799" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F799" s="1" t="inlineStr">
+      <c r="E800" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F800" s="1" t="inlineStr">
         <is>
           <t>Graham Craig Arnott</t>
         </is>
       </c>
     </row>
-    <row r="800" customHeight="1" ht="140.0">
-      <c r="A800" s="1" t="inlineStr">
+    <row r="801" customHeight="1" ht="140.0">
+      <c r="A801" s="1" t="inlineStr">
         <is>
           <t>799728</t>
         </is>
       </c>
-      <c r="C800" s="1" t="inlineStr">
+      <c r="C801" s="1" t="inlineStr">
         <is>
           <t>THE ARNOTT FAMILY BISCUIT COMPANY LIVING PICTURES</t>
         </is>
       </c>
-      <c r="D800" s="1" t="inlineStr">
+      <c r="D801" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E800" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F800" s="1" t="inlineStr">
+      <c r="E801" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F801" s="1" t="inlineStr">
         <is>
           <t>Graham Craig Arnott</t>
         </is>
       </c>
     </row>
-    <row r="801" customHeight="1" ht="140.0">
-      <c r="A801" s="1" t="inlineStr">
+    <row r="802" customHeight="1" ht="140.0">
+      <c r="A802" s="1" t="inlineStr">
         <is>
           <t>799730</t>
         </is>
       </c>
-      <c r="C801" s="1" t="inlineStr">
+      <c r="C802" s="1" t="inlineStr">
         <is>
           <t>WHATNOTT'S</t>
         </is>
       </c>
-      <c r="D801" s="1" t="inlineStr">
+      <c r="D802" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E801" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F801" s="1" t="inlineStr">
+      <c r="E802" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F802" s="1" t="inlineStr">
         <is>
           <t>Graham Craig Arnott</t>
         </is>
       </c>
     </row>
-    <row r="802" customHeight="1" ht="140.0">
-      <c r="A802" s="1" t="inlineStr">
+    <row r="803" customHeight="1" ht="140.0">
+      <c r="A803" s="1" t="inlineStr">
         <is>
           <t>801595</t>
         </is>
       </c>
-      <c r="C802" s="1" t="inlineStr">
+      <c r="C803" s="1" t="inlineStr">
         <is>
           <t>FLUTTER FETTI</t>
         </is>
       </c>
-      <c r="D802" s="1" t="inlineStr">
+      <c r="D803" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E802" s="1" t="inlineStr">
+      <c r="E803" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F802" s="1" t="inlineStr">
+      <c r="F803" s="1" t="inlineStr">
         <is>
           <t>Arnott's of Australia Pty. Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="803" customHeight="1" ht="140.0">
-      <c r="A803" s="1" t="inlineStr">
+    <row r="804" customHeight="1" ht="140.0">
+      <c r="A804" s="1" t="inlineStr">
         <is>
           <t>802587</t>
         </is>
       </c>
-      <c r="C803" s="1" t="inlineStr">
+      <c r="C804" s="1" t="inlineStr">
         <is>
           <t>DOUBLE COAT</t>
         </is>
       </c>
-      <c r="D803" s="1" t="inlineStr">
+      <c r="D804" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E803" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A804" s="1" t="inlineStr">
+      <c r="E804" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F804" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="805" customHeight="1" ht="140.0">
+      <c r="A805" s="1" t="inlineStr">
         <is>
           <t>803661</t>
         </is>
       </c>
-      <c r="C804" s="1" t="inlineStr">
+      <c r="C805" s="1" t="inlineStr">
         <is>
           <t>ARNOTT FAMILY BAKERY</t>
         </is>
       </c>
-      <c r="D804" s="1" t="inlineStr">
+      <c r="D805" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E804" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F804" s="1" t="inlineStr">
+      <c r="E805" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F805" s="1" t="inlineStr">
         <is>
           <t>Graham Arnott</t>
         </is>
       </c>
     </row>
-    <row r="805" customHeight="1" ht="140.0">
-      <c r="A805" s="1" t="inlineStr">
+    <row r="806" customHeight="1" ht="140.0">
+      <c r="A806" s="1" t="inlineStr">
         <is>
           <t>806610</t>
         </is>
       </c>
-      <c r="C805" s="1" t="inlineStr">
+      <c r="C806" s="1" t="inlineStr">
         <is>
           <t>VENETIAN</t>
         </is>
       </c>
-      <c r="D805" s="1" t="inlineStr">
+      <c r="D806" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E805" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A806" s="1" t="inlineStr">
+      <c r="E806" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F806" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="807" customHeight="1" ht="140.0">
+      <c r="A807" s="1" t="inlineStr">
         <is>
           <t>815820</t>
         </is>
       </c>
-      <c r="C806" s="1" t="inlineStr">
+      <c r="C807" s="1" t="inlineStr">
         <is>
           <t>TEDDY BEAR</t>
         </is>
       </c>
-      <c r="D806" s="1" t="inlineStr">
+      <c r="D807" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E806" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A807" s="1" t="inlineStr">
+      <c r="E807" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F807" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="808" customHeight="1" ht="140.0">
+      <c r="A808" s="1" t="inlineStr">
         <is>
           <t>820197</t>
         </is>
       </c>
-      <c r="C807" s="1" t="inlineStr">
+      <c r="C808" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D807" s="1" t="inlineStr">
+      <c r="D808" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E807" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A808" s="1" t="inlineStr">
+      <c r="E808" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F808" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="809" customHeight="1" ht="140.0">
+      <c r="A809" s="1" t="inlineStr">
         <is>
           <t>828966</t>
         </is>
       </c>
-      <c r="C808" s="1" t="inlineStr">
+      <c r="C809" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S</t>
         </is>
       </c>
-      <c r="D808" s="1" t="inlineStr">
+      <c r="D809" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E808" s="1" t="inlineStr">
+      <c r="E809" s="1" t="inlineStr">
         <is>
           <t>25, 35</t>
         </is>
       </c>
-      <c r="F808" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A809" s="1" t="inlineStr">
+      <c r="F809" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="810" customHeight="1" ht="140.0">
+      <c r="A810" s="1" t="inlineStr">
         <is>
           <t>874333</t>
         </is>
       </c>
-      <c r="C809" s="1" t="inlineStr">
+      <c r="C810" s="1" t="inlineStr">
         <is>
           <t>GUESTS</t>
         </is>
       </c>
-      <c r="D809" s="1" t="inlineStr">
+      <c r="D810" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E809" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A810" s="1" t="inlineStr">
+      <c r="E810" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F810" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="811" customHeight="1" ht="140.0">
+      <c r="A811" s="1" t="inlineStr">
         <is>
           <t>879225</t>
         </is>
       </c>
-      <c r="C810" s="1" t="inlineStr">
+      <c r="C811" s="1" t="inlineStr">
         <is>
           <t>SHREWSBURY</t>
         </is>
       </c>
-      <c r="D810" s="1" t="inlineStr">
+      <c r="D811" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E810" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A811" s="1" t="inlineStr">
+      <c r="E811" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F811" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="812" customHeight="1" ht="140.0">
+      <c r="A812" s="1" t="inlineStr">
         <is>
           <t>879568</t>
         </is>
       </c>
-      <c r="C811" s="1" t="inlineStr">
+      <c r="C812" s="1" t="inlineStr">
         <is>
           <t>Graham Arnott</t>
         </is>
       </c>
-      <c r="D811" s="1" t="inlineStr">
+      <c r="D812" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E811" s="1" t="inlineStr">
+      <c r="E812" s="1" t="inlineStr">
         <is>
           <t>29, 31</t>
         </is>
       </c>
-      <c r="F811" s="1" t="inlineStr">
+      <c r="F812" s="1" t="inlineStr">
         <is>
           <t>Graham Craig Arnott</t>
         </is>
       </c>
     </row>
-    <row r="812" customHeight="1" ht="140.0">
-      <c r="A812" s="1" t="inlineStr">
+    <row r="813" customHeight="1" ht="140.0">
+      <c r="A813" s="1" t="inlineStr">
         <is>
           <t>881260</t>
         </is>
       </c>
-      <c r="C812" s="1" t="inlineStr">
+      <c r="C813" s="1" t="inlineStr">
         <is>
           <t>THE AUTHENTIC CHIP</t>
         </is>
       </c>
-      <c r="D812" s="1" t="inlineStr">
+      <c r="D813" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E812" s="1" t="inlineStr">
+      <c r="E813" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F812" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A813" s="1" t="inlineStr">
+      <c r="F813" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="814" customHeight="1" ht="140.0">
+      <c r="A814" s="1" t="inlineStr">
         <is>
           <t>881688</t>
         </is>
       </c>
-      <c r="C813" s="1" t="inlineStr">
+      <c r="C814" s="1" t="inlineStr">
         <is>
           <t>CUBIX</t>
         </is>
       </c>
-      <c r="D813" s="1" t="inlineStr">
+      <c r="D814" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E813" s="1" t="inlineStr">
+      <c r="E814" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="F813" s="1" t="inlineStr">
+      <c r="F814" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="814" customHeight="1" ht="140.0">
-      <c r="A814" s="1" t="inlineStr">
+    <row r="815" customHeight="1" ht="140.0">
+      <c r="A815" s="1" t="inlineStr">
         <is>
           <t>881825</t>
         </is>
       </c>
-      <c r="C814" s="1" t="inlineStr">
+      <c r="C815" s="1" t="inlineStr">
         <is>
           <t>SAVAGE SALT &amp; VINEGAR</t>
         </is>
       </c>
-      <c r="D814" s="1" t="inlineStr">
+      <c r="D815" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E814" s="1" t="inlineStr">
+      <c r="E815" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
-      <c r="F814" s="1" t="inlineStr">
+      <c r="F815" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="815" customHeight="1" ht="140.0">
-      <c r="A815" s="1" t="inlineStr">
+    <row r="816" customHeight="1" ht="140.0">
+      <c r="A816" s="1" t="inlineStr">
         <is>
           <t>881826</t>
         </is>
       </c>
-      <c r="C815" s="1" t="inlineStr">
+      <c r="C816" s="1" t="inlineStr">
         <is>
           <t>SUPER CHICKEN</t>
         </is>
       </c>
-      <c r="D815" s="1" t="inlineStr">
+      <c r="D816" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E815" s="1" t="inlineStr">
+      <c r="E816" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
-      <c r="F815" s="1" t="inlineStr">
+      <c r="F816" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="816" customHeight="1" ht="140.0">
-      <c r="A816" s="1" t="inlineStr">
+    <row r="817" customHeight="1" ht="140.0">
+      <c r="A817" s="1" t="inlineStr">
         <is>
           <t>887903</t>
         </is>
       </c>
-      <c r="C816" s="1" t="inlineStr">
+      <c r="C817" s="1" t="inlineStr">
         <is>
           <t>TEDDY BEAR</t>
         </is>
       </c>
-      <c r="D816" s="1" t="inlineStr">
+      <c r="D817" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E816" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A817" s="1" t="inlineStr">
+      <c r="E817" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F817" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="818" customHeight="1" ht="140.0">
+      <c r="A818" s="1" t="inlineStr">
         <is>
           <t>893705</t>
         </is>
       </c>
-      <c r="C817" s="1" t="inlineStr">
+      <c r="C818" s="1" t="inlineStr">
         <is>
           <t>DOUBLE COAT</t>
         </is>
       </c>
-      <c r="D817" s="1" t="inlineStr">
+      <c r="D818" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E817" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A818" s="1" t="inlineStr">
+      <c r="E818" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F818" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="819" customHeight="1" ht="140.0">
+      <c r="A819" s="1" t="inlineStr">
         <is>
           <t>895100</t>
         </is>
       </c>
-      <c r="C818" s="1" t="inlineStr">
+      <c r="C819" s="1" t="inlineStr">
         <is>
           <t>XTREMES</t>
         </is>
       </c>
-      <c r="D818" s="1" t="inlineStr">
+      <c r="D819" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E818" s="1" t="inlineStr">
+      <c r="E819" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
-      <c r="F818" s="1" t="inlineStr">
+      <c r="F819" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="819" customHeight="1" ht="140.0">
-      <c r="A819" s="1" t="inlineStr">
+    <row r="820" customHeight="1" ht="140.0">
+      <c r="A820" s="1" t="inlineStr">
         <is>
           <t>904134</t>
         </is>
       </c>
-      <c r="C819" s="1" t="inlineStr">
+      <c r="C820" s="1" t="inlineStr">
         <is>
           <t>BISTRO GOURMET</t>
         </is>
       </c>
-      <c r="D819" s="1" t="inlineStr">
+      <c r="D820" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E819" s="1" t="inlineStr">
+      <c r="E820" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F819" s="1" t="inlineStr">
+      <c r="F820" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="820" customHeight="1" ht="140.0">
-      <c r="A820" s="1" t="inlineStr">
+    <row r="821" customHeight="1" ht="140.0">
+      <c r="A821" s="1" t="inlineStr">
         <is>
           <t>904315</t>
         </is>
       </c>
-      <c r="C820" s="1" t="inlineStr">
+      <c r="C821" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIAN OWNED &amp; MADE</t>
         </is>
       </c>
-      <c r="D820" s="1" t="inlineStr">
+      <c r="D821" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E820" s="1" t="inlineStr">
+      <c r="E821" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F820" s="1" t="inlineStr">
+      <c r="F821" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="821" customHeight="1" ht="140.0">
-      <c r="A821" s="1" t="inlineStr">
+    <row r="822" customHeight="1" ht="140.0">
+      <c r="A822" s="1" t="inlineStr">
         <is>
           <t>922296</t>
         </is>
       </c>
-      <c r="C821" s="1" t="inlineStr">
+      <c r="C822" s="1" t="inlineStr">
         <is>
           <t>SMART START</t>
         </is>
       </c>
-      <c r="D821" s="1" t="inlineStr">
+      <c r="D822" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E821" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A822" s="1" t="inlineStr">
+      <c r="E822" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F822" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="823" customHeight="1" ht="140.0">
+      <c r="A823" s="1" t="inlineStr">
         <is>
           <t>922881</t>
         </is>
       </c>
-      <c r="C822" s="1" t="inlineStr">
+      <c r="C823" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S</t>
         </is>
       </c>
-      <c r="D822" s="1" t="inlineStr">
+      <c r="D823" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E822" s="1" t="inlineStr">
+      <c r="E823" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F822" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A823" s="1" t="inlineStr">
+      <c r="F823" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="824" customHeight="1" ht="140.0">
+      <c r="A824" s="1" t="inlineStr">
         <is>
           <t>925095</t>
         </is>
       </c>
-      <c r="C823" s="1" t="inlineStr">
+      <c r="C824" s="1" t="inlineStr">
         <is>
           <t>GARDENNAY</t>
         </is>
       </c>
-      <c r="D823" s="1" t="inlineStr">
+      <c r="D824" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E823" s="1" t="inlineStr">
+      <c r="E824" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F823" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A824" s="1" t="inlineStr">
+      <c r="F824" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="825" customHeight="1" ht="140.0">
+      <c r="A825" s="1" t="inlineStr">
         <is>
           <t>941661</t>
         </is>
       </c>
-      <c r="C824" s="1" t="inlineStr">
+      <c r="C825" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D824" s="1" t="inlineStr">
+      <c r="D825" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E824" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A825" s="1" t="inlineStr">
+      <c r="E825" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F825" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="826" customHeight="1" ht="140.0">
+      <c r="A826" s="1" t="inlineStr">
         <is>
           <t>956329</t>
         </is>
       </c>
-      <c r="C825" s="1" t="inlineStr">
+      <c r="C826" s="1" t="inlineStr">
         <is>
           <t>HARVEST THINS</t>
         </is>
       </c>
-      <c r="D825" s="1" t="inlineStr">
+      <c r="D826" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E825" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A826" s="1" t="inlineStr">
+      <c r="E826" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F826" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="827" customHeight="1" ht="140.0">
+      <c r="A827" s="1" t="inlineStr">
         <is>
           <t>958379</t>
         </is>
       </c>
-      <c r="C826" s="1" t="inlineStr">
+      <c r="C827" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S</t>
         </is>
       </c>
-      <c r="D826" s="1" t="inlineStr">
+      <c r="D827" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E826" s="1" t="inlineStr">
+      <c r="E827" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F826" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A827" s="1" t="inlineStr">
+      <c r="F827" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="828" customHeight="1" ht="140.0">
+      <c r="A828" s="1" t="inlineStr">
         <is>
           <t>962042</t>
         </is>
       </c>
-      <c r="C827" s="1" t="inlineStr">
+      <c r="C828" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S MINT SLICE</t>
         </is>
       </c>
-      <c r="D827" s="1" t="inlineStr">
+      <c r="D828" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E827" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A828" s="1" t="inlineStr">
+      <c r="E828" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F828" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="829" customHeight="1" ht="140.0">
+      <c r="A829" s="1" t="inlineStr">
         <is>
           <t>964536</t>
         </is>
       </c>
-      <c r="C828" s="1" t="inlineStr">
+      <c r="C829" s="1" t="inlineStr">
         <is>
           <t>WINE</t>
         </is>
       </c>
-      <c r="D828" s="1" t="inlineStr">
+      <c r="D829" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E828" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A829" s="1" t="inlineStr">
+      <c r="E829" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F829" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="830" customHeight="1" ht="140.0">
+      <c r="A830" s="1" t="inlineStr">
         <is>
           <t>964538</t>
         </is>
       </c>
-      <c r="C829" s="1" t="inlineStr">
+      <c r="C830" s="1" t="inlineStr">
         <is>
           <t>COOKIE BEAR</t>
         </is>
       </c>
-      <c r="D829" s="1" t="inlineStr">
+      <c r="D830" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E829" s="1" t="inlineStr">
+      <c r="E830" s="1" t="inlineStr">
         <is>
           <t>28, 30</t>
         </is>
       </c>
-      <c r="F829" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A830" s="1" t="inlineStr">
+      <c r="F830" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="831" customHeight="1" ht="140.0">
+      <c r="A831" s="1" t="inlineStr">
         <is>
           <t>964539</t>
         </is>
       </c>
-      <c r="C830" s="1" t="inlineStr">
+      <c r="C831" s="1" t="inlineStr">
         <is>
           <t>KRISPIE</t>
         </is>
       </c>
-      <c r="D830" s="1" t="inlineStr">
+      <c r="D831" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E830" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A831" s="1" t="inlineStr">
+      <c r="E831" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F831" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="832" customHeight="1" ht="140.0">
+      <c r="A832" s="1" t="inlineStr">
         <is>
           <t>972708</t>
         </is>
       </c>
-      <c r="C831" s="1" t="inlineStr">
+      <c r="C832" s="1" t="inlineStr">
         <is>
           <t>SENSATIONS</t>
         </is>
       </c>
-      <c r="D831" s="1" t="inlineStr">
+      <c r="D832" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E831" s="1" t="inlineStr">
+      <c r="E832" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F831" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A832" s="1" t="inlineStr">
+      <c r="F832" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="833" customHeight="1" ht="140.0">
+      <c r="A833" s="1" t="inlineStr">
         <is>
           <t>990919</t>
         </is>
       </c>
-      <c r="C832" s="1" t="inlineStr">
+      <c r="C833" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S SPUDS</t>
         </is>
       </c>
-      <c r="D832" s="1" t="inlineStr">
+      <c r="D833" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E832" s="1" t="inlineStr">
+      <c r="E833" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F832" s="1" t="inlineStr">
+      <c r="F833" s="1" t="inlineStr">
         <is>
           <t>Singleton Ogilvy &amp; Mather Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="833" customHeight="1" ht="140.0">
-      <c r="A833" s="1" t="inlineStr">
+    <row r="834" customHeight="1" ht="140.0">
+      <c r="A834" s="1" t="inlineStr">
         <is>
           <t>992177</t>
         </is>
       </c>
-      <c r="C833" s="1" t="inlineStr">
+      <c r="C834" s="1" t="inlineStr">
         <is>
           <t>COUNTRY STYLE OATMEAL</t>
         </is>
       </c>
-      <c r="D833" s="1" t="inlineStr">
+      <c r="D834" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E833" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A834" s="1" t="inlineStr">
+      <c r="E834" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F834" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="835" customHeight="1" ht="140.0">
+      <c r="A835" s="1" t="inlineStr">
         <is>
           <t>1020744</t>
         </is>
       </c>
-      <c r="C834" s="1" t="inlineStr">
+      <c r="C835" s="1" t="inlineStr">
         <is>
           <t>MAD ABOUT MACADAMIA</t>
         </is>
       </c>
-      <c r="D834" s="1" t="inlineStr">
+      <c r="D835" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E834" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A835" s="1" t="inlineStr">
+      <c r="E835" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F835" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="836" customHeight="1" ht="140.0">
+      <c r="A836" s="1" t="inlineStr">
         <is>
           <t>1026208</t>
         </is>
       </c>
-      <c r="C835" s="1" t="inlineStr">
+      <c r="C836" s="1" t="inlineStr">
         <is>
           <t>HOKEY POKEY</t>
         </is>
       </c>
-      <c r="D835" s="1" t="inlineStr">
+      <c r="D836" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E835" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A836" s="1" t="inlineStr">
+      <c r="E836" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F836" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="837" customHeight="1" ht="140.0">
+      <c r="A837" s="1" t="inlineStr">
         <is>
           <t>1041009</t>
         </is>
       </c>
-      <c r="C836" s="1" t="inlineStr">
+      <c r="C837" s="1" t="inlineStr">
         <is>
           <t>WINE</t>
         </is>
       </c>
-      <c r="D836" s="1" t="inlineStr">
+      <c r="D837" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E836" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A837" s="1" t="inlineStr">
+      <c r="E837" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F837" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="838" customHeight="1" ht="140.0">
+      <c r="A838" s="1" t="inlineStr">
         <is>
           <t>1059138</t>
         </is>
       </c>
-      <c r="C837" s="1" t="inlineStr">
+      <c r="C838" s="1" t="inlineStr">
         <is>
           <t>COCONUT DELIGHT</t>
         </is>
       </c>
-      <c r="D837" s="1" t="inlineStr">
+      <c r="D838" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E837" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A838" s="1" t="inlineStr">
+      <c r="E838" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F838" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="839" customHeight="1" ht="140.0">
+      <c r="A839" s="1" t="inlineStr">
         <is>
           <t>1059676</t>
         </is>
       </c>
-      <c r="C838" s="1" t="inlineStr">
+      <c r="C839" s="1" t="inlineStr">
         <is>
           <t>FAMILY</t>
         </is>
       </c>
-      <c r="D838" s="1" t="inlineStr">
+      <c r="D839" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E838" s="1" t="inlineStr">
+      <c r="E839" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F838" s="1" t="inlineStr">
+      <c r="F839" s="1" t="inlineStr">
         <is>
           <t>Brigid Wyatt Arnott</t>
         </is>
       </c>
     </row>
-    <row r="839" customHeight="1" ht="140.0">
-      <c r="A839" s="1" t="inlineStr">
+    <row r="840" customHeight="1" ht="140.0">
+      <c r="A840" s="1" t="inlineStr">
         <is>
           <t>1067661</t>
         </is>
       </c>
-      <c r="C839" s="1" t="inlineStr">
+      <c r="C840" s="1" t="inlineStr">
         <is>
           <t>SENSATIONS</t>
         </is>
       </c>
-      <c r="D839" s="1" t="inlineStr">
+      <c r="D840" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E839" s="1" t="inlineStr">
+      <c r="E840" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F839" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A840" s="1" t="inlineStr">
+      <c r="F840" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="841" customHeight="1" ht="140.0">
+      <c r="A841" s="1" t="inlineStr">
         <is>
           <t>1146330</t>
         </is>
       </c>
-      <c r="C840" s="1" t="inlineStr">
+      <c r="C841" s="1" t="inlineStr">
         <is>
           <t>COCONUT DELIGHT</t>
         </is>
       </c>
-      <c r="D840" s="1" t="inlineStr">
+      <c r="D841" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E840" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A841" s="1" t="inlineStr">
+      <c r="E841" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F841" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="842" customHeight="1" ht="140.0">
+      <c r="A842" s="1" t="inlineStr">
         <is>
           <t>1153068</t>
         </is>
       </c>
-      <c r="C841" s="1" t="inlineStr">
+      <c r="C842" s="1" t="inlineStr">
         <is>
           <t>CRISPY SNAX</t>
         </is>
       </c>
-      <c r="D841" s="1" t="inlineStr">
+      <c r="D842" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E841" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A842" s="1" t="inlineStr">
+      <c r="E842" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F842" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="843" customHeight="1" ht="140.0">
+      <c r="A843" s="1" t="inlineStr">
         <is>
           <t>1176589</t>
         </is>
       </c>
-      <c r="C842" s="1" t="inlineStr">
+      <c r="C843" s="1" t="inlineStr">
         <is>
           <t>STRAWS</t>
         </is>
       </c>
-      <c r="D842" s="1" t="inlineStr">
+      <c r="D843" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E842" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A843" s="1" t="inlineStr">
+      <c r="E843" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F843" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="844" customHeight="1" ht="140.0">
+      <c r="A844" s="1" t="inlineStr">
         <is>
           <t>1179683</t>
         </is>
       </c>
-      <c r="C843" s="1" t="inlineStr">
+      <c r="C844" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S TASTY BITES</t>
         </is>
       </c>
-      <c r="D843" s="1" t="inlineStr">
+      <c r="D844" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E843" s="1" t="inlineStr">
+      <c r="E844" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F843" s="1" t="inlineStr">
+      <c r="F844" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="844" customHeight="1" ht="140.0">
-      <c r="A844" s="1" t="inlineStr">
+    <row r="845" customHeight="1" ht="140.0">
+      <c r="A845" s="1" t="inlineStr">
         <is>
           <t>1189021</t>
         </is>
       </c>
-      <c r="C844" s="1" t="inlineStr">
+      <c r="C845" s="1" t="inlineStr">
         <is>
           <t>ARNOTT RATIO</t>
         </is>
       </c>
-      <c r="D844" s="1" t="inlineStr">
+      <c r="D845" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E844" s="1" t="inlineStr">
+      <c r="E845" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F844" s="1" t="inlineStr">
+      <c r="F845" s="1" t="inlineStr">
         <is>
           <t>Research Affiliates, LLC</t>
         </is>
       </c>
     </row>
-    <row r="845" customHeight="1" ht="140.0">
-      <c r="A845" s="1" t="inlineStr">
+    <row r="846" customHeight="1" ht="140.0">
+      <c r="A846" s="1" t="inlineStr">
         <is>
           <t>1194004</t>
         </is>
       </c>
-      <c r="C845" s="1" t="inlineStr">
+      <c r="C846" s="1" t="inlineStr">
         <is>
           <t>Sourdough Crisps</t>
         </is>
       </c>
-      <c r="D845" s="1" t="inlineStr">
+      <c r="D846" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E845" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F845" s="1" t="inlineStr">
+      <c r="E846" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F846" s="1" t="inlineStr">
         <is>
           <t>Allison Arnott</t>
         </is>
       </c>
     </row>
-    <row r="846" customHeight="1" ht="140.0">
-      <c r="A846" s="1" t="inlineStr">
+    <row r="847" customHeight="1" ht="140.0">
+      <c r="A847" s="1" t="inlineStr">
         <is>
           <t>1226358</t>
         </is>
       </c>
-      <c r="C846" s="1" t="inlineStr">
+      <c r="C847" s="1" t="inlineStr">
         <is>
           <t>WHAT MORE COULD YOU WISH FOR?</t>
         </is>
       </c>
-      <c r="D846" s="1" t="inlineStr">
+      <c r="D847" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E846" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A847" s="1" t="inlineStr">
+      <c r="E847" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F847" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="848" customHeight="1" ht="140.0">
+      <c r="A848" s="1" t="inlineStr">
         <is>
           <t>1246326</t>
         </is>
       </c>
-      <c r="C847" s="1" t="inlineStr">
+      <c r="C848" s="1" t="inlineStr">
         <is>
           <t>CRISPY SNAX</t>
         </is>
       </c>
-      <c r="D847" s="1" t="inlineStr">
+      <c r="D848" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E847" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A848" s="1" t="inlineStr">
+      <c r="E848" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F848" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="849" customHeight="1" ht="140.0">
+      <c r="A849" s="1" t="inlineStr">
         <is>
           <t>1263135</t>
         </is>
       </c>
-      <c r="C848" s="1" t="inlineStr">
+      <c r="C849" s="1" t="inlineStr">
         <is>
           <t>CRISPY SNAX</t>
         </is>
       </c>
-      <c r="D848" s="1" t="inlineStr">
+      <c r="D849" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E848" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A849" s="1" t="inlineStr">
+      <c r="E849" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F849" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="850" customHeight="1" ht="140.0">
+      <c r="A850" s="1" t="inlineStr">
         <is>
           <t>1313932</t>
         </is>
       </c>
-      <c r="C849" s="1" t="inlineStr">
+      <c r="C850" s="1" t="inlineStr">
         <is>
           <t>WHAT MORE COULD YOU WISH FOR?</t>
         </is>
       </c>
-      <c r="D849" s="1" t="inlineStr">
+      <c r="D850" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E849" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A850" s="1" t="inlineStr">
+      <c r="E850" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F850" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="851" customHeight="1" ht="140.0">
+      <c r="A851" s="1" t="inlineStr">
         <is>
           <t>1352356</t>
         </is>
       </c>
-      <c r="C850" s="1" t="inlineStr">
+      <c r="C851" s="1" t="inlineStr">
         <is>
           <t>Morpeth Muesli</t>
         </is>
       </c>
-      <c r="D850" s="1" t="inlineStr">
+      <c r="D851" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E850" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F850" s="1" t="inlineStr">
+      <c r="E851" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F851" s="1" t="inlineStr">
         <is>
           <t>Allison Arnott</t>
         </is>
       </c>
     </row>
-    <row r="851" customHeight="1" ht="140.0">
-      <c r="A851" s="1" t="inlineStr">
+    <row r="852" customHeight="1" ht="140.0">
+      <c r="A852" s="1" t="inlineStr">
         <is>
           <t>1417831</t>
         </is>
       </c>
-      <c r="C851" s="1" t="inlineStr">
+      <c r="C852" s="1" t="inlineStr">
         <is>
           <t>Arnotts Depot</t>
         </is>
       </c>
-      <c r="D851" s="1" t="inlineStr">
+      <c r="D852" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E851" s="1" t="inlineStr">
+      <c r="E852" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F851" s="1" t="inlineStr">
+      <c r="F852" s="1" t="inlineStr">
         <is>
           <t>Graham Arnott Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="852" customHeight="1" ht="140.0">
-      <c r="A852" s="1" t="inlineStr">
+    <row r="853" customHeight="1" ht="140.0">
+      <c r="A853" s="1" t="inlineStr">
         <is>
           <t>1427306</t>
         </is>
       </c>
-      <c r="C852" s="1" t="inlineStr">
+      <c r="C853" s="1" t="inlineStr">
         <is>
           <t>LUNCH SLICES</t>
         </is>
       </c>
-      <c r="D852" s="1" t="inlineStr">
+      <c r="D853" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E852" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A853" s="1" t="inlineStr">
+      <c r="E853" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F853" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="854" customHeight="1" ht="140.0">
+      <c r="A854" s="1" t="inlineStr">
         <is>
           <t>1445863</t>
         </is>
       </c>
-      <c r="C853" s="1" t="inlineStr">
+      <c r="C854" s="1" t="inlineStr">
         <is>
           <t>CHOCOLICIOUS</t>
         </is>
       </c>
-      <c r="D853" s="1" t="inlineStr">
+      <c r="D854" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E853" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A854" s="1" t="inlineStr">
+      <c r="E854" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F854" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="855" customHeight="1" ht="140.0">
+      <c r="A855" s="1" t="inlineStr">
         <is>
           <t>1477876</t>
         </is>
       </c>
-      <c r="C854" s="1" t="inlineStr">
+      <c r="C855" s="1" t="inlineStr">
         <is>
           <t>CRACKER CHIPS</t>
         </is>
       </c>
-      <c r="D854" s="1" t="inlineStr">
+      <c r="D855" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E854" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A855" s="1" t="inlineStr">
+      <c r="E855" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F855" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="856" customHeight="1" ht="140.0">
+      <c r="A856" s="1" t="inlineStr">
         <is>
           <t>1521782</t>
         </is>
       </c>
-      <c r="C855" s="1" t="inlineStr">
+      <c r="C856" s="1" t="inlineStr">
         <is>
           <t>B Strong 4 Life</t>
         </is>
       </c>
-      <c r="D855" s="1" t="inlineStr">
+      <c r="D856" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E855" s="1" t="inlineStr">
+      <c r="E856" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F855" s="1" t="inlineStr">
+      <c r="F856" s="1" t="inlineStr">
         <is>
           <t>Linda Arnott</t>
         </is>
       </c>
     </row>
-    <row r="856" customHeight="1" ht="140.0">
-      <c r="A856" s="1" t="inlineStr">
+    <row r="857" customHeight="1" ht="140.0">
+      <c r="A857" s="1" t="inlineStr">
         <is>
           <t>1559223</t>
         </is>
       </c>
-      <c r="C856" s="1" t="inlineStr">
+      <c r="C857" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S MILK TRUE BLUE FIRST FLEET HERITAGE TRUSTED FOR GREAT TASTE
 &amp; QUALITY</t>
         </is>
       </c>
-      <c r="D856" s="1" t="inlineStr">
+      <c r="D857" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E856" s="1" t="inlineStr">
+      <c r="E857" s="1" t="inlineStr">
         <is>
           <t>5, 29, 30, 32</t>
         </is>
       </c>
-      <c r="F856" s="1" t="inlineStr">
+      <c r="F857" s="1" t="inlineStr">
         <is>
           <t>ARNOTTS MILK PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="857" customHeight="1" ht="140.0">
-      <c r="A857" s="1" t="inlineStr">
+    <row r="858" customHeight="1" ht="140.0">
+      <c r="A858" s="1" t="inlineStr">
         <is>
           <t>1559224</t>
         </is>
       </c>
-      <c r="C857" s="1" t="inlineStr">
+      <c r="C858" s="1" t="inlineStr">
         <is>
           <t>A ARNOTT'S TRUSTED FOR GREAT TASTE &amp; QUALITY</t>
         </is>
       </c>
-      <c r="D857" s="1" t="inlineStr">
+      <c r="D858" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E857" s="1" t="inlineStr">
+      <c r="E858" s="1" t="inlineStr">
         <is>
           <t>5, 29, 30</t>
         </is>
       </c>
-      <c r="F857" s="1" t="inlineStr">
+      <c r="F858" s="1" t="inlineStr">
         <is>
           <t>ARNOTTS MILK PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="858" customHeight="1" ht="140.0">
-      <c r="A858" s="1" t="inlineStr">
+    <row r="859" customHeight="1" ht="140.0">
+      <c r="A859" s="1" t="inlineStr">
         <is>
           <t>1559225</t>
         </is>
       </c>
-      <c r="C858" s="1" t="inlineStr">
+      <c r="C859" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S TRUSTED FOR GREAT TASTE &amp; QUALITY</t>
         </is>
       </c>
-      <c r="D858" s="1" t="inlineStr">
+      <c r="D859" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E858" s="1" t="inlineStr">
+      <c r="E859" s="1" t="inlineStr">
         <is>
           <t>3, 5, 10, 29, 30, 32</t>
         </is>
       </c>
-      <c r="F858" s="1" t="inlineStr">
+      <c r="F859" s="1" t="inlineStr">
         <is>
           <t>ARNOTTS MILK PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="859" customHeight="1" ht="140.0">
-      <c r="A859" s="1" t="inlineStr">
+    <row r="860" customHeight="1" ht="140.0">
+      <c r="A860" s="1" t="inlineStr">
         <is>
           <t>1560356</t>
         </is>
       </c>
-      <c r="C859" s="1" t="inlineStr">
+      <c r="C860" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S</t>
         </is>
       </c>
-      <c r="D859" s="1" t="inlineStr">
+      <c r="D860" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E859" s="1" t="inlineStr">
+      <c r="E860" s="1" t="inlineStr">
         <is>
           <t>5, 29, 30</t>
         </is>
       </c>
-      <c r="F859" s="1" t="inlineStr">
+      <c r="F860" s="1" t="inlineStr">
         <is>
           <t>ARNOTTS MILK PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="860" customHeight="1" ht="140.0">
-      <c r="A860" s="1" t="inlineStr">
+    <row r="861" customHeight="1" ht="140.0">
+      <c r="A861" s="1" t="inlineStr">
         <is>
           <t>1560357</t>
         </is>
       </c>
-      <c r="C860" s="1" t="inlineStr">
+      <c r="C861" s="1" t="inlineStr">
         <is>
           <t>FIRST FLEET BRAND</t>
         </is>
       </c>
-      <c r="D860" s="1" t="inlineStr">
+      <c r="D861" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E860" s="1" t="inlineStr">
+      <c r="E861" s="1" t="inlineStr">
         <is>
           <t>5, 29, 30</t>
         </is>
       </c>
-      <c r="F860" s="1" t="inlineStr">
+      <c r="F861" s="1" t="inlineStr">
         <is>
           <t>ARNOTTS MILK PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="861" customHeight="1" ht="140.0">
-      <c r="A861" s="1" t="inlineStr">
+    <row r="862" customHeight="1" ht="140.0">
+      <c r="A862" s="1" t="inlineStr">
         <is>
           <t>1562364</t>
         </is>
       </c>
-      <c r="C861" s="1" t="inlineStr">
+      <c r="C862" s="1" t="inlineStr">
         <is>
           <t>EUREKA BRAND</t>
         </is>
       </c>
-      <c r="D861" s="1" t="inlineStr">
+      <c r="D862" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E861" s="1" t="inlineStr">
+      <c r="E862" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
-      <c r="F861" s="1" t="inlineStr">
+      <c r="F862" s="1" t="inlineStr">
         <is>
           <t>ARNOTTS MILK PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="862" customHeight="1" ht="140.0">
-      <c r="A862" s="1" t="inlineStr">
+    <row r="863" customHeight="1" ht="140.0">
+      <c r="A863" s="1" t="inlineStr">
         <is>
           <t>1562960</t>
         </is>
       </c>
-      <c r="C862" s="1" t="inlineStr">
+      <c r="C863" s="1" t="inlineStr">
         <is>
           <t>LIGHTHORSE BRAND</t>
         </is>
       </c>
-      <c r="D862" s="1" t="inlineStr">
+      <c r="D863" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E862" s="1" t="inlineStr">
+      <c r="E863" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
-      <c r="F862" s="1" t="inlineStr">
+      <c r="F863" s="1" t="inlineStr">
         <is>
           <t>ARNOTTS MILK PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="863" customHeight="1" ht="140.0">
-      <c r="A863" s="1" t="inlineStr">
+    <row r="864" customHeight="1" ht="140.0">
+      <c r="A864" s="1" t="inlineStr">
         <is>
           <t>1562962</t>
         </is>
       </c>
-      <c r="C863" s="1" t="inlineStr">
+      <c r="C864" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S ORIGINAL INFANT FORMULA</t>
         </is>
       </c>
-      <c r="D863" s="1" t="inlineStr">
+      <c r="D864" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E863" s="1" t="inlineStr">
+      <c r="E864" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="F863" s="1" t="inlineStr">
+      <c r="F864" s="1" t="inlineStr">
         <is>
           <t>ARNOTTS MILK PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="864" customHeight="1" ht="140.0">
-      <c r="A864" s="1" t="inlineStr">
+    <row r="865" customHeight="1" ht="140.0">
+      <c r="A865" s="1" t="inlineStr">
         <is>
           <t>1562963</t>
         </is>
       </c>
-      <c r="C864" s="1" t="inlineStr">
+      <c r="C865" s="1" t="inlineStr">
         <is>
           <t>ARNOTTS PREMIUM GOLD INFANT FORMULA</t>
         </is>
       </c>
-      <c r="D864" s="1" t="inlineStr">
+      <c r="D865" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E864" s="1" t="inlineStr">
+      <c r="E865" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="F864" s="1" t="inlineStr">
+      <c r="F865" s="1" t="inlineStr">
         <is>
           <t>ARNOTTS MILK PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="865" customHeight="1" ht="140.0">
-      <c r="A865" s="1" t="inlineStr">
+    <row r="866" customHeight="1" ht="140.0">
+      <c r="A866" s="1" t="inlineStr">
         <is>
           <t>1565057</t>
         </is>
       </c>
-      <c r="C865" s="1" t="inlineStr">
+      <c r="C866" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S AUSTRALIA</t>
         </is>
       </c>
-      <c r="D865" s="1" t="inlineStr">
+      <c r="D866" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E865" s="1" t="inlineStr">
+      <c r="E866" s="1" t="inlineStr">
         <is>
           <t>3, 5, 10, 29, 30, 32</t>
         </is>
       </c>
-      <c r="F865" s="1" t="inlineStr">
+      <c r="F866" s="1" t="inlineStr">
         <is>
           <t>ARNOTTS MILK PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="866" customHeight="1" ht="140.0">
-      <c r="A866" s="1" t="inlineStr">
+    <row r="867" customHeight="1" ht="140.0">
+      <c r="A867" s="1" t="inlineStr">
         <is>
           <t>1565543</t>
         </is>
       </c>
-      <c r="C866" s="1" t="inlineStr">
+      <c r="C867" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S DAIRY GROUP</t>
         </is>
       </c>
-      <c r="D866" s="1" t="inlineStr">
+      <c r="D867" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E866" s="1" t="inlineStr">
+      <c r="E867" s="1" t="inlineStr">
         <is>
           <t>5, 29, 30</t>
         </is>
       </c>
-      <c r="F866" s="1" t="inlineStr">
+      <c r="F867" s="1" t="inlineStr">
         <is>
           <t>ARNOTTS MILK PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="867" customHeight="1" ht="140.0">
-      <c r="A867" s="1" t="inlineStr">
+    <row r="868" customHeight="1" ht="140.0">
+      <c r="A868" s="1" t="inlineStr">
         <is>
           <t>1571217</t>
         </is>
       </c>
-      <c r="C867" s="1" t="inlineStr">
+      <c r="C868" s="1" t="inlineStr">
         <is>
           <t>MILK GOLD</t>
         </is>
       </c>
-      <c r="D867" s="1" t="inlineStr">
+      <c r="D868" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E867" s="1" t="inlineStr">
+      <c r="E868" s="1" t="inlineStr">
         <is>
           <t>5, 29</t>
         </is>
       </c>
-      <c r="F867" s="1" t="inlineStr">
+      <c r="F868" s="1" t="inlineStr">
         <is>
           <t>ARNOTTS MILK PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="868" customHeight="1" ht="140.0">
-      <c r="A868" s="1" t="inlineStr">
+    <row r="869" customHeight="1" ht="140.0">
+      <c r="A869" s="1" t="inlineStr">
         <is>
           <t>1571248</t>
         </is>
       </c>
-      <c r="C868" s="1" t="inlineStr">
+      <c r="C869" s="1" t="inlineStr">
         <is>
           <t>FARINA</t>
         </is>
       </c>
-      <c r="D868" s="1" t="inlineStr">
+      <c r="D869" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E868" s="1" t="inlineStr">
+      <c r="E869" s="1" t="inlineStr">
         <is>
           <t>5, 29, 30</t>
         </is>
       </c>
-      <c r="F868" s="1" t="inlineStr">
+      <c r="F869" s="1" t="inlineStr">
         <is>
           <t>ARNOTTS MILK PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="869" customHeight="1" ht="140.0">
-      <c r="A869" s="1" t="inlineStr">
+    <row r="870" customHeight="1" ht="140.0">
+      <c r="A870" s="1" t="inlineStr">
         <is>
           <t>1571459</t>
         </is>
       </c>
-      <c r="C869" s="1" t="inlineStr">
+      <c r="C870" s="1" t="inlineStr">
         <is>
           <t>STIRABOUT</t>
         </is>
       </c>
-      <c r="D869" s="1" t="inlineStr">
+      <c r="D870" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E869" s="1" t="inlineStr">
+      <c r="E870" s="1" t="inlineStr">
         <is>
           <t>5, 29, 30</t>
         </is>
       </c>
-      <c r="F869" s="1" t="inlineStr">
+      <c r="F870" s="1" t="inlineStr">
         <is>
           <t>ARNOTTS MILK PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="870" customHeight="1" ht="140.0">
-      <c r="A870" s="1" t="inlineStr">
+    <row r="871" customHeight="1" ht="140.0">
+      <c r="A871" s="1" t="inlineStr">
         <is>
           <t>1571610</t>
         </is>
       </c>
-      <c r="C870" s="1" t="inlineStr">
+      <c r="C871" s="1" t="inlineStr">
         <is>
           <t>IMMUNOGUARD</t>
         </is>
       </c>
-      <c r="D870" s="1" t="inlineStr">
+      <c r="D871" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E870" s="1" t="inlineStr">
+      <c r="E871" s="1" t="inlineStr">
         <is>
           <t>5, 29, 30</t>
         </is>
       </c>
-      <c r="F870" s="1" t="inlineStr">
+      <c r="F871" s="1" t="inlineStr">
         <is>
           <t>ARNOTTS MILK PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="871" customHeight="1" ht="140.0">
-      <c r="A871" s="1" t="inlineStr">
+    <row r="872" customHeight="1" ht="140.0">
+      <c r="A872" s="1" t="inlineStr">
         <is>
           <t>1578625</t>
         </is>
       </c>
-      <c r="C871" s="1" t="inlineStr">
+      <c r="C872" s="1" t="inlineStr">
         <is>
           <t>LUNCH SLICES</t>
         </is>
       </c>
-      <c r="D871" s="1" t="inlineStr">
+      <c r="D872" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E871" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A872" s="1" t="inlineStr">
+      <c r="E872" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F872" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="873" customHeight="1" ht="140.0">
+      <c r="A873" s="1" t="inlineStr">
         <is>
           <t>1606091</t>
         </is>
       </c>
-      <c r="C872" s="1" t="inlineStr">
+      <c r="C873" s="1" t="inlineStr">
         <is>
           <t>AE</t>
         </is>
       </c>
-      <c r="D872" s="1" t="inlineStr">
+      <c r="D873" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E872" s="1" t="inlineStr">
+      <c r="E873" s="1" t="inlineStr">
         <is>
           <t>5, 29, 30, 32</t>
         </is>
       </c>
-      <c r="F872" s="1" t="inlineStr">
+      <c r="F873" s="1" t="inlineStr">
         <is>
           <t>Neil Arnott</t>
         </is>
       </c>
     </row>
-    <row r="873" customHeight="1" ht="140.0">
-      <c r="A873" s="1" t="inlineStr">
+    <row r="874" customHeight="1" ht="140.0">
+      <c r="A874" s="1" t="inlineStr">
         <is>
           <t>1611666</t>
         </is>
       </c>
-      <c r="C873" s="1" t="inlineStr">
+      <c r="C874" s="1" t="inlineStr">
         <is>
           <t>MARYLAND</t>
         </is>
       </c>
-      <c r="D873" s="1" t="inlineStr">
+      <c r="D874" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E873" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A874" s="1" t="inlineStr">
+      <c r="E874" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F874" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="875" customHeight="1" ht="140.0">
+      <c r="A875" s="1" t="inlineStr">
         <is>
           <t>1611670</t>
         </is>
       </c>
-      <c r="C874" s="1" t="inlineStr">
+      <c r="C875" s="1" t="inlineStr">
         <is>
           <t>JAMMIE DODGERS</t>
         </is>
       </c>
-      <c r="D874" s="1" t="inlineStr">
+      <c r="D875" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E874" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A875" s="1" t="inlineStr">
+      <c r="E875" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F875" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="876" customHeight="1" ht="140.0">
+      <c r="A876" s="1" t="inlineStr">
         <is>
           <t>1690902</t>
         </is>
       </c>
-      <c r="C875" s="1" t="inlineStr">
+      <c r="C876" s="1" t="inlineStr">
         <is>
           <t>HI-VIZ YOUR SPORTS CLUB SUPPORTER WORKWEAR CRIMSON WOMTUDELLS WXYDC
 PERNICIOUS PIRANHAS</t>
         </is>
       </c>
-      <c r="D875" s="1" t="inlineStr">
+      <c r="D876" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E875" s="1" t="inlineStr">
+      <c r="E876" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F875" s="1" t="inlineStr">
+      <c r="F876" s="1" t="inlineStr">
         <is>
           <t>The Trustee for DAVID ARNOTT FAMILY VOCATION TRUST</t>
         </is>
       </c>
     </row>
-    <row r="876" customHeight="1" ht="140.0">
-      <c r="A876" s="1" t="inlineStr">
+    <row r="877" customHeight="1" ht="140.0">
+      <c r="A877" s="1" t="inlineStr">
         <is>
           <t>1746711</t>
         </is>
       </c>
-      <c r="C876" s="1" t="inlineStr">
+      <c r="C877" s="1" t="inlineStr">
         <is>
           <t>NAUGHTY BUT NICE</t>
         </is>
       </c>
-      <c r="D876" s="1" t="inlineStr">
+      <c r="D877" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E876" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A877" s="1" t="inlineStr">
+      <c r="E877" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F877" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="878" customHeight="1" ht="140.0">
+      <c r="A878" s="1" t="inlineStr">
         <is>
           <t>1778923</t>
         </is>
       </c>
-      <c r="C877" s="1" t="inlineStr">
+      <c r="C878" s="1" t="inlineStr">
         <is>
           <t>TWISTS</t>
         </is>
       </c>
-      <c r="D877" s="1" t="inlineStr">
+      <c r="D878" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E877" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A878" s="1" t="inlineStr">
+      <c r="E878" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F878" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="879" customHeight="1" ht="140.0">
+      <c r="A879" s="1" t="inlineStr">
         <is>
           <t>1815554</t>
         </is>
       </c>
-      <c r="C878" s="1" t="inlineStr">
+      <c r="C879" s="1" t="inlineStr">
         <is>
           <t>BUTTERNUT SNAP</t>
         </is>
       </c>
-      <c r="D878" s="1" t="inlineStr">
+      <c r="D879" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E878" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A879" s="1" t="inlineStr">
+      <c r="E879" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F879" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="880" customHeight="1" ht="140.0">
+      <c r="A880" s="1" t="inlineStr">
         <is>
           <t>1836971</t>
         </is>
       </c>
-      <c r="C879" s="1" t="inlineStr">
+      <c r="C880" s="1" t="inlineStr">
         <is>
           <t>THERE IS NO SUBSTITUTE</t>
         </is>
       </c>
-      <c r="D879" s="1" t="inlineStr">
+      <c r="D880" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E879" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A880" s="1" t="inlineStr">
+      <c r="E880" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F880" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="881" customHeight="1" ht="140.0">
+      <c r="A881" s="1" t="inlineStr">
         <is>
           <t>1855686</t>
         </is>
       </c>
-      <c r="C880" s="1" t="inlineStr">
+      <c r="C881" s="1" t="inlineStr">
         <is>
           <t>Bloke's Finance Advice</t>
         </is>
       </c>
-      <c r="D880" s="1" t="inlineStr">
+      <c r="D881" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E880" s="1" t="inlineStr">
+      <c r="E881" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F880" s="1" t="inlineStr">
+      <c r="F881" s="1" t="inlineStr">
         <is>
           <t>The Trustee for D &amp; B Arnott Family Trust</t>
         </is>
       </c>
     </row>
-    <row r="881" customHeight="1" ht="140.0">
-      <c r="A881" s="1" t="inlineStr">
+    <row r="882" customHeight="1" ht="140.0">
+      <c r="A882" s="1" t="inlineStr">
         <is>
           <t>1857452</t>
         </is>
       </c>
-      <c r="C881" s="1" t="inlineStr">
+      <c r="C882" s="1" t="inlineStr">
         <is>
           <t>Men's Finance Advice</t>
         </is>
       </c>
-      <c r="D881" s="1" t="inlineStr">
+      <c r="D882" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E881" s="1" t="inlineStr">
+      <c r="E882" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F881" s="1" t="inlineStr">
+      <c r="F882" s="1" t="inlineStr">
         <is>
           <t>The Trustee for D &amp; B Arnott Family Trust</t>
         </is>
       </c>
     </row>
-    <row r="882" customHeight="1" ht="140.0">
-      <c r="A882" s="1" t="inlineStr">
+    <row r="883" customHeight="1" ht="140.0">
+      <c r="A883" s="1" t="inlineStr">
         <is>
           <t>1870757</t>
         </is>
       </c>
-      <c r="C882" s="1" t="inlineStr">
+      <c r="C883" s="1" t="inlineStr">
         <is>
           <t>Morpeth Muesli</t>
         </is>
       </c>
-      <c r="D882" s="1" t="inlineStr">
+      <c r="D883" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E882" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F882" s="1" t="inlineStr">
+      <c r="E883" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F883" s="1" t="inlineStr">
         <is>
           <t>allison elizabeth arnott</t>
         </is>
       </c>
     </row>
-    <row r="883" customHeight="1" ht="140.0">
-      <c r="A883" s="1" t="inlineStr">
+    <row r="884" customHeight="1" ht="140.0">
+      <c r="A884" s="1" t="inlineStr">
         <is>
           <t>1977957</t>
         </is>
       </c>
-      <c r="C883" s="1" t="inlineStr">
+      <c r="C884" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S</t>
         </is>
       </c>
-      <c r="D883" s="1" t="inlineStr">
+      <c r="D884" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E883" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F883" s="1" t="inlineStr">
+      <c r="E884" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F884" s="1" t="inlineStr">
         <is>
           <t>Rajeshri Kotecha</t>
         </is>
       </c>
     </row>
-    <row r="884" customHeight="1" ht="140.0">
-      <c r="A884" s="1" t="inlineStr">
+    <row r="885" customHeight="1" ht="140.0">
+      <c r="A885" s="1" t="inlineStr">
         <is>
           <t>2075422</t>
         </is>
       </c>
-      <c r="C884" s="1" t="inlineStr">
+      <c r="C885" s="1" t="inlineStr">
         <is>
           <t>TINA WAFER</t>
         </is>
       </c>
-      <c r="D884" s="1" t="inlineStr">
+      <c r="D885" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E884" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F884" s="1" t="inlineStr">
+      <c r="E885" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F885" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
-    <row r="885" customHeight="1" ht="140.0">
-      <c r="A885" s="1" t="inlineStr">
+    <row r="886" customHeight="1" ht="140.0">
+      <c r="A886" s="1" t="inlineStr">
         <is>
           <t>2085841</t>
         </is>
       </c>
-      <c r="C885" s="1" t="inlineStr">
+      <c r="C886" s="1" t="inlineStr">
         <is>
           <t>VitaGO</t>
         </is>
       </c>
-      <c r="D885" s="1" t="inlineStr">
+      <c r="D886" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E885" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F885" s="1" t="inlineStr">
+      <c r="E886" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F886" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
-    <row r="886" customHeight="1" ht="140.0">
-      <c r="A886" s="1" t="inlineStr">
+    <row r="887" customHeight="1" ht="140.0">
+      <c r="A887" s="1" t="inlineStr">
         <is>
           <t>2087001</t>
         </is>
       </c>
-      <c r="C886" s="1" t="inlineStr">
+      <c r="C887" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S GOOD TIME VITAGO</t>
         </is>
       </c>
-      <c r="D886" s="1" t="inlineStr">
+      <c r="D887" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E886" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F886" s="1" t="inlineStr">
+      <c r="E887" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F887" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
-    <row r="887" customHeight="1" ht="140.0">
-      <c r="A887" s="1" t="inlineStr">
+    <row r="888" customHeight="1" ht="140.0">
+      <c r="A888" s="1" t="inlineStr">
         <is>
           <t>2118034</t>
         </is>
       </c>
-      <c r="C887" s="1" t="inlineStr">
+      <c r="C888" s="1" t="inlineStr">
         <is>
           <t>PLANTLY</t>
         </is>
       </c>
-      <c r="D887" s="1" t="inlineStr">
+      <c r="D888" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E887" s="1" t="inlineStr">
+      <c r="E888" s="1" t="inlineStr">
         <is>
           <t>29, 30, 32</t>
         </is>
       </c>
-      <c r="F887" s="1" t="inlineStr">
+      <c r="F888" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
-    <row r="888" customHeight="1" ht="140.0">
-      <c r="A888" s="1" t="inlineStr">
+    <row r="889" customHeight="1" ht="140.0">
+      <c r="A889" s="1" t="inlineStr">
         <is>
           <t>2121132</t>
         </is>
       </c>
-      <c r="C888" s="1" t="inlineStr">
+      <c r="C889" s="1" t="inlineStr">
         <is>
           <t>PLANTLY</t>
         </is>
       </c>
-      <c r="D888" s="1" t="inlineStr">
+      <c r="D889" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E888" s="1" t="inlineStr">
+      <c r="E889" s="1" t="inlineStr">
         <is>
           <t>29, 30, 32</t>
         </is>
       </c>
-      <c r="F888" s="1" t="inlineStr">
+      <c r="F889" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
-    <row r="889" customHeight="1" ht="140.0">
-      <c r="A889" s="1" t="inlineStr">
+    <row r="890" customHeight="1" ht="140.0">
+      <c r="A890" s="1" t="inlineStr">
         <is>
           <t>2227888</t>
         </is>
       </c>
-      <c r="C889" s="1" t="inlineStr">
+      <c r="C890" s="1" t="inlineStr">
         <is>
           <t>No-Kickback Ignitions</t>
         </is>
       </c>
-      <c r="D889" s="1" t="inlineStr">
+      <c r="D890" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E889" s="1" t="inlineStr">
+      <c r="E890" s="1" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
-      <c r="F889" s="1" t="inlineStr">
+      <c r="F890" s="1" t="inlineStr">
         <is>
           <t>Michael Arnott</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>