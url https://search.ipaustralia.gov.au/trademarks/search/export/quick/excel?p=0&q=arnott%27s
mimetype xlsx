--- v1 (2026-04-04)
+++ v2 (2026-05-19)
@@ -8245,51 +8245,51 @@
       <c r="E11" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F11" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="12" customHeight="1" ht="140.0">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>44268</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="13" customHeight="1" ht="140.0">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>47605</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>LATTICE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
@@ -8469,51 +8469,51 @@
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="20" customHeight="1" ht="140.0">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>70113</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>CLIX</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="21" customHeight="1" ht="140.0">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>93404</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>MALT-O-MILK</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
@@ -10213,51 +10213,51 @@
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="82" customHeight="1" ht="140.0">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>707498</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>AULSEBROOKS</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="83" customHeight="1" ht="140.0">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>720870</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>SUNSHINE</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
@@ -10325,51 +10325,51 @@
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="86" customHeight="1" ht="140.0">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>734306</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>NOTHING BEATS WAGON WHEELS</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
     <row r="87" customHeight="1" ht="140.0">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>736671</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>TIC TOC</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
@@ -11193,51 +11193,51 @@
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="117" customHeight="1" ht="140.0">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>1107479</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>NAUGHTY BUT NICE</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="118" customHeight="1" ht="140.0">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>1109991</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>HARVEST WHEAT</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
@@ -11277,79 +11277,79 @@
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="120" customHeight="1" ht="140.0">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>1175645</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S FAVOURITES</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="121" customHeight="1" ht="140.0">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>1176590</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>FLAVOUR SENSATIONS</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="122" customHeight="1" ht="140.0">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>1257093</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
@@ -12649,51 +12649,51 @@
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="169" customHeight="1" ht="140.0">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>1840512</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>DELI INFUSIONS</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="170" customHeight="1" ht="140.0">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>1857848</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>CHICKEN CRIMPY</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
@@ -13992,80 +13992,80 @@
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>Arnott T&amp;P Holding, LLC</t>
         </is>
       </c>
     </row>
     <row r="217" customHeight="1" ht="140.0">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>2617597</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>MOTHER EARTH</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Published:
-Under examination</t>
+          <t>Accepted:
+Awaiting publication</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>Arnott's New Zealand Limited</t>
         </is>
       </c>
     </row>
     <row r="218" customHeight="1" ht="140.0">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>2629841</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>POPSTERS</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Published:
-Awaiting examination</t>
+          <t>Accepted:
+Awaiting publication</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>Arnott's New Zealand Limited</t>
         </is>
       </c>
     </row>
     <row r="219" customHeight="1" ht="140.0">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>852</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">