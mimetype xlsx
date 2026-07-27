--- v2 (2026-05-19)
+++ v3 (2026-07-27)
@@ -2075,5975 +2075,5975 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1180952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>224</xdr:row>
+      <xdr:row>225</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>224</xdr:row>
+      <xdr:row>225</xdr:row>
       <xdr:rowOff>980952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="980952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>226</xdr:row>
+      <xdr:row>227</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>226</xdr:row>
+      <xdr:row>227</xdr:row>
       <xdr:rowOff>971428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="971428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>229</xdr:row>
+      <xdr:row>230</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>229</xdr:row>
+      <xdr:row>230</xdr:row>
       <xdr:rowOff>980952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="980952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>233</xdr:row>
+      <xdr:row>234</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>233</xdr:row>
+      <xdr:row>234</xdr:row>
       <xdr:rowOff>933333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="933333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>237</xdr:row>
+      <xdr:row>238</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>237</xdr:row>
+      <xdr:row>238</xdr:row>
       <xdr:rowOff>1009523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1009523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>238</xdr:row>
+      <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>238</xdr:row>
+      <xdr:row>239</xdr:row>
       <xdr:rowOff>952380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="952380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>242</xdr:row>
+      <xdr:row>243</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>242</xdr:row>
+      <xdr:row>243</xdr:row>
       <xdr:rowOff>990476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="990476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>244</xdr:row>
+      <xdr:row>245</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>244</xdr:row>
+      <xdr:row>245</xdr:row>
       <xdr:rowOff>895238</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="895238"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>246</xdr:row>
+      <xdr:row>247</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>246</xdr:row>
+      <xdr:row>247</xdr:row>
       <xdr:rowOff>923809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="923809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>247</xdr:row>
+      <xdr:row>248</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>247</xdr:row>
+      <xdr:row>248</xdr:row>
       <xdr:rowOff>942857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="942857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>250</xdr:row>
+      <xdr:row>251</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>250</xdr:row>
+      <xdr:row>251</xdr:row>
       <xdr:rowOff>961904</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="63" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="961904"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>254</xdr:row>
+      <xdr:row>255</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>254</xdr:row>
+      <xdr:row>255</xdr:row>
       <xdr:rowOff>961904</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="64" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="961904"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>256</xdr:row>
+      <xdr:row>257</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>256</xdr:row>
+      <xdr:row>257</xdr:row>
       <xdr:rowOff>1295238</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="65" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1295238"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>257</xdr:row>
+      <xdr:row>258</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>257</xdr:row>
+      <xdr:row>258</xdr:row>
       <xdr:rowOff>1361904</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="66" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1361904"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>260</xdr:row>
+      <xdr:row>261</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>260</xdr:row>
+      <xdr:row>261</xdr:row>
       <xdr:rowOff>961904</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="67" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="961904"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>261</xdr:row>
+      <xdr:row>262</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>261</xdr:row>
+      <xdr:row>262</xdr:row>
       <xdr:rowOff>961904</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="68" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="961904"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>270</xdr:row>
+      <xdr:row>271</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>270</xdr:row>
+      <xdr:row>271</xdr:row>
       <xdr:rowOff>971428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="69" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="971428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>272</xdr:row>
+      <xdr:row>273</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>272</xdr:row>
+      <xdr:row>273</xdr:row>
       <xdr:rowOff>952380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="952380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>273</xdr:row>
+      <xdr:row>274</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>273</xdr:row>
+      <xdr:row>274</xdr:row>
       <xdr:rowOff>980952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="71" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="980952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>303</xdr:row>
+      <xdr:row>304</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>303</xdr:row>
+      <xdr:row>304</xdr:row>
       <xdr:rowOff>990476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="990476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>311</xdr:row>
+      <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>311</xdr:row>
+      <xdr:row>312</xdr:row>
       <xdr:rowOff>990476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="73" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="990476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>312</xdr:row>
+      <xdr:row>313</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>312</xdr:row>
+      <xdr:row>313</xdr:row>
       <xdr:rowOff>952380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="952380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>336</xdr:row>
+      <xdr:row>337</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>336</xdr:row>
+      <xdr:row>337</xdr:row>
       <xdr:rowOff>980952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="75" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="980952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>337</xdr:row>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>337</xdr:row>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>990476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="76" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="990476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>338</xdr:row>
+      <xdr:row>339</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>338</xdr:row>
+      <xdr:row>339</xdr:row>
       <xdr:rowOff>980952</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="77" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="980952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>353</xdr:row>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>353</xdr:row>
+      <xdr:row>354</xdr:row>
       <xdr:rowOff>1276190</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1276190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>354</xdr:row>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>354</xdr:row>
+      <xdr:row>355</xdr:row>
       <xdr:rowOff>923809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="79" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="923809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>355</xdr:row>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>355</xdr:row>
+      <xdr:row>356</xdr:row>
       <xdr:rowOff>952380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="952380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>364</xdr:row>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>364</xdr:row>
+      <xdr:row>365</xdr:row>
       <xdr:rowOff>942857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="81" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="942857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>365</xdr:row>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>365</xdr:row>
+      <xdr:row>366</xdr:row>
       <xdr:rowOff>1133333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="82" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1133333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>370</xdr:row>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>370</xdr:row>
+      <xdr:row>371</xdr:row>
       <xdr:rowOff>1104761</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="83" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1104761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>371</xdr:row>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>371</xdr:row>
+      <xdr:row>372</xdr:row>
       <xdr:rowOff>876190</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="84" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="876190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>372</xdr:row>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>372</xdr:row>
+      <xdr:row>373</xdr:row>
       <xdr:rowOff>1009523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="85" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1009523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>376</xdr:row>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>376</xdr:row>
+      <xdr:row>377</xdr:row>
       <xdr:rowOff>1419047</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="86" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1419047"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>377</xdr:row>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>377</xdr:row>
+      <xdr:row>378</xdr:row>
       <xdr:rowOff>1066666</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="87" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1066666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>378</xdr:row>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>378</xdr:row>
+      <xdr:row>379</xdr:row>
       <xdr:rowOff>1076190</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="88" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1076190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>379</xdr:row>
+      <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>379</xdr:row>
+      <xdr:row>380</xdr:row>
       <xdr:rowOff>1085714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="89" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1085714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>380</xdr:row>
+      <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>380</xdr:row>
+      <xdr:row>381</xdr:row>
       <xdr:rowOff>1000000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1000000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>381</xdr:row>
+      <xdr:row>382</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>381</xdr:row>
+      <xdr:row>382</xdr:row>
       <xdr:rowOff>1314285</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="91" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1314285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>382</xdr:row>
+      <xdr:row>383</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>382</xdr:row>
+      <xdr:row>383</xdr:row>
       <xdr:rowOff>1342857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1342857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>383</xdr:row>
+      <xdr:row>384</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>383</xdr:row>
+      <xdr:row>384</xdr:row>
       <xdr:rowOff>1038095</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="93" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1038095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>385</xdr:row>
+      <xdr:row>386</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>385</xdr:row>
+      <xdr:row>386</xdr:row>
       <xdr:rowOff>857142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="857142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>386</xdr:row>
+      <xdr:row>387</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>386</xdr:row>
+      <xdr:row>387</xdr:row>
       <xdr:rowOff>1304761</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="95" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1304761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>388</xdr:row>
+      <xdr:row>389</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>388</xdr:row>
+      <xdr:row>389</xdr:row>
       <xdr:rowOff>1038095</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="96" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1038095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>393</xdr:row>
+      <xdr:row>394</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>393</xdr:row>
+      <xdr:row>394</xdr:row>
       <xdr:rowOff>933333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="97" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="933333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>394</xdr:row>
+      <xdr:row>395</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>394</xdr:row>
+      <xdr:row>395</xdr:row>
       <xdr:rowOff>971428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="98" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="971428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>395</xdr:row>
+      <xdr:row>396</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>395</xdr:row>
+      <xdr:row>396</xdr:row>
       <xdr:rowOff>971428</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="99" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="971428"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>431</xdr:row>
+      <xdr:row>432</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>431</xdr:row>
+      <xdr:row>432</xdr:row>
       <xdr:rowOff>304761</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="100" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="304761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>445</xdr:row>
+      <xdr:row>446</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1044000</xdr:colOff>
-      <xdr:row>445</xdr:row>
+      <xdr:row>446</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="101" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1044000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>446</xdr:row>
+      <xdr:row>447</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>446</xdr:row>
+      <xdr:row>447</xdr:row>
       <xdr:rowOff>1038095</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="102" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1038095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>447</xdr:row>
+      <xdr:row>448</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>447</xdr:row>
+      <xdr:row>448</xdr:row>
       <xdr:rowOff>1266666</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="103" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1266666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>448</xdr:row>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>448</xdr:row>
+      <xdr:row>449</xdr:row>
       <xdr:rowOff>952380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="104" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="952380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>449</xdr:row>
+      <xdr:row>450</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>449</xdr:row>
+      <xdr:row>450</xdr:row>
       <xdr:rowOff>923809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="105" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="923809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>450</xdr:row>
+      <xdr:row>451</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>576000</xdr:colOff>
-      <xdr:row>450</xdr:row>
+      <xdr:row>451</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="106" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="576000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>451</xdr:row>
+      <xdr:row>452</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>936000</xdr:colOff>
-      <xdr:row>451</xdr:row>
+      <xdr:row>452</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="107" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="936000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>452</xdr:row>
+      <xdr:row>453</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>452</xdr:row>
+      <xdr:row>453</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="108" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>453</xdr:row>
+      <xdr:row>454</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>453</xdr:row>
+      <xdr:row>454</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>454</xdr:row>
+      <xdr:row>455</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>454</xdr:row>
+      <xdr:row>455</xdr:row>
       <xdr:rowOff>923809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="923809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>455</xdr:row>
+      <xdr:row>456</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>455</xdr:row>
+      <xdr:row>456</xdr:row>
       <xdr:rowOff>933333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="933333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>456</xdr:row>
+      <xdr:row>457</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>456</xdr:row>
+      <xdr:row>457</xdr:row>
       <xdr:rowOff>933333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="933333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>457</xdr:row>
+      <xdr:row>458</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>457</xdr:row>
+      <xdr:row>458</xdr:row>
       <xdr:rowOff>904761</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="904761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>458</xdr:row>
+      <xdr:row>459</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>458</xdr:row>
+      <xdr:row>459</xdr:row>
       <xdr:rowOff>904761</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="904761"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>459</xdr:row>
+      <xdr:row>460</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>936000</xdr:colOff>
-      <xdr:row>459</xdr:row>
+      <xdr:row>460</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="936000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>460</xdr:row>
+      <xdr:row>461</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1044000</xdr:colOff>
-      <xdr:row>460</xdr:row>
+      <xdr:row>461</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1044000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>464</xdr:row>
+      <xdr:row>465</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>464</xdr:row>
+      <xdr:row>465</xdr:row>
       <xdr:rowOff>933333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="933333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>936000</xdr:colOff>
-      <xdr:row>479</xdr:row>
+      <xdr:row>480</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="936000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>485</xdr:row>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>485</xdr:row>
+      <xdr:row>486</xdr:row>
       <xdr:rowOff>514285</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="514285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>489</xdr:row>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>489</xdr:row>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>1342857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1342857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>490</xdr:row>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1548000</xdr:colOff>
-      <xdr:row>490</xdr:row>
+      <xdr:row>491</xdr:row>
       <xdr:rowOff>647480</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="647480"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>493</xdr:row>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>493</xdr:row>
+      <xdr:row>494</xdr:row>
       <xdr:rowOff>1342857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1342857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>503</xdr:row>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>503</xdr:row>
+      <xdr:row>504</xdr:row>
       <xdr:rowOff>342857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="342857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>514</xdr:row>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>514</xdr:row>
+      <xdr:row>515</xdr:row>
       <xdr:rowOff>1247619</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1247619"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>523</xdr:row>
+      <xdr:row>524</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>523</xdr:row>
+      <xdr:row>524</xdr:row>
       <xdr:rowOff>885714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="125" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="885714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>524</xdr:row>
+      <xdr:row>525</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>524</xdr:row>
+      <xdr:row>525</xdr:row>
       <xdr:rowOff>847619</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="126" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="847619"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>542</xdr:row>
+      <xdr:row>543</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>542</xdr:row>
+      <xdr:row>543</xdr:row>
       <xdr:rowOff>809523</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="127" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="809523"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>557</xdr:row>
+      <xdr:row>558</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>557</xdr:row>
+      <xdr:row>558</xdr:row>
       <xdr:rowOff>1342857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="128" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1342857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>558</xdr:row>
+      <xdr:row>559</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>936000</xdr:colOff>
-      <xdr:row>558</xdr:row>
+      <xdr:row>559</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="129" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="936000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>559</xdr:row>
+      <xdr:row>560</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>720000</xdr:colOff>
-      <xdr:row>559</xdr:row>
+      <xdr:row>560</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="130" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="720000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>560</xdr:row>
+      <xdr:row>561</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1332000</xdr:colOff>
-      <xdr:row>560</xdr:row>
+      <xdr:row>561</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="131" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1332000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>561</xdr:row>
+      <xdr:row>562</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1296000</xdr:colOff>
-      <xdr:row>561</xdr:row>
+      <xdr:row>562</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="132" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1296000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>562</xdr:row>
+      <xdr:row>563</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>900000</xdr:colOff>
-      <xdr:row>562</xdr:row>
+      <xdr:row>563</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="133" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="900000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>563</xdr:row>
+      <xdr:row>564</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>864000</xdr:colOff>
-      <xdr:row>563</xdr:row>
+      <xdr:row>564</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="134" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="864000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>564</xdr:row>
+      <xdr:row>565</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>684000</xdr:colOff>
-      <xdr:row>564</xdr:row>
+      <xdr:row>565</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="135" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="684000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>565</xdr:row>
+      <xdr:row>566</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>684000</xdr:colOff>
-      <xdr:row>565</xdr:row>
+      <xdr:row>566</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="136" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="684000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>573</xdr:row>
+      <xdr:row>574</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>756000</xdr:colOff>
-      <xdr:row>573</xdr:row>
+      <xdr:row>574</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="137" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="756000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>574</xdr:row>
+      <xdr:row>575</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>864000</xdr:colOff>
-      <xdr:row>574</xdr:row>
+      <xdr:row>575</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="138" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="864000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>582</xdr:row>
+      <xdr:row>583</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>582</xdr:row>
+      <xdr:row>583</xdr:row>
       <xdr:rowOff>866666</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="139" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="866666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>584</xdr:row>
+      <xdr:row>585</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>584</xdr:row>
+      <xdr:row>585</xdr:row>
       <xdr:rowOff>523809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="140" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="523809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>589</xdr:row>
+      <xdr:row>590</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1368000</xdr:colOff>
-      <xdr:row>589</xdr:row>
+      <xdr:row>590</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="141" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1368000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>590</xdr:row>
+      <xdr:row>591</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>590</xdr:row>
+      <xdr:row>591</xdr:row>
       <xdr:rowOff>457142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="142" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="457142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>591</xdr:row>
+      <xdr:row>592</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1332000</xdr:colOff>
-      <xdr:row>591</xdr:row>
+      <xdr:row>592</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="143" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1332000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>597</xdr:row>
+      <xdr:row>598</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>597</xdr:row>
+      <xdr:row>598</xdr:row>
       <xdr:rowOff>676190</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="144" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="676190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>598</xdr:row>
+      <xdr:row>599</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>598</xdr:row>
+      <xdr:row>599</xdr:row>
       <xdr:rowOff>657142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="145" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="657142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>599</xdr:row>
+      <xdr:row>600</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>599</xdr:row>
+      <xdr:row>600</xdr:row>
       <xdr:rowOff>695238</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="695238"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>600</xdr:row>
+      <xdr:row>601</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>600</xdr:row>
+      <xdr:row>601</xdr:row>
       <xdr:rowOff>1123809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="147" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1123809"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>604</xdr:row>
+      <xdr:row>605</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1044000</xdr:colOff>
-      <xdr:row>604</xdr:row>
+      <xdr:row>605</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1044000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>605</xdr:row>
+      <xdr:row>606</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>605</xdr:row>
+      <xdr:row>606</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="149" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>607</xdr:row>
+      <xdr:row>608</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>607</xdr:row>
+      <xdr:row>608</xdr:row>
       <xdr:rowOff>857142</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="857142"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>609</xdr:row>
+      <xdr:row>610</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>609</xdr:row>
+      <xdr:row>610</xdr:row>
       <xdr:rowOff>1152380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="151" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1152380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>614</xdr:row>
+      <xdr:row>615</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>614</xdr:row>
+      <xdr:row>615</xdr:row>
       <xdr:rowOff>1152380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1152380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>616</xdr:row>
+      <xdr:row>617</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>792000</xdr:colOff>
-      <xdr:row>616</xdr:row>
+      <xdr:row>617</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="153" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="792000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>618</xdr:row>
+      <xdr:row>619</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1368000</xdr:colOff>
-      <xdr:row>618</xdr:row>
+      <xdr:row>619</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1368000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>619</xdr:row>
+      <xdr:row>620</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1008000</xdr:colOff>
-      <xdr:row>619</xdr:row>
+      <xdr:row>620</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="155" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1008000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>620</xdr:row>
+      <xdr:row>621</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1368000</xdr:colOff>
-      <xdr:row>620</xdr:row>
+      <xdr:row>621</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="156" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1368000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>625</xdr:row>
+      <xdr:row>626</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>720000</xdr:colOff>
-      <xdr:row>625</xdr:row>
+      <xdr:row>626</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="157" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="720000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>626</xdr:row>
+      <xdr:row>627</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>720000</xdr:colOff>
-      <xdr:row>626</xdr:row>
+      <xdr:row>627</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="158" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="720000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>630</xdr:row>
+      <xdr:row>631</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1296000</xdr:colOff>
-      <xdr:row>630</xdr:row>
+      <xdr:row>631</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="159" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1296000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>631</xdr:row>
+      <xdr:row>632</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>631</xdr:row>
+      <xdr:row>632</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="160" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>632</xdr:row>
+      <xdr:row>633</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>632</xdr:row>
+      <xdr:row>633</xdr:row>
       <xdr:rowOff>1390476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="161" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1390476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>634</xdr:row>
+      <xdr:row>635</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1296000</xdr:colOff>
-      <xdr:row>634</xdr:row>
+      <xdr:row>635</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="162" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1296000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>640</xdr:row>
+      <xdr:row>641</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>864000</xdr:colOff>
-      <xdr:row>640</xdr:row>
+      <xdr:row>641</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="163" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="864000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>646</xdr:row>
+      <xdr:row>647</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1224000</xdr:colOff>
-      <xdr:row>646</xdr:row>
+      <xdr:row>647</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="164" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId164"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1224000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>659</xdr:row>
+      <xdr:row>660</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>659</xdr:row>
+      <xdr:row>660</xdr:row>
       <xdr:rowOff>638095</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="165" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="638095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>661</xdr:row>
+      <xdr:row>662</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1224000</xdr:colOff>
-      <xdr:row>661</xdr:row>
+      <xdr:row>662</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="166" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1224000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>667</xdr:row>
+      <xdr:row>668</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>667</xdr:row>
+      <xdr:row>668</xdr:row>
       <xdr:rowOff>600000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="167" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId167"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="600000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>673</xdr:row>
+      <xdr:row>674</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>673</xdr:row>
+      <xdr:row>674</xdr:row>
       <xdr:rowOff>876190</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="168" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId168"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="876190"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>676</xdr:row>
+      <xdr:row>677</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1116000</xdr:colOff>
-      <xdr:row>676</xdr:row>
+      <xdr:row>677</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="169" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId169"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1116000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>677</xdr:row>
+      <xdr:row>678</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>677</xdr:row>
+      <xdr:row>678</xdr:row>
       <xdr:rowOff>990476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="170" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="990476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>678</xdr:row>
+      <xdr:row>679</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>678</xdr:row>
+      <xdr:row>679</xdr:row>
       <xdr:rowOff>990476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="171" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="990476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>694</xdr:row>
+      <xdr:row>695</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>694</xdr:row>
+      <xdr:row>695</xdr:row>
       <xdr:rowOff>885714</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="172" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId172"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="885714"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>697</xdr:row>
+      <xdr:row>698</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>576000</xdr:colOff>
-      <xdr:row>697</xdr:row>
+      <xdr:row>698</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="173" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="576000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>721</xdr:row>
+      <xdr:row>722</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>721</xdr:row>
+      <xdr:row>722</xdr:row>
       <xdr:rowOff>1028571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1028571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>732</xdr:row>
+      <xdr:row>733</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>732</xdr:row>
+      <xdr:row>733</xdr:row>
       <xdr:rowOff>952380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="175" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="952380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>733</xdr:row>
+      <xdr:row>734</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>733</xdr:row>
+      <xdr:row>734</xdr:row>
       <xdr:rowOff>933333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="933333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>736</xdr:row>
+      <xdr:row>737</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>736</xdr:row>
+      <xdr:row>737</xdr:row>
       <xdr:rowOff>742857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="177" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="742857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>743</xdr:row>
+      <xdr:row>744</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>743</xdr:row>
+      <xdr:row>744</xdr:row>
       <xdr:rowOff>1266666</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1266666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>744</xdr:row>
+      <xdr:row>745</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1332000</xdr:colOff>
-      <xdr:row>744</xdr:row>
+      <xdr:row>745</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="179" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1332000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>745</xdr:row>
+      <xdr:row>746</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>745</xdr:row>
+      <xdr:row>746</xdr:row>
       <xdr:rowOff>1190476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1190476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>746</xdr:row>
+      <xdr:row>747</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>746</xdr:row>
+      <xdr:row>747</xdr:row>
       <xdr:rowOff>1390476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="181" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1390476"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>748</xdr:row>
+      <xdr:row>749</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>748</xdr:row>
+      <xdr:row>749</xdr:row>
       <xdr:rowOff>533333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="533333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>749</xdr:row>
+      <xdr:row>750</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>749</xdr:row>
+      <xdr:row>750</xdr:row>
       <xdr:rowOff>333333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="183" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="333333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>751</xdr:row>
+      <xdr:row>752</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>751</xdr:row>
+      <xdr:row>752</xdr:row>
       <xdr:rowOff>352380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="352380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>769</xdr:row>
+      <xdr:row>770</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>769</xdr:row>
+      <xdr:row>770</xdr:row>
       <xdr:rowOff>666666</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="185" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="666666"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>770</xdr:row>
+      <xdr:row>771</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>770</xdr:row>
+      <xdr:row>771</xdr:row>
       <xdr:rowOff>1038095</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1038095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>776</xdr:row>
+      <xdr:row>777</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1008000</xdr:colOff>
-      <xdr:row>776</xdr:row>
+      <xdr:row>777</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="187" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1008000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>778</xdr:row>
+      <xdr:row>779</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1116000</xdr:colOff>
-      <xdr:row>778</xdr:row>
+      <xdr:row>779</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1116000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>779</xdr:row>
+      <xdr:row>780</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1260000</xdr:colOff>
-      <xdr:row>779</xdr:row>
+      <xdr:row>780</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="189" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1260000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>780</xdr:row>
+      <xdr:row>781</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>780</xdr:row>
+      <xdr:row>781</xdr:row>
       <xdr:rowOff>933333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="933333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>781</xdr:row>
+      <xdr:row>782</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>781</xdr:row>
+      <xdr:row>782</xdr:row>
       <xdr:rowOff>1133333</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="191" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1133333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>782</xdr:row>
+      <xdr:row>783</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1224000</xdr:colOff>
-      <xdr:row>782</xdr:row>
+      <xdr:row>783</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1224000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>783</xdr:row>
+      <xdr:row>784</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1116000</xdr:colOff>
-      <xdr:row>783</xdr:row>
+      <xdr:row>784</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1116000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>784</xdr:row>
+      <xdr:row>785</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>900000</xdr:colOff>
-      <xdr:row>784</xdr:row>
+      <xdr:row>785</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="900000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>785</xdr:row>
+      <xdr:row>786</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1188000</xdr:colOff>
-      <xdr:row>785</xdr:row>
+      <xdr:row>786</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1188000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>786</xdr:row>
+      <xdr:row>787</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1116000</xdr:colOff>
-      <xdr:row>786</xdr:row>
+      <xdr:row>787</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1116000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>787</xdr:row>
+      <xdr:row>788</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>787</xdr:row>
+      <xdr:row>788</xdr:row>
       <xdr:rowOff>542857</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="542857"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>792</xdr:row>
+      <xdr:row>793</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>900000</xdr:colOff>
-      <xdr:row>792</xdr:row>
+      <xdr:row>793</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="900000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>807</xdr:row>
+      <xdr:row>808</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1008000</xdr:colOff>
-      <xdr:row>807</xdr:row>
+      <xdr:row>808</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1008000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>820</xdr:row>
+      <xdr:row>821</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>820</xdr:row>
+      <xdr:row>821</xdr:row>
       <xdr:rowOff>838095</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="838095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>824</xdr:row>
+      <xdr:row>825</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1224000</xdr:colOff>
-      <xdr:row>824</xdr:row>
+      <xdr:row>825</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1224000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>856</xdr:row>
+      <xdr:row>857</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>856</xdr:row>
+      <xdr:row>857</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>857</xdr:row>
+      <xdr:row>858</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>857</xdr:row>
+      <xdr:row>858</xdr:row>
       <xdr:rowOff>552380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="552380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>858</xdr:row>
+      <xdr:row>859</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>858</xdr:row>
+      <xdr:row>859</xdr:row>
       <xdr:rowOff>552380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="552380"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>872</xdr:row>
+      <xdr:row>873</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>872</xdr:row>
+      <xdr:row>873</xdr:row>
       <xdr:rowOff>828571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="828571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>875</xdr:row>
+      <xdr:row>876</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1008000</xdr:colOff>
-      <xdr:row>875</xdr:row>
+      <xdr:row>876</xdr:row>
       <xdr:rowOff>1428571</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1008000" cy="1428571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>886</xdr:row>
+      <xdr:row>887</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>886</xdr:row>
+      <xdr:row>887</xdr:row>
       <xdr:rowOff>1095238</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="1095238"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F890"/>
+  <dimension ref="A2:F891"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>886</t>
+          <t>887</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -8273,51 +8273,51 @@
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="13" customHeight="1" ht="140.0">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>47605</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>LATTICE</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="14" customHeight="1" ht="140.0">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>58362</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>VITA-WEAT</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
@@ -8609,51 +8609,51 @@
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="25" customHeight="1" ht="140.0">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>106409</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>SALADA</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
     <row r="26" customHeight="1" ht="140.0">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>109896</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>CHOCOLATE RIPPLE</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
@@ -9625,51 +9625,51 @@
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
     <row r="61" customHeight="1" ht="140.0">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>537983</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>SAVOY</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
     <row r="62" customHeight="1" ht="140.0">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>581630</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>SHAPES</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
@@ -10353,107 +10353,107 @@
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
     <row r="87" customHeight="1" ht="140.0">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>736671</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>TIC TOC</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="88" customHeight="1" ht="140.0">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>736675</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>TEE VEE</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="89" customHeight="1" ht="140.0">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>736956</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>CHOCOLATE WHEATEN</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
     <row r="90" customHeight="1" ht="140.0">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>756911</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>TIM TAM DOUBLE COAT</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
@@ -12229,51 +12229,51 @@
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="154" customHeight="1" ht="140.0">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>1775476</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>NAUGHTY AND NICE</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Renewal due</t>
+Expired renewal possible</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="155" customHeight="1" ht="140.0">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>1778391</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>FLATTER YOUR PLATTER</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
@@ -12677,51 +12677,51 @@
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="170" customHeight="1" ht="140.0">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>1857848</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>CHICKEN CRIMPY</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
           <t>Registered:
-Registered/protected</t>
+Renewal due</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="171" customHeight="1" ht="140.0">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>1868542</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>MORNING SLICE</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
@@ -13993,18932 +13993,18960 @@
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>Arnott T&amp;P Holding, LLC</t>
         </is>
       </c>
     </row>
     <row r="217" customHeight="1" ht="140.0">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>2617597</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>MOTHER EARTH</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
           <t>Accepted:
-Awaiting publication</t>
+In opposition period</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>Arnott's New Zealand Limited</t>
         </is>
       </c>
     </row>
     <row r="218" customHeight="1" ht="140.0">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>2629841</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>POPSTERS</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
           <t>Accepted:
-Awaiting publication</t>
+In opposition period</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>Arnott's New Zealand Limited</t>
         </is>
       </c>
     </row>
     <row r="219" customHeight="1" ht="140.0">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>852</t>
+          <t>2678096</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S</t>
+          <t>BIZZA</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Removed - Not renewed:
-Renewal fee not paid</t>
+          <t>Published:
+Awaiting examination</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
     <row r="220" customHeight="1" ht="140.0">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>856</t>
+          <t>852</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
-          <t>"LAWN TENNIS"</t>
+          <t>ARNOTT'S</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="221" customHeight="1" ht="140.0">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>862</t>
+          <t>856</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
-          <t>LUVO</t>
+          <t>"LAWN TENNIS"</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="222" customHeight="1" ht="140.0">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>865</t>
+          <t>862</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
-          <t>XX</t>
+          <t>LUVO</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="223" customHeight="1" ht="140.0">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>866</t>
+          <t>865</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
-          <t>DOUBLE X</t>
+          <t>XX</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="224" customHeight="1" ht="140.0">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>2096</t>
+          <t>866</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
-          <t>SILVER STAR</t>
+          <t>DOUBLE X</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>Arnott-Harper Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="225" customHeight="1" ht="140.0">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>2100</t>
+          <t>2096</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
-          <t>GOLD STAR</t>
+          <t>SILVER STAR</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+          <t>Arnott-Harper Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="226" customHeight="1" ht="140.0">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>2149</t>
+          <t>2100</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
-          <t>PEARL</t>
+          <t>GOLD STAR</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>3</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Products No.1 Pty Limited</t>
+          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="227" customHeight="1" ht="140.0">
       <c r="A227" s="1" t="inlineStr">
         <is>
+          <t>2149</t>
+        </is>
+      </c>
+      <c r="C227" s="1" t="inlineStr">
+        <is>
+          <t>PEARL</t>
+        </is>
+      </c>
+      <c r="D227" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E227" s="1" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="F227" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Products No.1 Pty Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="228" customHeight="1" ht="140.0">
+      <c r="A228" s="1" t="inlineStr">
+        <is>
           <t>4441</t>
         </is>
       </c>
-      <c r="C227" s="1" t="inlineStr">
+      <c r="C228" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S
 DOUBLE XX SODA</t>
         </is>
       </c>
-      <c r="D227" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="229" customHeight="1" ht="140.0">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9823</t>
+          <t>6089</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
-          <t>SNOWFLAKE</t>
+          <t>POPSO</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="230" customHeight="1" ht="140.0">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>12297</t>
+          <t>9823</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>SNOWFLAKE</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="231" customHeight="1" ht="140.0">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>13358</t>
+          <t>12297</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
-          <t>SILVER CHURN</t>
+          <t/>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="232" customHeight="1" ht="140.0">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>14619</t>
+          <t>13358</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
-          <t>UNEEDA</t>
+          <t>SILVER CHURN</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="233" customHeight="1" ht="140.0">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>16723</t>
+          <t>14619</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
-          <t>ADORA</t>
+          <t>UNEEDA</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="234" customHeight="1" ht="140.0">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>19187</t>
+          <t>16723</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
-          <t>TBG</t>
+          <t>ADORA</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="235" customHeight="1" ht="140.0">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>23519</t>
+          <t>19187</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
-          <t>GOLDEN CHURN</t>
+          <t>TBG</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="236" customHeight="1" ht="140.0">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>30852</t>
+          <t>23519</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
-          <t>BUTTERETTE</t>
+          <t>GOLDEN CHURN</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="237" customHeight="1" ht="140.0">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>31347</t>
+          <t>30852</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
-          <t>BOUQUET</t>
+          <t>BUTTERETTE</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="238" customHeight="1" ht="140.0">
       <c r="A238" s="1" t="inlineStr">
         <is>
+          <t>31347</t>
+        </is>
+      </c>
+      <c r="C238" s="1" t="inlineStr">
+        <is>
+          <t>BOUQUET</t>
+        </is>
+      </c>
+      <c r="D238" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E238" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F238" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="239" customHeight="1" ht="140.0">
+      <c r="A239" s="1" t="inlineStr">
+        <is>
           <t>31662</t>
         </is>
       </c>
-      <c r="C238" s="1" t="inlineStr">
+      <c r="C239" s="1" t="inlineStr">
         <is>
           <t>T.B. GUEST &amp; CO
 STEAM BISCUIT</t>
         </is>
       </c>
-      <c r="D238" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="F238" s="1" t="inlineStr">
+      <c r="D239" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E239" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F239" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="239" customHeight="1" ht="140.0">
-      <c r="A239" s="1" t="inlineStr">
+    <row r="240" customHeight="1" ht="140.0">
+      <c r="A240" s="1" t="inlineStr">
         <is>
           <t>31663</t>
         </is>
       </c>
-      <c r="C239" s="1" t="inlineStr">
+      <c r="C240" s="1" t="inlineStr">
         <is>
           <t>TB GUEST
 STEAM BISCUIT FACTORY</t>
         </is>
       </c>
-      <c r="D239" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="F239" s="1" t="inlineStr">
+      <c r="D240" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E240" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F240" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="240" customHeight="1" ht="140.0">
-      <c r="A240" s="1" t="inlineStr">
+    <row r="241" customHeight="1" ht="140.0">
+      <c r="A241" s="1" t="inlineStr">
         <is>
           <t>32153</t>
         </is>
       </c>
-      <c r="C240" s="1" t="inlineStr">
+      <c r="C241" s="1" t="inlineStr">
         <is>
           <t>CHEESETTE</t>
         </is>
       </c>
-      <c r="D240" s="1" t="inlineStr">
+      <c r="D241" s="1" t="inlineStr">
         <is>
           <t>Cancelled:
 Owner request</t>
         </is>
       </c>
-      <c r="E240" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="242" customHeight="1" ht="140.0">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>44253</t>
+          <t>39323</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
-          <t>BANQUET</t>
+          <t>GUESTS</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="243" customHeight="1" ht="140.0">
       <c r="A243" s="1" t="inlineStr">
         <is>
+          <t>44253</t>
+        </is>
+      </c>
+      <c r="C243" s="1" t="inlineStr">
+        <is>
+          <t>BANQUET</t>
+        </is>
+      </c>
+      <c r="D243" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E243" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F243" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="244" customHeight="1" ht="140.0">
+      <c r="A244" s="1" t="inlineStr">
+        <is>
           <t>45918</t>
         </is>
       </c>
-      <c r="C243" s="1" t="inlineStr">
+      <c r="C244" s="1" t="inlineStr">
         <is>
           <t>HAYWOODS'
 SNAX</t>
         </is>
       </c>
-      <c r="D243" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="F243" s="1" t="inlineStr">
+      <c r="D244" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E244" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F244" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="244" customHeight="1" ht="140.0">
-      <c r="A244" s="1" t="inlineStr">
+    <row r="245" customHeight="1" ht="140.0">
+      <c r="A245" s="1" t="inlineStr">
         <is>
           <t>46988</t>
         </is>
       </c>
-      <c r="C244" s="1" t="inlineStr">
+      <c r="C245" s="1" t="inlineStr">
         <is>
           <t>SNAX</t>
         </is>
       </c>
-      <c r="D244" s="1" t="inlineStr">
+      <c r="D245" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E244" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="246" customHeight="1" ht="140.0">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>53247</t>
+          <t>52723</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
-          <t>MULTI</t>
+          <t>MENZONA</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="247" customHeight="1" ht="140.0">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>54931</t>
+          <t>53247</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
-          <t>SWALLOW &amp; ARIELL'S</t>
+          <t>MULTI</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>Arnott's BIscuits Pty Ltd</t>
+          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="248" customHeight="1" ht="140.0">
       <c r="A248" s="1" t="inlineStr">
         <is>
+          <t>54931</t>
+        </is>
+      </c>
+      <c r="C248" s="1" t="inlineStr">
+        <is>
+          <t>SWALLOW &amp; ARIELL'S</t>
+        </is>
+      </c>
+      <c r="D248" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E248" s="1" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="F248" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's BIscuits Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="249" customHeight="1" ht="140.0">
+      <c r="A249" s="1" t="inlineStr">
+        <is>
           <t>55945</t>
         </is>
       </c>
-      <c r="C248" s="1" t="inlineStr">
+      <c r="C249" s="1" t="inlineStr">
         <is>
           <t>ARNOTTS
 GOLDO PUFF</t>
         </is>
       </c>
-      <c r="D248" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="250" customHeight="1" ht="140.0">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>57198</t>
+          <t>55994</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
-          <t>TOYLAND</t>
+          <t>GOLDO PUFF</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="251" customHeight="1" ht="140.0">
       <c r="A251" s="1" t="inlineStr">
         <is>
+          <t>57198</t>
+        </is>
+      </c>
+      <c r="C251" s="1" t="inlineStr">
+        <is>
+          <t>TOYLAND</t>
+        </is>
+      </c>
+      <c r="D251" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E251" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F251" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="252" customHeight="1" ht="140.0">
+      <c r="A252" s="1" t="inlineStr">
+        <is>
           <t>57641</t>
         </is>
       </c>
-      <c r="C251" s="1" t="inlineStr">
+      <c r="C252" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S
 GOLDEN GRAIN</t>
         </is>
       </c>
-      <c r="D251" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="253" customHeight="1" ht="140.0">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>57792</t>
+          <t>57642</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
-          <t>BUTTA SMAX</t>
+          <t>SHORTIE</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="254" customHeight="1" ht="140.0">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>57917</t>
+          <t>57792</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
-          <t>VIM-O-WEET</t>
+          <t>BUTTA SMAX</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="255" customHeight="1" ht="140.0">
       <c r="A255" s="1" t="inlineStr">
         <is>
+          <t>57917</t>
+        </is>
+      </c>
+      <c r="C255" s="1" t="inlineStr">
+        <is>
+          <t>VIM-O-WEET</t>
+        </is>
+      </c>
+      <c r="D255" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E255" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F255" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="256" customHeight="1" ht="140.0">
+      <c r="A256" s="1" t="inlineStr">
+        <is>
           <t>59052</t>
         </is>
       </c>
-      <c r="C255" s="1" t="inlineStr">
+      <c r="C256" s="1" t="inlineStr">
         <is>
           <t>DAIRY MILK
 GUEST'S</t>
         </is>
       </c>
-      <c r="D255" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="257" customHeight="1" ht="140.0">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>59737</t>
+          <t>59416</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
-          <t>VITA-WEAT</t>
+          <t>IVA</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="258" customHeight="1" ht="140.0">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>59738</t>
+          <t>59737</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
-          <t>VITA-WEAT THE EMPIRE CRISPBREAD 100% WHOLE WHEAT</t>
+          <t>VITA-WEAT</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="259" customHeight="1" ht="140.0">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>60542</t>
+          <t>59738</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
-          <t>VOCELLA</t>
+          <t>VITA-WEAT THE EMPIRE CRISPBREAD 100% WHOLE WHEAT</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="260" customHeight="1" ht="140.0">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>61462</t>
+          <t>60542</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
-          <t>NUTROLA</t>
+          <t>VOCELLA</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="261" customHeight="1" ht="140.0">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>66128</t>
+          <t>61462</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
-          <t>KRISPACK</t>
+          <t>NUTROLA</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="262" customHeight="1" ht="140.0">
       <c r="A262" s="1" t="inlineStr">
         <is>
+          <t>66128</t>
+        </is>
+      </c>
+      <c r="C262" s="1" t="inlineStr">
+        <is>
+          <t>KRISPACK</t>
+        </is>
+      </c>
+      <c r="D262" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E262" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F262" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="263" customHeight="1" ht="140.0">
+      <c r="A263" s="1" t="inlineStr">
+        <is>
           <t>66143</t>
         </is>
       </c>
-      <c r="C262" s="1" t="inlineStr">
+      <c r="C263" s="1" t="inlineStr">
         <is>
           <t>BIKKO THE BAKER
 MENZ</t>
         </is>
       </c>
-      <c r="D262" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>Wesley James Arnott; Arthur George Arnott</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="264" customHeight="1" ht="140.0">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>68162</t>
+          <t>66677</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
-          <t>NURSERY RHYMES</t>
+          <t>SOUTHERN GOLD</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Wesley James Arnott; Arthur George Arnott</t>
         </is>
       </c>
     </row>
     <row r="265" customHeight="1" ht="140.0">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>68751</t>
+          <t>68162</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
-          <t>ANTHONY ARROWROOT</t>
+          <t>NURSERY RHYMES</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="266" customHeight="1" ht="140.0">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>68786</t>
+          <t>68751</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
-          <t>CORONATION</t>
+          <t>ANTHONY ARROWROOT</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="267" customHeight="1" ht="140.0">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>68792</t>
+          <t>68786</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
-          <t>OLYMPIC CREAMS</t>
+          <t>CORONATION</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="268" customHeight="1" ht="140.0">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>72015</t>
+          <t>68792</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
-          <t>MAYFAIR</t>
+          <t>OLYMPIC CREAMS</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="269" customHeight="1" ht="140.0">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>72608</t>
+          <t>72015</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
-          <t>CLAN</t>
+          <t>MAYFAIR</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="270" customHeight="1" ht="140.0">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>73187</t>
+          <t>72608</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
-          <t>MAB</t>
+          <t>CLAN</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="271" customHeight="1" ht="140.0">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>74525</t>
+          <t>73187</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
-          <t>SOVEREIGN</t>
+          <t>MAB</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="272" customHeight="1" ht="140.0">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>75340</t>
+          <t>74525</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
-          <t>GUEST'S TRU-BAKE</t>
+          <t>SOVEREIGN</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="273" customHeight="1" ht="140.0">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>77645</t>
+          <t>75340</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>GUEST'S TRU-BAKE</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="274" customHeight="1" ht="140.0">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>77934</t>
+          <t>77645</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="275" customHeight="1" ht="140.0">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>88268</t>
+          <t>77934</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
-          <t>TEEKO</t>
+          <t/>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="276" customHeight="1" ht="140.0">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>88269</t>
+          <t>88268</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
-          <t>PADILLA</t>
+          <t>TEEKO</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="277" customHeight="1" ht="140.0">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>93602</t>
+          <t>88269</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
-          <t>CHISTA</t>
+          <t>PADILLA</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="278" customHeight="1" ht="140.0">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>93603</t>
+          <t>93602</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
-          <t>FRAC</t>
+          <t>CHISTA</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="279" customHeight="1" ht="140.0">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>95399</t>
+          <t>93603</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
-          <t>BIFF</t>
+          <t>FRAC</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="280" customHeight="1" ht="140.0">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>96006</t>
+          <t>95399</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
-          <t>NUTRA VITE</t>
+          <t>BIFF</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>31</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="281" customHeight="1" ht="140.0">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>96077</t>
+          <t>96006</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
-          <t>HI-HO</t>
+          <t>NUTRA VITE</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="282" customHeight="1" ht="140.0">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>98267</t>
+          <t>96077</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
-          <t>SOVRO</t>
+          <t>HI-HO</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="283" customHeight="1" ht="140.0">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>98268</t>
+          <t>98267</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
-          <t>JERSO</t>
+          <t>SOVRO</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="284" customHeight="1" ht="140.0">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>100741</t>
+          <t>98268</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
-          <t>GUEST'S NEVADA</t>
+          <t>JERSO</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="285" customHeight="1" ht="140.0">
       <c r="A285" s="1" t="inlineStr">
         <is>
+          <t>100741</t>
+        </is>
+      </c>
+      <c r="C285" s="1" t="inlineStr">
+        <is>
+          <t>GUEST'S NEVADA</t>
+        </is>
+      </c>
+      <c r="D285" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E285" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F285" s="1" t="inlineStr">
+        <is>
+          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+        </is>
+      </c>
+    </row>
+    <row r="286" customHeight="1" ht="140.0">
+      <c r="A286" s="1" t="inlineStr">
+        <is>
           <t>101795</t>
         </is>
       </c>
-      <c r="C285" s="1" t="inlineStr">
+      <c r="C286" s="1" t="inlineStr">
         <is>
           <t>CHEESIT</t>
         </is>
       </c>
-      <c r="D285" s="1" t="inlineStr">
+      <c r="D286" s="1" t="inlineStr">
         <is>
           <t>Cancelled:
 Owner request</t>
         </is>
       </c>
-      <c r="E285" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="287" customHeight="1" ht="140.0">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>103162</t>
+          <t>102544</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
-          <t>AUBURN</t>
+          <t>AUTOGRAPH</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT, MOTTERAM, MENZ Pty Ltd.</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="288" customHeight="1" ht="140.0">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>105237</t>
+          <t>103162</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
-          <t>SAVOURETTES</t>
+          <t>AUBURN</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>ARNOTT, MOTTERAM, MENZ Pty Ltd.</t>
         </is>
       </c>
     </row>
     <row r="289" customHeight="1" ht="140.0">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>105239</t>
+          <t>105237</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
-          <t>CHEESLETS</t>
+          <t>SAVOURETTES</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="290" customHeight="1" ht="140.0">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>105390</t>
+          <t>105239</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
-          <t>GUEST'S CRACKO</t>
+          <t>CHEESLETS</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="291" customHeight="1" ht="140.0">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>109635</t>
+          <t>105390</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
-          <t>SODEX</t>
+          <t>GUEST'S CRACKO</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="292" customHeight="1" ht="140.0">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>109637</t>
+          <t>109635</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
-          <t>TRIMALT</t>
+          <t>SODEX</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="293" customHeight="1" ht="140.0">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>109894</t>
+          <t>109637</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
-          <t>CHOCOLATE ASTORIA</t>
+          <t>TRIMALT</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="294" customHeight="1" ht="140.0">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>109895</t>
+          <t>109894</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
-          <t>RAJAH CREAM</t>
+          <t>CHOCOLATE ASTORIA</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="295" customHeight="1" ht="140.0">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>110747</t>
+          <t>109895</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
-          <t>BLUE MAGIC</t>
+          <t>RAJAH CREAM</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="296" customHeight="1" ht="140.0">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>112442</t>
+          <t>110747</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
-          <t>CORONET</t>
+          <t>BLUE MAGIC</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>1</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="297" customHeight="1" ht="140.0">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>113047</t>
+          <t>112442</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
-          <t>ARNELLA</t>
+          <t>CORONET</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="298" customHeight="1" ht="140.0">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>113599</t>
+          <t>113047</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
-          <t>ZESTA</t>
+          <t>ARNELLA</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="299" customHeight="1" ht="140.0">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>113600</t>
+          <t>113599</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
-          <t>ZESTA-CRISP</t>
+          <t>ZESTA</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="300" customHeight="1" ht="140.0">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>113647</t>
+          <t>113600</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
-          <t>MAXAM SKON MIX</t>
+          <t>ZESTA-CRISP</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd.</t>
+          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="301" customHeight="1" ht="140.0">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>113671</t>
+          <t>113647</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
-          <t>PETER PAN</t>
+          <t>MAXAM SKON MIX</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd</t>
+          <t>Arnott's Biscuits Pty Ltd.</t>
         </is>
       </c>
     </row>
     <row r="302" customHeight="1" ht="140.0">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>114590</t>
+          <t>113671</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
-          <t>CHOCOLATE NUGGETS</t>
+          <t>PETER PAN</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="303" customHeight="1" ht="140.0">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>121366</t>
+          <t>114590</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
-          <t>ORANGINE SWALLOW &amp; ARIELL'S</t>
+          <t>CHOCOLATE NUGGETS</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="304" customHeight="1" ht="140.0">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>122906</t>
+          <t>121366</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
-          <t>SWALLOW'S</t>
+          <t>ORANGINE SWALLOW &amp; ARIELL'S</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="305" customHeight="1" ht="140.0">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>123829</t>
+          <t>122906</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
-          <t>MARIETTA</t>
+          <t>SWALLOW'S</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="306" customHeight="1" ht="140.0">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>123830</t>
+          <t>123829</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
-          <t>SEASIDE</t>
+          <t>MARIETTA</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="307" customHeight="1" ht="140.0">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>123848</t>
+          <t>123830</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
-          <t>SPRAY</t>
+          <t>SEASIDE</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="308" customHeight="1" ht="140.0">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>124091</t>
+          <t>123848</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
-          <t>MOORISH</t>
+          <t>SPRAY</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="309" customHeight="1" ht="140.0">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>125429</t>
+          <t>124091</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
-          <t>MELBISCA</t>
+          <t>MOORISH</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="310" customHeight="1" ht="140.0">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>125563</t>
+          <t>125429</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
-          <t>TELEVISION</t>
+          <t>MELBISCA</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="311" customHeight="1" ht="140.0">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>126036</t>
+          <t>125563</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
-          <t>GUEST'S ORANGETTE</t>
+          <t>TELEVISION</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="312" customHeight="1" ht="140.0">
       <c r="A312" s="1" t="inlineStr">
         <is>
+          <t>126036</t>
+        </is>
+      </c>
+      <c r="C312" s="1" t="inlineStr">
+        <is>
+          <t>GUEST'S ORANGETTE</t>
+        </is>
+      </c>
+      <c r="D312" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E312" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F312" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="313" customHeight="1" ht="140.0">
+      <c r="A313" s="1" t="inlineStr">
+        <is>
           <t>132369</t>
         </is>
       </c>
-      <c r="C312" s="1" t="inlineStr">
+      <c r="C313" s="1" t="inlineStr">
         <is>
           <t>DOGBONE
 S.A</t>
         </is>
       </c>
-      <c r="D312" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E312" s="1" t="inlineStr">
+      <c r="D313" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E313" s="1" t="inlineStr">
         <is>
           <t>31</t>
-        </is>
-[...26 lines deleted...]
-          <t>30</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="314" customHeight="1" ht="140.0">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>133070</t>
+          <t>132857</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
-          <t>VITOGEN</t>
+          <t>CHOC-STIKS</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="315" customHeight="1" ht="140.0">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>133649</t>
+          <t>133070</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
-          <t>TASTETTES</t>
+          <t>VITOGEN</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="316" customHeight="1" ht="140.0">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>134161</t>
+          <t>133649</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
-          <t>CHIPAROONS</t>
+          <t>TASTETTES</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="317" customHeight="1" ht="140.0">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>134252</t>
+          <t>134161</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
-          <t>CABANA</t>
+          <t>CHIPAROONS</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="318" customHeight="1" ht="140.0">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>135503</t>
+          <t>134252</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
-          <t>SPUDNIX</t>
+          <t>CABANA</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd.</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="319" customHeight="1" ht="140.0">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>136122</t>
+          <t>135503</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
-          <t>PLAZA</t>
+          <t>SPUDNIX</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Pty Ltd.</t>
         </is>
       </c>
     </row>
     <row r="320" customHeight="1" ht="140.0">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>138139</t>
+          <t>136122</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
-          <t>ISLAND CREAMS</t>
+          <t>PLAZA</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="321" customHeight="1" ht="140.0">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>152169</t>
+          <t>138139</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
-          <t>CHIPPERS</t>
+          <t>ISLAND CREAMS</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="322" customHeight="1" ht="140.0">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>153793</t>
+          <t>152169</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
-          <t>SNICKERDOODLES</t>
+          <t>CHIPPERS</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="323" customHeight="1" ht="140.0">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>153794</t>
+          <t>153793</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
-          <t>NUVAN</t>
+          <t>SNICKERDOODLES</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="324" customHeight="1" ht="140.0">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>153796</t>
+          <t>153794</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
-          <t>NUM NUM</t>
+          <t>NUVAN</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="325" customHeight="1" ht="140.0">
       <c r="A325" s="1" t="inlineStr">
         <is>
+          <t>153796</t>
+        </is>
+      </c>
+      <c r="C325" s="1" t="inlineStr">
+        <is>
+          <t>NUM NUM</t>
+        </is>
+      </c>
+      <c r="D325" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E325" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F325" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="326" customHeight="1" ht="140.0">
+      <c r="A326" s="1" t="inlineStr">
+        <is>
           <t>153797</t>
         </is>
       </c>
-      <c r="C325" s="1" t="inlineStr">
+      <c r="C326" s="1" t="inlineStr">
         <is>
           <t>MALLOPUFFS</t>
         </is>
       </c>
-      <c r="D325" s="1" t="inlineStr">
+      <c r="D326" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E325" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="327" customHeight="1" ht="140.0">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>155241</t>
+          <t>153798</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
-          <t>MIVVI</t>
+          <t>DIPPERS</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="328" customHeight="1" ht="140.0">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>155522</t>
+          <t>155241</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
-          <t>BISK-O-LAIT</t>
+          <t>MIVVI</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="329" customHeight="1" ht="140.0">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>155572</t>
+          <t>155522</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
-          <t>GIPSY</t>
+          <t>BISK-O-LAIT</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="330" customHeight="1" ht="140.0">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>156380</t>
+          <t>155572</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
-          <t>JIG-SAW</t>
+          <t>GIPSY</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="331" customHeight="1" ht="140.0">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>156381</t>
+          <t>156380</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
-          <t>TOTOK</t>
+          <t>JIG-SAW</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="332" customHeight="1" ht="140.0">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>156952</t>
+          <t>156381</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
-          <t>VEGETHIN</t>
+          <t>TOTOK</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="333" customHeight="1" ht="140.0">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>157034</t>
+          <t>156952</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
-          <t>ENERVITE</t>
+          <t>VEGETHIN</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="334" customHeight="1" ht="140.0">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>158054</t>
+          <t>157034</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
-          <t>SUNFLAKE</t>
+          <t>ENERVITE</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="335" customHeight="1" ht="140.0">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>158646</t>
+          <t>158054</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
-          <t>WALDORF</t>
+          <t>SUNFLAKE</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="336" customHeight="1" ht="140.0">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>161383</t>
+          <t>158646</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
-          <t>SANDIE</t>
+          <t>WALDORF</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="337" customHeight="1" ht="140.0">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>161807</t>
+          <t>161383</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
-          <t>JOHN BULL</t>
+          <t>SANDIE</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="338" customHeight="1" ht="140.0">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>161808</t>
+          <t>161807</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>JOHN BULL</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="339" customHeight="1" ht="140.0">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>161809</t>
+          <t>161808</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>JOHN BULL</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="340" customHeight="1" ht="140.0">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>162110</t>
+          <t>161809</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
-          <t>MELSO</t>
+          <t>JOHN BULL</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>31</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="341" customHeight="1" ht="140.0">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>164216</t>
+          <t>162110</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
-          <t>SALTINA</t>
+          <t>MELSO</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="342" customHeight="1" ht="140.0">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>166586</t>
+          <t>164216</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
-          <t>ENAVITE</t>
+          <t>SALTINA</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="343" customHeight="1" ht="140.0">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>171674</t>
+          <t>166586</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
-          <t>WHITE STAR</t>
+          <t>ENAVITE</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="344" customHeight="1" ht="140.0">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>173423</t>
+          <t>171674</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
-          <t>TWIZZLES</t>
+          <t>WHITE STAR</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>3</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="345" customHeight="1" ht="140.0">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>174602</t>
+          <t>173423</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
-          <t>CORN-VITA</t>
+          <t>TWIZZLES</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="346" customHeight="1" ht="140.0">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>174603</t>
+          <t>174602</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
-          <t>VITA-CORN</t>
+          <t>CORN-VITA</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="347" customHeight="1" ht="140.0">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>174822</t>
+          <t>174603</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
-          <t>SAVOURY SNIPS</t>
+          <t>VITA-CORN</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="348" customHeight="1" ht="140.0">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>174823</t>
+          <t>174822</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
-          <t>TROPICANA</t>
+          <t>SAVOURY SNIPS</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="349" customHeight="1" ht="140.0">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>178950</t>
+          <t>174823</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
-          <t>TRUMPS</t>
+          <t>TROPICANA</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="350" customHeight="1" ht="140.0">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>181476</t>
+          <t>178950</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
-          <t>ENAVITE</t>
+          <t>TRUMPS</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="351" customHeight="1" ht="140.0">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>181623</t>
+          <t>181476</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
-          <t>PEARL</t>
+          <t>ENAVITE</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>5</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Products No.1 Pty Limited</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="352" customHeight="1" ht="140.0">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>181624</t>
+          <t>181623</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>PEARL</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>Arnott-Harper Pty Ltd</t>
+          <t>Arnott's Products No.1 Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="353" customHeight="1" ht="140.0">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>181625</t>
+          <t>181624</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>PEARL</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>31</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>Arnott-Harper Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="354" customHeight="1" ht="140.0">
       <c r="A354" s="1" t="inlineStr">
         <is>
+          <t>181625</t>
+        </is>
+      </c>
+      <c r="C354" s="1" t="inlineStr">
+        <is>
+          <t>PEARL</t>
+        </is>
+      </c>
+      <c r="D354" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E354" s="1" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
+      <c r="F354" s="1" t="inlineStr">
+        <is>
+          <t>Arnott-Harper Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="355" customHeight="1" ht="140.0">
+      <c r="A355" s="1" t="inlineStr">
+        <is>
           <t>185203</t>
         </is>
       </c>
-      <c r="C354" s="1" t="inlineStr">
+      <c r="C355" s="1" t="inlineStr">
         <is>
           <t>SWALLOW</t>
         </is>
       </c>
-      <c r="D354" s="1" t="inlineStr">
+      <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E354" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="356" customHeight="1" ht="140.0">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>187731</t>
+          <t>187730</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>SWALLOWS</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="357" customHeight="1" ht="140.0">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>188701</t>
+          <t>187731</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
-          <t>TARTAN</t>
+          <t>SWALLOWS</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>31</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="358" customHeight="1" ht="140.0">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>189662</t>
+          <t>188701</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
-          <t>EN-A-VITE</t>
+          <t>TARTAN</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="359" customHeight="1" ht="140.0">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>190437</t>
+          <t>189662</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
-          <t>NANETTE</t>
+          <t>EN-A-VITE</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="360" customHeight="1" ht="140.0">
       <c r="A360" s="1" t="inlineStr">
         <is>
+          <t>190437</t>
+        </is>
+      </c>
+      <c r="C360" s="1" t="inlineStr">
+        <is>
+          <t>NANETTE</t>
+        </is>
+      </c>
+      <c r="D360" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E360" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F360" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="361" customHeight="1" ht="140.0">
+      <c r="A361" s="1" t="inlineStr">
+        <is>
           <t>192503</t>
         </is>
       </c>
-      <c r="C360" s="1" t="inlineStr">
+      <c r="C361" s="1" t="inlineStr">
         <is>
           <t>CRISPO</t>
         </is>
       </c>
-      <c r="D360" s="1" t="inlineStr">
+      <c r="D361" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E360" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>Arnott-Harper Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="362" customHeight="1" ht="140.0">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>201724</t>
+          <t>194293</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
-          <t>GEMINI</t>
+          <t>HARPER'S</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>31</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott-Harper Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="363" customHeight="1" ht="140.0">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>203895</t>
+          <t>201724</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
-          <t>CURLIE POP-INS</t>
+          <t>GEMINI</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="364" customHeight="1" ht="140.0">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>205328</t>
+          <t>203895</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
-          <t>RICCO</t>
+          <t>CURLIE POP-INS</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="365" customHeight="1" ht="140.0">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>207351</t>
+          <t>205328</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>RICCO</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="366" customHeight="1" ht="140.0">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>210845</t>
+          <t>207351</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
-          <t>SOVEREIGN BRAND</t>
+          <t/>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd</t>
+          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="367" customHeight="1" ht="140.0">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>214303</t>
+          <t>210845</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
-          <t>SALTINE</t>
+          <t>SOVEREIGN BRAND</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="368" customHeight="1" ht="140.0">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>214359</t>
+          <t>214303</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
-          <t>CALYPSO</t>
+          <t>SALTINE</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="369" customHeight="1" ht="140.0">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>216481</t>
+          <t>214359</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
-          <t>SHIPSHAPE</t>
+          <t>CALYPSO</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="370" customHeight="1" ht="140.0">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>216788</t>
+          <t>216481</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
-          <t>SUNSHINE</t>
+          <t>SHIPSHAPE</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="371" customHeight="1" ht="140.0">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>217628</t>
+          <t>216788</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>SUNSHINE</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="372" customHeight="1" ht="140.0">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>217629</t>
+          <t>217628</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="373" customHeight="1" ht="140.0">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>217630</t>
+          <t>217629</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>31</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="374" customHeight="1" ht="140.0">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>219431</t>
+          <t>217630</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
-          <t>PITTER PATTER</t>
+          <t/>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>32</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="375" customHeight="1" ht="140.0">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>219432</t>
+          <t>219431</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
-          <t>PITTA PATTA</t>
+          <t>PITTER PATTER</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="376" customHeight="1" ht="140.0">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>222837</t>
+          <t>219432</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
-          <t>REVA</t>
+          <t>PITTA PATTA</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="377" customHeight="1" ht="140.0">
       <c r="A377" s="1" t="inlineStr">
         <is>
+          <t>222837</t>
+        </is>
+      </c>
+      <c r="C377" s="1" t="inlineStr">
+        <is>
+          <t>REVA</t>
+        </is>
+      </c>
+      <c r="D377" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E377" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F377" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="378" customHeight="1" ht="140.0">
+      <c r="A378" s="1" t="inlineStr">
+        <is>
           <t>226628</t>
         </is>
       </c>
-      <c r="C377" s="1" t="inlineStr">
+      <c r="C378" s="1" t="inlineStr">
         <is>
           <t>RS
 RED SEAL</t>
         </is>
       </c>
-      <c r="D377" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E377" s="1" t="inlineStr">
+      <c r="D378" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E378" s="1" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
-      <c r="F377" s="1" t="inlineStr">
+      <c r="F378" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
-        </is>
-[...26 lines deleted...]
-          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="379" customHeight="1" ht="140.0">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>227281</t>
+          <t>227280</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="380" customHeight="1" ht="140.0">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>227282</t>
+          <t>227281</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>31</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="381" customHeight="1" ht="140.0">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>227283</t>
+          <t>227282</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>32</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="382" customHeight="1" ht="140.0">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>227284</t>
+          <t>227283</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="383" customHeight="1" ht="140.0">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>227285</t>
+          <t>227284</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="384" customHeight="1" ht="140.0">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>227286</t>
+          <t>227285</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>2</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="385" customHeight="1" ht="140.0">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>227664</t>
+          <t>227286</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
-          <t>DUET</t>
+          <t/>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>3</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="386" customHeight="1" ht="140.0">
       <c r="A386" s="1" t="inlineStr">
         <is>
+          <t>227664</t>
+        </is>
+      </c>
+      <c r="C386" s="1" t="inlineStr">
+        <is>
+          <t>DUET</t>
+        </is>
+      </c>
+      <c r="D386" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E386" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F386" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="387" customHeight="1" ht="140.0">
+      <c r="A387" s="1" t="inlineStr">
+        <is>
           <t>228993</t>
         </is>
       </c>
-      <c r="C386" s="1" t="inlineStr">
+      <c r="C387" s="1" t="inlineStr">
         <is>
           <t>OMNIA VINCIT AMOR
 LP</t>
         </is>
       </c>
-      <c r="D386" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E386" s="1" t="inlineStr">
+      <c r="D387" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E387" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F386" s="1" t="inlineStr">
+      <c r="F387" s="1" t="inlineStr">
         <is>
           <t>Arnott-Harper Pty Ltd</t>
-        </is>
-[...26 lines deleted...]
-          <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="388" customHeight="1" ht="140.0">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>234827</t>
+          <t>231426</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
-          <t>HANKY PANKY</t>
+          <t>RED SEAL</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+          <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="389" customHeight="1" ht="140.0">
       <c r="A389" s="1" t="inlineStr">
         <is>
+          <t>234827</t>
+        </is>
+      </c>
+      <c r="C389" s="1" t="inlineStr">
+        <is>
+          <t>HANKY PANKY</t>
+        </is>
+      </c>
+      <c r="D389" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E389" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F389" s="1" t="inlineStr">
+        <is>
+          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+        </is>
+      </c>
+    </row>
+    <row r="390" customHeight="1" ht="140.0">
+      <c r="A390" s="1" t="inlineStr">
+        <is>
           <t>240708</t>
         </is>
       </c>
-      <c r="C389" s="1" t="inlineStr">
+      <c r="C390" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S THINGS</t>
         </is>
       </c>
-      <c r="D389" s="1" t="inlineStr">
+      <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Cancelled:
 Owner request</t>
         </is>
       </c>
-      <c r="E389" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="391" customHeight="1" ht="140.0">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>248256</t>
+          <t>241035</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
-          <t>HUMPTY DUMPTY</t>
+          <t>FORM-U-LAC</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="392" customHeight="1" ht="140.0">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>248257</t>
+          <t>248256</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>HUMPTY DUMPTY</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="393" customHeight="1" ht="140.0">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>251764</t>
+          <t>248257</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
-          <t>SMILEY GRUMP</t>
+          <t>HUMPTY DUMPTY</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="394" customHeight="1" ht="140.0">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>255128</t>
+          <t>251764</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
-          <t>SWALLOW &amp; ARIELL'S</t>
+          <t>SMILEY GRUMP</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd.</t>
+          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="395" customHeight="1" ht="140.0">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>255131</t>
+          <t>255128</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>SWALLOW &amp; ARIELL'S</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd.</t>
         </is>
       </c>
     </row>
     <row r="396" customHeight="1" ht="140.0">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>255133</t>
+          <t>255131</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>SWALLOW &amp; ARIELL'S</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>1</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd.</t>
         </is>
       </c>
     </row>
     <row r="397" customHeight="1" ht="140.0">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>261122</t>
+          <t>255133</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
-          <t>WING-DINGS</t>
+          <t>SWALLOW &amp; ARIELL'S</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>3</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Pty Ltd.</t>
         </is>
       </c>
     </row>
     <row r="398" customHeight="1" ht="140.0">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>261123</t>
+          <t>261122</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>WING-DINGS</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="399" customHeight="1" ht="140.0">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>262675</t>
+          <t>261123</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
-          <t>FANTASMAGORICALS</t>
+          <t>WING-DINGS</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="400" customHeight="1" ht="140.0">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>264604</t>
+          <t>262675</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
-          <t>NUTRA WEAT</t>
+          <t>FANTASMAGORICALS</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="401" customHeight="1" ht="140.0">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>264929</t>
+          <t>264604</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
-          <t>CHIZZA</t>
+          <t>NUTRA WEAT</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="402" customHeight="1" ht="140.0">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>264930</t>
+          <t>264929</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>CHIZZA</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="403" customHeight="1" ht="140.0">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>265174</t>
+          <t>264930</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
-          <t>BUNCHES OF CRUNCHES</t>
+          <t>CHIZZA</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="404" customHeight="1" ht="140.0">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>265175</t>
+          <t>265174</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>BUNCHES OF CRUNCHES</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="405" customHeight="1" ht="140.0">
       <c r="A405" s="1" t="inlineStr">
         <is>
+          <t>265175</t>
+        </is>
+      </c>
+      <c r="C405" s="1" t="inlineStr">
+        <is>
+          <t>BUNCHES OF CRUNCHES</t>
+        </is>
+      </c>
+      <c r="D405" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E405" s="1" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="F405" s="1" t="inlineStr">
+        <is>
+          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+        </is>
+      </c>
+    </row>
+    <row r="406" customHeight="1" ht="140.0">
+      <c r="A406" s="1" t="inlineStr">
+        <is>
           <t>265327</t>
         </is>
       </c>
-      <c r="C405" s="1" t="inlineStr">
+      <c r="C406" s="1" t="inlineStr">
         <is>
           <t>BIG SHOTS</t>
         </is>
       </c>
-      <c r="D405" s="1" t="inlineStr">
+      <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E405" s="1" t="inlineStr">
+      <c r="E406" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F405" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A406" s="1" t="inlineStr">
+      <c r="F406" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="407" customHeight="1" ht="140.0">
+      <c r="A407" s="1" t="inlineStr">
         <is>
           <t>265328</t>
         </is>
       </c>
-      <c r="C406" s="1" t="inlineStr">
+      <c r="C407" s="1" t="inlineStr">
         <is>
           <t>BIG SHOTS</t>
         </is>
       </c>
-      <c r="D406" s="1" t="inlineStr">
+      <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E406" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="408" customHeight="1" ht="140.0">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>266808</t>
+          <t>266807</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>HONEY BUMBLES</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="409" customHeight="1" ht="140.0">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>268790</t>
+          <t>266808</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
-          <t>BRONZED OZZIES</t>
+          <t>HONEY BUMBLES</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="410" customHeight="1" ht="140.0">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>268791</t>
+          <t>268790</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>BRONZED OZZIES</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="411" customHeight="1" ht="140.0">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>269417</t>
+          <t>268791</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
-          <t>FRENCH ACCENT</t>
+          <t>BRONZED OZZIES</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="412" customHeight="1" ht="140.0">
       <c r="A412" s="1" t="inlineStr">
         <is>
+          <t>269417</t>
+        </is>
+      </c>
+      <c r="C412" s="1" t="inlineStr">
+        <is>
+          <t>FRENCH ACCENT</t>
+        </is>
+      </c>
+      <c r="D412" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E412" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F412" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="413" customHeight="1" ht="140.0">
+      <c r="A413" s="1" t="inlineStr">
+        <is>
           <t>270562</t>
         </is>
       </c>
-      <c r="C412" s="1" t="inlineStr">
+      <c r="C413" s="1" t="inlineStr">
         <is>
           <t>GRINS</t>
         </is>
       </c>
-      <c r="D412" s="1" t="inlineStr">
+      <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E412" s="1" t="inlineStr">
+      <c r="E413" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F412" s="1" t="inlineStr">
+      <c r="F413" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="413" customHeight="1" ht="140.0">
-      <c r="A413" s="1" t="inlineStr">
+    <row r="414" customHeight="1" ht="140.0">
+      <c r="A414" s="1" t="inlineStr">
         <is>
           <t>270564</t>
         </is>
       </c>
-      <c r="C413" s="1" t="inlineStr">
+      <c r="C414" s="1" t="inlineStr">
         <is>
           <t>GRINS</t>
         </is>
       </c>
-      <c r="D413" s="1" t="inlineStr">
+      <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E413" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F413" s="1" t="inlineStr">
+      <c r="E414" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F414" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="414" customHeight="1" ht="140.0">
-      <c r="A414" s="1" t="inlineStr">
+    <row r="415" customHeight="1" ht="140.0">
+      <c r="A415" s="1" t="inlineStr">
         <is>
           <t>274837</t>
         </is>
       </c>
-      <c r="C414" s="1" t="inlineStr">
+      <c r="C415" s="1" t="inlineStr">
         <is>
           <t>HARPER'S CHOICE MORSELS</t>
         </is>
       </c>
-      <c r="D414" s="1" t="inlineStr">
+      <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Cancelled:
 Owner request</t>
         </is>
       </c>
-      <c r="E414" s="1" t="inlineStr">
+      <c r="E415" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F414" s="1" t="inlineStr">
+      <c r="F415" s="1" t="inlineStr">
         <is>
           <t>Arnott-Harper Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="415" customHeight="1" ht="140.0">
-      <c r="A415" s="1" t="inlineStr">
+    <row r="416" customHeight="1" ht="140.0">
+      <c r="A416" s="1" t="inlineStr">
         <is>
           <t>288119</t>
         </is>
       </c>
-      <c r="C415" s="1" t="inlineStr">
+      <c r="C416" s="1" t="inlineStr">
         <is>
           <t>HARPER'S TENDER VITTLES</t>
         </is>
       </c>
-      <c r="D415" s="1" t="inlineStr">
+      <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Cancelled:
 Owner request</t>
         </is>
       </c>
-      <c r="E415" s="1" t="inlineStr">
+      <c r="E416" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F415" s="1" t="inlineStr">
+      <c r="F416" s="1" t="inlineStr">
         <is>
           <t>Arnott-Harper Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="416" customHeight="1" ht="140.0">
-      <c r="A416" s="1" t="inlineStr">
+    <row r="417" customHeight="1" ht="140.0">
+      <c r="A417" s="1" t="inlineStr">
         <is>
           <t>288120</t>
         </is>
       </c>
-      <c r="C416" s="1" t="inlineStr">
+      <c r="C417" s="1" t="inlineStr">
         <is>
           <t>HARPER'S LOVIN' SPOONFULS</t>
         </is>
       </c>
-      <c r="D416" s="1" t="inlineStr">
+      <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Cancelled:
 Owner request</t>
         </is>
       </c>
-      <c r="E416" s="1" t="inlineStr">
+      <c r="E417" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F416" s="1" t="inlineStr">
+      <c r="F417" s="1" t="inlineStr">
         <is>
           <t>Arnott-Harper Pty Ltd</t>
-        </is>
-[...26 lines deleted...]
-          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="418" customHeight="1" ht="140.0">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>296481</t>
+          <t>296468</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
-          <t>JAMBOREE</t>
+          <t>GINGERELLA</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="419" customHeight="1" ht="140.0">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>296482</t>
+          <t>296481</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>JAMBOREE</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="420" customHeight="1" ht="140.0">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>301139</t>
+          <t>296482</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
-          <t>THINGUMMY BOBS</t>
+          <t>JAMBOREE</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="421" customHeight="1" ht="140.0">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>302350</t>
+          <t>301139</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
-          <t>MR CHIPS</t>
+          <t>THINGUMMY BOBS</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="422" customHeight="1" ht="140.0">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>302801</t>
+          <t>302350</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
-          <t>EUREKA</t>
+          <t>MR CHIPS</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="423" customHeight="1" ht="140.0">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>331148</t>
+          <t>302801</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
-          <t>TRANSMATIC</t>
+          <t>EUREKA</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>Arnott First City Permanent Building Society</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="424" customHeight="1" ht="140.0">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>331149</t>
+          <t>331148</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
-          <t>CITICARD</t>
+          <t>TRANSMATIC</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>Arnott First City Permanent Building Society</t>
         </is>
       </c>
     </row>
     <row r="425" customHeight="1" ht="140.0">
       <c r="A425" s="1" t="inlineStr">
         <is>
+          <t>331149</t>
+        </is>
+      </c>
+      <c r="C425" s="1" t="inlineStr">
+        <is>
+          <t>CITICARD</t>
+        </is>
+      </c>
+      <c r="D425" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E425" s="1" t="inlineStr">
+        <is>
+          <t>36</t>
+        </is>
+      </c>
+      <c r="F425" s="1" t="inlineStr">
+        <is>
+          <t>Arnott First City Permanent Building Society</t>
+        </is>
+      </c>
+    </row>
+    <row r="426" customHeight="1" ht="140.0">
+      <c r="A426" s="1" t="inlineStr">
+        <is>
           <t>333874</t>
         </is>
       </c>
-      <c r="C425" s="1" t="inlineStr">
+      <c r="C426" s="1" t="inlineStr">
         <is>
           <t>HARPER'S FIT 'N TRIM</t>
         </is>
       </c>
-      <c r="D425" s="1" t="inlineStr">
+      <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Cancelled:
 Owner request</t>
         </is>
       </c>
-      <c r="E425" s="1" t="inlineStr">
+      <c r="E426" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F425" s="1" t="inlineStr">
+      <c r="F426" s="1" t="inlineStr">
         <is>
           <t>Arnott-Harper Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="426" customHeight="1" ht="140.0">
-      <c r="A426" s="1" t="inlineStr">
+    <row r="427" customHeight="1" ht="140.0">
+      <c r="A427" s="1" t="inlineStr">
         <is>
           <t>343205</t>
         </is>
       </c>
-      <c r="C426" s="1" t="inlineStr">
+      <c r="C427" s="1" t="inlineStr">
         <is>
           <t>DAIRY DINNER HARPER'S DAIRY DINNER</t>
         </is>
       </c>
-      <c r="D426" s="1" t="inlineStr">
+      <c r="D427" s="1" t="inlineStr">
         <is>
           <t>Cancelled:
 Owner request</t>
         </is>
       </c>
-      <c r="E426" s="1" t="inlineStr">
+      <c r="E427" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F426" s="1" t="inlineStr">
+      <c r="F427" s="1" t="inlineStr">
         <is>
           <t>Arnott-Harper Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="427" customHeight="1" ht="140.0">
-      <c r="A427" s="1" t="inlineStr">
+    <row r="428" customHeight="1" ht="140.0">
+      <c r="A428" s="1" t="inlineStr">
         <is>
           <t>343206</t>
         </is>
       </c>
-      <c r="C427" s="1" t="inlineStr">
+      <c r="C428" s="1" t="inlineStr">
         <is>
           <t>HARPER'S GRAVY DINNER</t>
         </is>
       </c>
-      <c r="D427" s="1" t="inlineStr">
+      <c r="D428" s="1" t="inlineStr">
         <is>
           <t>Cancelled:
 Owner request</t>
         </is>
       </c>
-      <c r="E427" s="1" t="inlineStr">
+      <c r="E428" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F427" s="1" t="inlineStr">
+      <c r="F428" s="1" t="inlineStr">
         <is>
           <t>Arnott-Harper Pty Ltd</t>
-        </is>
-[...26 lines deleted...]
-          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="429" customHeight="1" ht="140.0">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>352341</t>
+          <t>350078</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
-          <t>KRISPY SHAPES</t>
+          <t>GOLDEN GLEN</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="430" customHeight="1" ht="140.0">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>352342</t>
+          <t>352341</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>KRISPY SHAPES</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="431" customHeight="1" ht="140.0">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>352909</t>
+          <t>352342</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
-          <t>SNACK SHAPES</t>
+          <t>KRISPY SHAPES</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="432" customHeight="1" ht="140.0">
       <c r="A432" s="1" t="inlineStr">
         <is>
+          <t>352909</t>
+        </is>
+      </c>
+      <c r="C432" s="1" t="inlineStr">
+        <is>
+          <t>SNACK SHAPES</t>
+        </is>
+      </c>
+      <c r="D432" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E432" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F432" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="433" customHeight="1" ht="140.0">
+      <c r="A433" s="1" t="inlineStr">
+        <is>
           <t>359021</t>
         </is>
       </c>
-      <c r="C432" s="1" t="inlineStr">
+      <c r="C433" s="1" t="inlineStr">
         <is>
           <t>PLASTI-PAK
 C</t>
         </is>
       </c>
-      <c r="D432" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E432" s="1" t="inlineStr">
+      <c r="D433" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E433" s="1" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
-      <c r="F432" s="1" t="inlineStr">
+      <c r="F433" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Pty Ltd.</t>
-        </is>
-[...26 lines deleted...]
-          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="434" customHeight="1" ht="140.0">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>360263</t>
+          <t>360262</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>TRANGLES</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="435" customHeight="1" ht="140.0">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>360955</t>
+          <t>360263</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
-          <t>KRUSKITS</t>
+          <t>TRANGLES</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="436" customHeight="1" ht="140.0">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>374020</t>
+          <t>360955</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
-          <t>PRIVILEGE</t>
+          <t>KRUSKITS</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="437" customHeight="1" ht="140.0">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>374021</t>
+          <t>374020</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>PRIVILEGE</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="438" customHeight="1" ht="140.0">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>375444</t>
+          <t>374021</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
-          <t>BISCAKE</t>
+          <t>PRIVILEGE</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="439" customHeight="1" ht="140.0">
       <c r="A439" s="1" t="inlineStr">
         <is>
+          <t>375444</t>
+        </is>
+      </c>
+      <c r="C439" s="1" t="inlineStr">
+        <is>
+          <t>BISCAKE</t>
+        </is>
+      </c>
+      <c r="D439" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E439" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F439" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="440" customHeight="1" ht="140.0">
+      <c r="A440" s="1" t="inlineStr">
+        <is>
           <t>375880</t>
         </is>
       </c>
-      <c r="C439" s="1" t="inlineStr">
+      <c r="C440" s="1" t="inlineStr">
         <is>
           <t>BUGLES</t>
         </is>
       </c>
-      <c r="D439" s="1" t="inlineStr">
+      <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E439" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="441" customHeight="1" ht="140.0">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>380529</t>
+          <t>380025</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
-          <t>CAFE ROYALE</t>
+          <t>SONATA</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="442" customHeight="1" ht="140.0">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>383267</t>
+          <t>380529</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
-          <t>WHEATBURY</t>
+          <t>CAFE ROYALE</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="443" customHeight="1" ht="140.0">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>383268</t>
+          <t>383267</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>WHEATBURY</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="444" customHeight="1" ht="140.0">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>391352</t>
+          <t>383268</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
-          <t>TRUSTY FULL COURSE</t>
+          <t>WHEATBURY</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="445" customHeight="1" ht="140.0">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>391996</t>
+          <t>391352</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
-          <t>LISETTE</t>
+          <t>TRUSTY FULL COURSE</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>31</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
     <row r="446" customHeight="1" ht="140.0">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>394188</t>
+          <t>391996</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
-          <t>CHEEZELS</t>
+          <t>LISETTE</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>Arnott's SBAH Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="447" customHeight="1" ht="140.0">
       <c r="A447" s="1" t="inlineStr">
         <is>
+          <t>394188</t>
+        </is>
+      </c>
+      <c r="C447" s="1" t="inlineStr">
+        <is>
+          <t>CHEEZELS</t>
+        </is>
+      </c>
+      <c r="D447" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E447" s="1" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="F447" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's SBAH Pty Ltd</t>
+        </is>
+      </c>
+    </row>
+    <row r="448" customHeight="1" ht="140.0">
+      <c r="A448" s="1" t="inlineStr">
+        <is>
           <t>394189</t>
         </is>
       </c>
-      <c r="C447" s="1" t="inlineStr">
+      <c r="C448" s="1" t="inlineStr">
         <is>
           <t>CC'S
 TASTY CHEESE</t>
         </is>
       </c>
-      <c r="D447" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E447" s="1" t="inlineStr">
+      <c r="D448" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E448" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F447" s="1" t="inlineStr">
+      <c r="F448" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="448" customHeight="1" ht="140.0">
-      <c r="A448" s="1" t="inlineStr">
+    <row r="449" customHeight="1" ht="140.0">
+      <c r="A449" s="1" t="inlineStr">
         <is>
           <t>394190</t>
         </is>
       </c>
-      <c r="C448" s="1" t="inlineStr">
+      <c r="C449" s="1" t="inlineStr">
         <is>
           <t>CC'S
 TASTY CHEESE</t>
         </is>
       </c>
-      <c r="D448" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E448" s="1" t="inlineStr">
+      <c r="D449" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E449" s="1" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
-      <c r="F448" s="1" t="inlineStr">
+      <c r="F449" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="449" customHeight="1" ht="140.0">
-      <c r="A449" s="1" t="inlineStr">
+    <row r="450" customHeight="1" ht="140.0">
+      <c r="A450" s="1" t="inlineStr">
         <is>
           <t>394191</t>
         </is>
       </c>
-      <c r="C449" s="1" t="inlineStr">
+      <c r="C450" s="1" t="inlineStr">
         <is>
           <t>CC'S
 TASTY CHEESE</t>
         </is>
       </c>
-      <c r="D449" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E449" s="1" t="inlineStr">
+      <c r="D450" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E450" s="1" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
-      <c r="F449" s="1" t="inlineStr">
+      <c r="F450" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="450" customHeight="1" ht="140.0">
-      <c r="A450" s="1" t="inlineStr">
+    <row r="451" customHeight="1" ht="140.0">
+      <c r="A451" s="1" t="inlineStr">
         <is>
           <t>394192</t>
         </is>
       </c>
-      <c r="C450" s="1" t="inlineStr">
+      <c r="C451" s="1" t="inlineStr">
         <is>
           <t>CC'S
 TASTY CHEESE</t>
         </is>
       </c>
-      <c r="D450" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E450" s="1" t="inlineStr">
+      <c r="D451" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E451" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F450" s="1" t="inlineStr">
+      <c r="F451" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="451" customHeight="1" ht="140.0">
-      <c r="A451" s="1" t="inlineStr">
+    <row r="452" customHeight="1" ht="140.0">
+      <c r="A452" s="1" t="inlineStr">
         <is>
           <t>394193</t>
         </is>
       </c>
-      <c r="C451" s="1" t="inlineStr">
+      <c r="C452" s="1" t="inlineStr">
         <is>
           <t>MONSTER MUNCH
 SPINE TINGLING FANG FOOD</t>
         </is>
       </c>
-      <c r="D451" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E451" s="1" t="inlineStr">
+      <c r="D452" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E452" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F451" s="1" t="inlineStr">
+      <c r="F452" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="452" customHeight="1" ht="140.0">
-      <c r="A452" s="1" t="inlineStr">
+    <row r="453" customHeight="1" ht="140.0">
+      <c r="A453" s="1" t="inlineStr">
         <is>
           <t>394194</t>
         </is>
       </c>
-      <c r="C452" s="1" t="inlineStr">
+      <c r="C453" s="1" t="inlineStr">
         <is>
           <t>MONSTER MUNCH
 SPINE TINGLING FANG FOOD</t>
         </is>
       </c>
-      <c r="D452" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E452" s="1" t="inlineStr">
+      <c r="D453" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E453" s="1" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
-      <c r="F452" s="1" t="inlineStr">
+      <c r="F453" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="453" customHeight="1" ht="140.0">
-      <c r="A453" s="1" t="inlineStr">
+    <row r="454" customHeight="1" ht="140.0">
+      <c r="A454" s="1" t="inlineStr">
         <is>
           <t>394195</t>
         </is>
       </c>
-      <c r="C453" s="1" t="inlineStr">
+      <c r="C454" s="1" t="inlineStr">
         <is>
           <t>MONSTER MUNCH
 SPINE TINGLING FANG FOOD</t>
         </is>
       </c>
-      <c r="D453" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E453" s="1" t="inlineStr">
+      <c r="D454" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E454" s="1" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
-      <c r="F453" s="1" t="inlineStr">
+      <c r="F454" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="454" customHeight="1" ht="140.0">
-      <c r="A454" s="1" t="inlineStr">
+    <row r="455" customHeight="1" ht="140.0">
+      <c r="A455" s="1" t="inlineStr">
         <is>
           <t>394196</t>
         </is>
       </c>
-      <c r="C454" s="1" t="inlineStr">
+      <c r="C455" s="1" t="inlineStr">
         <is>
           <t>MONSTER MUNCH
 SPINE TINGLING FANG FOOD</t>
         </is>
       </c>
-      <c r="D454" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E454" s="1" t="inlineStr">
+      <c r="D455" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E455" s="1" t="inlineStr">
         <is>
           <t>25</t>
-        </is>
-[...26 lines deleted...]
-          <t>16</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="456" customHeight="1" ht="140.0">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>394198</t>
+          <t>394197</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>SAMBOY</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>16</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="457" customHeight="1" ht="140.0">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>394199</t>
+          <t>394198</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>SAMBOY</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>21</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="458" customHeight="1" ht="140.0">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>394200</t>
+          <t>394199</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>SAMBOY</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>24</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="459" customHeight="1" ht="140.0">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>394209</t>
+          <t>394200</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
-          <t>CHEEZELS</t>
+          <t>SAMBOY</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="460" customHeight="1" ht="140.0">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>394210</t>
+          <t>394209</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>CHEEZELS</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>16</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="461" customHeight="1" ht="140.0">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>394211</t>
+          <t>394210</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>CHEEZELS</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>21</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="462" customHeight="1" ht="140.0">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>395787</t>
+          <t>394211</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
-          <t>A LA CAT</t>
+          <t>CHEEZELS</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>24</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="463" customHeight="1" ht="140.0">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>395945</t>
+          <t>395787</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
-          <t>SYLVEINE</t>
+          <t>A LA CAT</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>31</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="464" customHeight="1" ht="140.0">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>395946</t>
+          <t>395945</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
-          <t>RUPINAS</t>
+          <t>SYLVEINE</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="465" customHeight="1" ht="140.0">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>396311</t>
+          <t>395946</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
-          <t>PREMIERE</t>
+          <t>RUPINAS</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="466" customHeight="1" ht="140.0">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>398197</t>
+          <t>396311</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
-          <t>CHOCO-PLENTY</t>
+          <t>PREMIERE</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="467" customHeight="1" ht="140.0">
       <c r="A467" s="1" t="inlineStr">
         <is>
+          <t>398197</t>
+        </is>
+      </c>
+      <c r="C467" s="1" t="inlineStr">
+        <is>
+          <t>CHOCO-PLENTY</t>
+        </is>
+      </c>
+      <c r="D467" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E467" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F467" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="468" customHeight="1" ht="140.0">
+      <c r="A468" s="1" t="inlineStr">
+        <is>
           <t>398403</t>
         </is>
       </c>
-      <c r="C467" s="1" t="inlineStr">
+      <c r="C468" s="1" t="inlineStr">
         <is>
           <t>VIM-A-WEAT
 VIMAWEAT</t>
         </is>
       </c>
-      <c r="D467" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="469" customHeight="1" ht="140.0">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>398509</t>
+          <t>398508</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
-          <t>CAVALCADE</t>
+          <t>KANGAZOO</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="470" customHeight="1" ht="140.0">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>402642</t>
+          <t>398509</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
-          <t>BALLADE</t>
+          <t>CAVALCADE</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="471" customHeight="1" ht="140.0">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>403143</t>
+          <t>402642</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
-          <t>SHAROA</t>
+          <t>BALLADE</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="472" customHeight="1" ht="140.0">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>403144</t>
+          <t>403143</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
-          <t>CHOCOLUNARE</t>
+          <t>SHAROA</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="473" customHeight="1" ht="140.0">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>408463</t>
+          <t>403144</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
-          <t>TIVOLI</t>
+          <t>CHOCOLUNARE</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="474" customHeight="1" ht="140.0">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>408464</t>
+          <t>408463</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
-          <t>BOLERO</t>
+          <t>TIVOLI</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="475" customHeight="1" ht="140.0">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>409009</t>
+          <t>408464</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
-          <t>COUNTRY PRIDE</t>
+          <t>BOLERO</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="476" customHeight="1" ht="140.0">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>414398</t>
+          <t>409009</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
-          <t>MINTINA</t>
+          <t>COUNTRY PRIDE</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="477" customHeight="1" ht="140.0">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>414905</t>
+          <t>414398</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
-          <t>SYMPHONY</t>
+          <t>MINTINA</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="478" customHeight="1" ht="140.0">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>425121</t>
+          <t>414905</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
-          <t>FLUTES</t>
+          <t>SYMPHONY</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="479" customHeight="1" ht="140.0">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>426652</t>
+          <t>425121</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
-          <t>NATURE'S ENERGISER</t>
+          <t>FLUTES</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="480" customHeight="1" ht="140.0">
       <c r="A480" s="1" t="inlineStr">
         <is>
+          <t>426652</t>
+        </is>
+      </c>
+      <c r="C480" s="1" t="inlineStr">
+        <is>
+          <t>NATURE'S ENERGISER</t>
+        </is>
+      </c>
+      <c r="D480" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E480" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F480" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="481" customHeight="1" ht="140.0">
+      <c r="A481" s="1" t="inlineStr">
+        <is>
           <t>428843</t>
         </is>
       </c>
-      <c r="C480" s="1" t="inlineStr">
+      <c r="C481" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S THINS</t>
         </is>
       </c>
-      <c r="D480" s="1" t="inlineStr">
+      <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Cancelled:
 Owner request</t>
         </is>
       </c>
-      <c r="E480" s="1" t="inlineStr">
+      <c r="E481" s="1" t="inlineStr">
         <is>
           <t>29</t>
-        </is>
-[...26 lines deleted...]
-          <t>30</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="482" customHeight="1" ht="140.0">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>434401</t>
+          <t>431232</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
-          <t>COLONIAL</t>
+          <t>CHEEZWICH</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="483" customHeight="1" ht="140.0">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>441978</t>
+          <t>434401</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
-          <t>CHOC GALORE</t>
+          <t>COLONIAL</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="484" customHeight="1" ht="140.0">
       <c r="A484" s="1" t="inlineStr">
         <is>
+          <t>441978</t>
+        </is>
+      </c>
+      <c r="C484" s="1" t="inlineStr">
+        <is>
+          <t>CHOC GALORE</t>
+        </is>
+      </c>
+      <c r="D484" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E484" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F484" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="485" customHeight="1" ht="140.0">
+      <c r="A485" s="1" t="inlineStr">
+        <is>
           <t>458783</t>
         </is>
       </c>
-      <c r="C484" s="1" t="inlineStr">
+      <c r="C485" s="1" t="inlineStr">
         <is>
           <t>HARMONY</t>
         </is>
       </c>
-      <c r="D484" s="1" t="inlineStr">
+      <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E484" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="486" customHeight="1" ht="140.0">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>460620</t>
+          <t>459053</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
-          <t>ARNPAK</t>
+          <t>COBBER</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="487" customHeight="1" ht="140.0">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>466404</t>
+          <t>460620</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
-          <t>TRUFFS</t>
+          <t>ARNPAK</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>16</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="488" customHeight="1" ht="140.0">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>481409</t>
+          <t>466404</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
-          <t>SUNBURNT COUNTRY</t>
+          <t>TRUFFS</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="489" customHeight="1" ht="140.0">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>481410</t>
+          <t>481409</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>SUNBURNT COUNTRY</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="490" customHeight="1" ht="140.0">
       <c r="A490" s="1" t="inlineStr">
         <is>
+          <t>481410</t>
+        </is>
+      </c>
+      <c r="C490" s="1" t="inlineStr">
+        <is>
+          <t>SUNBURNT COUNTRY</t>
+        </is>
+      </c>
+      <c r="D490" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E490" s="1" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="F490" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="491" customHeight="1" ht="140.0">
+      <c r="A491" s="1" t="inlineStr">
+        <is>
           <t>481657</t>
         </is>
       </c>
-      <c r="C490" s="1" t="inlineStr">
+      <c r="C491" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS
 FAMOUS SINCE 1865
 THERE IS NO SUBSTITUTE FOR QUALITY</t>
         </is>
       </c>
-      <c r="D490" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E490" s="1" t="inlineStr">
+      <c r="D491" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E491" s="1" t="inlineStr">
         <is>
           <t>29</t>
-        </is>
-[...26 lines deleted...]
-          <t>30</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="492" customHeight="1" ht="140.0">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>486808</t>
+          <t>486085</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
-          <t>BALMORAL</t>
+          <t>APRES</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="493" customHeight="1" ht="140.0">
       <c r="A493" s="1" t="inlineStr">
         <is>
+          <t>486808</t>
+        </is>
+      </c>
+      <c r="C493" s="1" t="inlineStr">
+        <is>
+          <t>BALMORAL</t>
+        </is>
+      </c>
+      <c r="D493" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E493" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F493" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="494" customHeight="1" ht="140.0">
+      <c r="A494" s="1" t="inlineStr">
+        <is>
           <t>496553</t>
         </is>
       </c>
-      <c r="C493" s="1" t="inlineStr">
+      <c r="C494" s="1" t="inlineStr">
         <is>
           <t>SUNSHINE</t>
         </is>
       </c>
-      <c r="D493" s="1" t="inlineStr">
+      <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Cancelled:
 Owner request</t>
         </is>
       </c>
-      <c r="E493" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A494" s="1" t="inlineStr">
+      <c r="E494" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F494" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="495" customHeight="1" ht="140.0">
+      <c r="A495" s="1" t="inlineStr">
         <is>
           <t>513159</t>
         </is>
       </c>
-      <c r="C494" s="1" t="inlineStr">
+      <c r="C495" s="1" t="inlineStr">
         <is>
           <t>RED SEAL
 QUALITY AT A SENSIBLE PRICE</t>
         </is>
       </c>
-      <c r="D494" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E494" s="1" t="inlineStr">
+      <c r="D495" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E495" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F494" s="1" t="inlineStr">
+      <c r="F495" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
-        </is>
-[...26 lines deleted...]
-          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="496" customHeight="1" ht="140.0">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>520722</t>
+          <t>520513</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
-          <t>NATURES ENERGISER HANDI SNACKS</t>
+          <t>CAVETTO</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="497" customHeight="1" ht="140.0">
       <c r="A497" s="1" t="inlineStr">
         <is>
+          <t>520722</t>
+        </is>
+      </c>
+      <c r="C497" s="1" t="inlineStr">
+        <is>
+          <t>NATURES ENERGISER HANDI SNACKS</t>
+        </is>
+      </c>
+      <c r="D497" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E497" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F497" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="498" customHeight="1" ht="140.0">
+      <c r="A498" s="1" t="inlineStr">
+        <is>
           <t>521367</t>
         </is>
       </c>
-      <c r="C497" s="1" t="inlineStr">
+      <c r="C498" s="1" t="inlineStr">
         <is>
           <t>PERSUASIONS</t>
         </is>
       </c>
-      <c r="D497" s="1" t="inlineStr">
+      <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E497" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="499" customHeight="1" ht="140.0">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>529206</t>
+          <t>521368</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
-          <t>PREMO</t>
+          <t>FINALE</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="500" customHeight="1" ht="140.0">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>530492</t>
+          <t>529206</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
-          <t>OAT-MORES</t>
+          <t>PREMO</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="501" customHeight="1" ht="140.0">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>531492</t>
+          <t>530492</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
-          <t>SUNSHINE</t>
+          <t>OAT-MORES</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="502" customHeight="1" ht="140.0">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>532837</t>
+          <t>531492</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
-          <t>SHUTTLES</t>
+          <t>SUNSHINE</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="503" customHeight="1" ht="140.0">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>532838</t>
+          <t>532837</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>SHUTTLES</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="504" customHeight="1" ht="140.0">
       <c r="A504" s="1" t="inlineStr">
         <is>
+          <t>532838</t>
+        </is>
+      </c>
+      <c r="C504" s="1" t="inlineStr">
+        <is>
+          <t>SHUTTLES</t>
+        </is>
+      </c>
+      <c r="D504" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E504" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F504" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="505" customHeight="1" ht="140.0">
+      <c r="A505" s="1" t="inlineStr">
+        <is>
           <t>533113</t>
         </is>
       </c>
-      <c r="C504" s="1" t="inlineStr">
+      <c r="C505" s="1" t="inlineStr">
         <is>
           <t>SHOE NOODLES
 STRETCHY LACES</t>
         </is>
       </c>
-      <c r="D504" s="1" t="inlineStr">
-[...5 lines deleted...]
-      <c r="E504" s="1" t="inlineStr">
+      <c r="D505" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E505" s="1" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
-      <c r="F504" s="1" t="inlineStr">
+      <c r="F505" s="1" t="inlineStr">
         <is>
           <t>Evan Louis Arnott</t>
         </is>
       </c>
     </row>
-    <row r="505" customHeight="1" ht="140.0">
-      <c r="A505" s="1" t="inlineStr">
+    <row r="506" customHeight="1" ht="140.0">
+      <c r="A506" s="1" t="inlineStr">
         <is>
           <t>533319</t>
         </is>
       </c>
-      <c r="C505" s="1" t="inlineStr">
+      <c r="C506" s="1" t="inlineStr">
         <is>
           <t>RIDGIES</t>
         </is>
       </c>
-      <c r="D505" s="1" t="inlineStr">
+      <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E505" s="1" t="inlineStr">
+      <c r="E506" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F505" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A506" s="1" t="inlineStr">
+      <c r="F506" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="507" customHeight="1" ht="140.0">
+      <c r="A507" s="1" t="inlineStr">
         <is>
           <t>533320</t>
         </is>
       </c>
-      <c r="C506" s="1" t="inlineStr">
+      <c r="C507" s="1" t="inlineStr">
         <is>
           <t>RIDGIES</t>
         </is>
       </c>
-      <c r="D506" s="1" t="inlineStr">
+      <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E506" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="508" customHeight="1" ht="140.0">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>534646</t>
+          <t>534054</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
-          <t>NIK NAX</t>
+          <t>TREASURE CHEST</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="509" customHeight="1" ht="140.0">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>534647</t>
+          <t>534646</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>NIK NAX</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="510" customHeight="1" ht="140.0">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>535437</t>
+          <t>534647</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
-          <t>SHUFFLES</t>
+          <t>NIK NAX</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="511" customHeight="1" ht="140.0">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>535438</t>
+          <t>535437</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>SHUFFLES</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="512" customHeight="1" ht="140.0">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>536211</t>
+          <t>535438</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
-          <t>WHEATABLES</t>
+          <t>SHUFFLES</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="513" customHeight="1" ht="140.0">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>538217</t>
+          <t>536211</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
-          <t>SMORE</t>
+          <t>WHEATABLES</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="514" customHeight="1" ht="140.0">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>538219</t>
+          <t>538217</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>SMORE</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="515" customHeight="1" ht="140.0">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>539095</t>
+          <t>538219</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>SMORE</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="516" customHeight="1" ht="140.0">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>539538</t>
+          <t>539095</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
-          <t>OATABLES</t>
+          <t/>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="517" customHeight="1" ht="140.0">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>540581</t>
+          <t>539538</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
-          <t>PEPITO</t>
+          <t>OATABLES</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="518" customHeight="1" ht="140.0">
       <c r="A518" s="1" t="inlineStr">
         <is>
-          <t>546643</t>
+          <t>540581</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
-          <t>CHOC FUN SUNS</t>
+          <t>PEPITO</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="519" customHeight="1" ht="140.0">
       <c r="A519" s="1" t="inlineStr">
         <is>
-          <t>547595</t>
+          <t>546643</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
-          <t>SUNNIES</t>
+          <t>CHOC FUN SUNS</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="520" customHeight="1" ht="140.0">
       <c r="A520" s="1" t="inlineStr">
         <is>
-          <t>547596</t>
+          <t>547595</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>SUNNIES</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="521" customHeight="1" ht="140.0">
       <c r="A521" s="1" t="inlineStr">
         <is>
-          <t>547597</t>
+          <t>547596</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
-          <t>CHOCO-SAURS</t>
+          <t>SUNNIES</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="522" customHeight="1" ht="140.0">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>551072</t>
+          <t>547597</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
-          <t>MR. NUTTIES</t>
+          <t>CHOCO-SAURS</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="523" customHeight="1" ht="140.0">
       <c r="A523" s="1" t="inlineStr">
         <is>
-          <t>551559</t>
+          <t>551072</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
-          <t>JUBILEE</t>
+          <t>MR. NUTTIES</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="524" customHeight="1" ht="140.0">
       <c r="A524" s="1" t="inlineStr">
         <is>
-          <t>570330</t>
+          <t>551559</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
-          <t>THINS</t>
+          <t>JUBILEE</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>Arnott's SBAH Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="525" customHeight="1" ht="140.0">
       <c r="A525" s="1" t="inlineStr">
         <is>
-          <t>572937</t>
+          <t>570330</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>THINS</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="526" customHeight="1" ht="140.0">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>576290</t>
+          <t>572937</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
-          <t>FRUITABLES</t>
+          <t>THINS</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="527" customHeight="1" ht="140.0">
       <c r="A527" s="1" t="inlineStr">
         <is>
-          <t>576291</t>
+          <t>576290</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>FRUITABLES</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="528" customHeight="1" ht="140.0">
       <c r="A528" s="1" t="inlineStr">
         <is>
-          <t>576292</t>
+          <t>576291</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
-          <t>FRUITMORES</t>
+          <t>FRUITABLES</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="529" customHeight="1" ht="140.0">
       <c r="A529" s="1" t="inlineStr">
         <is>
-          <t>576293</t>
+          <t>576292</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>FRUITMORES</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="530" customHeight="1" ht="140.0">
       <c r="A530" s="1" t="inlineStr">
         <is>
-          <t>577994</t>
+          <t>576293</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
-          <t>WAYFARER</t>
+          <t>FRUITMORES</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="531" customHeight="1" ht="140.0">
       <c r="A531" s="1" t="inlineStr">
         <is>
-          <t>577995</t>
+          <t>577994</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>WAYFARER</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="532" customHeight="1" ht="140.0">
       <c r="A532" s="1" t="inlineStr">
         <is>
-          <t>578717</t>
+          <t>577995</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
-          <t>CARUMBA</t>
+          <t>WAYFARER</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="533" customHeight="1" ht="140.0">
       <c r="A533" s="1" t="inlineStr">
         <is>
-          <t>578718</t>
+          <t>578717</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
-          <t>SNACKITS</t>
+          <t>CARUMBA</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="534" customHeight="1" ht="140.0">
       <c r="A534" s="1" t="inlineStr">
         <is>
-          <t>578719</t>
+          <t>578718</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>SNACKITS</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="535" customHeight="1" ht="140.0">
       <c r="A535" s="1" t="inlineStr">
         <is>
-          <t>578720</t>
+          <t>578719</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
-          <t>SNACKEMS</t>
+          <t>SNACKITS</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="536" customHeight="1" ht="140.0">
       <c r="A536" s="1" t="inlineStr">
         <is>
-          <t>578721</t>
+          <t>578720</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>SNACKEMS</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="537" customHeight="1" ht="140.0">
       <c r="A537" s="1" t="inlineStr">
         <is>
-          <t>585509</t>
+          <t>578721</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
-          <t>FRUIES</t>
+          <t>SNACKEMS</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="538" customHeight="1" ht="140.0">
       <c r="A538" s="1" t="inlineStr">
         <is>
-          <t>585510</t>
+          <t>585509</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>FRUIES</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="539" customHeight="1" ht="140.0">
       <c r="A539" s="1" t="inlineStr">
         <is>
-          <t>585512</t>
+          <t>585510</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
-          <t>FRU-EATS</t>
+          <t>FRUIES</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="540" customHeight="1" ht="140.0">
       <c r="A540" s="1" t="inlineStr">
         <is>
-          <t>585513</t>
+          <t>585512</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>FRU-EATS</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="541" customHeight="1" ht="140.0">
       <c r="A541" s="1" t="inlineStr">
         <is>
-          <t>585517</t>
+          <t>585513</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
-          <t>REGGIE</t>
+          <t>FRU-EATS</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="542" customHeight="1" ht="140.0">
       <c r="A542" s="1" t="inlineStr">
         <is>
-          <t>585518</t>
+          <t>585517</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>REGGIE</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="543" customHeight="1" ht="140.0">
       <c r="A543" s="1" t="inlineStr">
         <is>
-          <t>589596</t>
+          <t>585518</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
-          <t>STONEGROUND WHEAT CRACKERS ALL NATURAL INGREDIENTS</t>
+          <t>REGGIE</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="544" customHeight="1" ht="140.0">
       <c r="A544" s="1" t="inlineStr">
         <is>
-          <t>591272</t>
+          <t>589596</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
-          <t>CHERRY CROWNS</t>
+          <t>STONEGROUND WHEAT CRACKERS ALL NATURAL INGREDIENTS</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="545" customHeight="1" ht="140.0">
       <c r="A545" s="1" t="inlineStr">
         <is>
+          <t>591272</t>
+        </is>
+      </c>
+      <c r="C545" s="1" t="inlineStr">
+        <is>
+          <t>CHERRY CROWNS</t>
+        </is>
+      </c>
+      <c r="D545" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E545" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F545" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="546" customHeight="1" ht="140.0">
+      <c r="A546" s="1" t="inlineStr">
+        <is>
           <t>593827</t>
         </is>
       </c>
-      <c r="C545" s="1" t="inlineStr">
+      <c r="C546" s="1" t="inlineStr">
         <is>
           <t>NATURE'S BAKERY</t>
         </is>
       </c>
-      <c r="D545" s="1" t="inlineStr">
+      <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E545" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="547" customHeight="1" ht="140.0">
       <c r="A547" s="1" t="inlineStr">
         <is>
-          <t>594140</t>
+          <t>593828</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
-          <t>ROVER</t>
+          <t>CABIN</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="548" customHeight="1" ht="140.0">
       <c r="A548" s="1" t="inlineStr">
         <is>
-          <t>594141</t>
+          <t>594140</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
-          <t>SCOUT</t>
+          <t>ROVER</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="549" customHeight="1" ht="140.0">
       <c r="A549" s="1" t="inlineStr">
         <is>
-          <t>595286</t>
+          <t>594141</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
-          <t>CRACKO</t>
+          <t>SCOUT</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="550" customHeight="1" ht="140.0">
       <c r="A550" s="1" t="inlineStr">
         <is>
-          <t>596329</t>
+          <t>595286</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
-          <t>ROCKIES</t>
+          <t>CRACKO</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="551" customHeight="1" ht="140.0">
       <c r="A551" s="1" t="inlineStr">
         <is>
-          <t>596330</t>
+          <t>596329</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>ROCKIES</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="552" customHeight="1" ht="140.0">
       <c r="A552" s="1" t="inlineStr">
         <is>
-          <t>596331</t>
+          <t>596330</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
-          <t>THE CRAVE CRUSHERS</t>
+          <t>ROCKIES</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="553" customHeight="1" ht="140.0">
       <c r="A553" s="1" t="inlineStr">
         <is>
-          <t>596332</t>
+          <t>596331</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>THE CRAVE CRUSHERS</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="554" customHeight="1" ht="140.0">
       <c r="A554" s="1" t="inlineStr">
         <is>
-          <t>596787</t>
+          <t>596332</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
-          <t>NATURE'S ENERGISER</t>
+          <t>THE CRAVE CRUSHERS</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="555" customHeight="1" ht="140.0">
       <c r="A555" s="1" t="inlineStr">
         <is>
-          <t>596788</t>
+          <t>596787</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>NATURE'S ENERGISER</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="556" customHeight="1" ht="140.0">
       <c r="A556" s="1" t="inlineStr">
         <is>
-          <t>597579</t>
+          <t>596788</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
-          <t>HIPPOPALS</t>
+          <t>NATURE'S ENERGISER</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="557" customHeight="1" ht="140.0">
       <c r="A557" s="1" t="inlineStr">
         <is>
-          <t>597580</t>
+          <t>597579</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
-          <t>HIPPOPOTOPALS</t>
+          <t>HIPPOPALS</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="558" customHeight="1" ht="140.0">
       <c r="A558" s="1" t="inlineStr">
         <is>
-          <t>600068</t>
+          <t>597580</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>HIPPOPOTOPALS</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="559" customHeight="1" ht="140.0">
       <c r="A559" s="1" t="inlineStr">
         <is>
-          <t>600069</t>
+          <t>600068</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="560" customHeight="1" ht="140.0">
       <c r="A560" s="1" t="inlineStr">
         <is>
-          <t>600071</t>
+          <t>600069</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="561" customHeight="1" ht="140.0">
       <c r="A561" s="1" t="inlineStr">
         <is>
-          <t>600072</t>
+          <t>600071</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
-          <t>DARE BEAR</t>
+          <t/>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="562" customHeight="1" ht="140.0">
       <c r="A562" s="1" t="inlineStr">
         <is>
-          <t>600074</t>
+          <t>600072</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>DARE BEAR</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="563" customHeight="1" ht="140.0">
       <c r="A563" s="1" t="inlineStr">
         <is>
-          <t>600076</t>
+          <t>600074</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
-          <t>KOOL BEAR</t>
+          <t>DARE BEAR</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>28</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="564" customHeight="1" ht="140.0">
       <c r="A564" s="1" t="inlineStr">
         <is>
-          <t>600077</t>
+          <t>600076</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>KOOL BEAR</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="565" customHeight="1" ht="140.0">
       <c r="A565" s="1" t="inlineStr">
         <is>
-          <t>600079</t>
+          <t>600077</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
-          <t>MILLIE BEAR</t>
+          <t>KOOL BEAR</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>28</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="566" customHeight="1" ht="140.0">
       <c r="A566" s="1" t="inlineStr">
         <is>
-          <t>600081</t>
+          <t>600079</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>MILLIE BEAR</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="567" customHeight="1" ht="140.0">
       <c r="A567" s="1" t="inlineStr">
         <is>
-          <t>602949</t>
+          <t>600081</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
-          <t>SORTZ</t>
+          <t>MILLIE BEAR</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>28</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="568" customHeight="1" ht="140.0">
       <c r="A568" s="1" t="inlineStr">
         <is>
-          <t>602950</t>
+          <t>602949</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>SORTZ</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="569" customHeight="1" ht="140.0">
       <c r="A569" s="1" t="inlineStr">
         <is>
-          <t>602951</t>
+          <t>602950</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
-          <t>SNAX SORTZ</t>
+          <t>SORTZ</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="570" customHeight="1" ht="140.0">
       <c r="A570" s="1" t="inlineStr">
         <is>
-          <t>602952</t>
+          <t>602951</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>SNAX SORTZ</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="571" customHeight="1" ht="140.0">
       <c r="A571" s="1" t="inlineStr">
         <is>
-          <t>602953</t>
+          <t>602952</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
-          <t>KALEIDO SORTZ</t>
+          <t>SNAX SORTZ</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="572" customHeight="1" ht="140.0">
       <c r="A572" s="1" t="inlineStr">
         <is>
-          <t>602954</t>
+          <t>602953</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>KALEIDO SORTZ</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="573" customHeight="1" ht="140.0">
       <c r="A573" s="1" t="inlineStr">
         <is>
+          <t>602954</t>
+        </is>
+      </c>
+      <c r="C573" s="1" t="inlineStr">
+        <is>
+          <t>KALEIDO SORTZ</t>
+        </is>
+      </c>
+      <c r="D573" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E573" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F573" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="574" customHeight="1" ht="140.0">
+      <c r="A574" s="1" t="inlineStr">
+        <is>
           <t>618269</t>
         </is>
       </c>
-      <c r="C573" s="1" t="inlineStr">
+      <c r="C574" s="1" t="inlineStr">
         <is>
           <t>POPABLES</t>
         </is>
       </c>
-      <c r="D573" s="1" t="inlineStr">
+      <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E573" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="575" customHeight="1" ht="140.0">
       <c r="A575" s="1" t="inlineStr">
         <is>
-          <t>629720</t>
+          <t>629719</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="576" customHeight="1" ht="140.0">
       <c r="A576" s="1" t="inlineStr">
         <is>
-          <t>645165</t>
+          <t>629720</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
-          <t>NATURE'S TASTE</t>
+          <t/>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="577" customHeight="1" ht="140.0">
       <c r="A577" s="1" t="inlineStr">
         <is>
-          <t>645166</t>
+          <t>645165</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>NATURE'S TASTE</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="578" customHeight="1" ht="140.0">
       <c r="A578" s="1" t="inlineStr">
         <is>
-          <t>645862</t>
+          <t>645166</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
-          <t>DIPPERS</t>
+          <t>NATURE'S TASTE</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="579" customHeight="1" ht="140.0">
       <c r="A579" s="1" t="inlineStr">
         <is>
-          <t>647148</t>
+          <t>645862</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
-          <t>HOTS</t>
+          <t>DIPPERS</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>29, 30</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="580" customHeight="1" ht="140.0">
       <c r="A580" s="1" t="inlineStr">
         <is>
-          <t>647150</t>
+          <t>647148</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
-          <t>HOTZ</t>
+          <t>HOTS</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="581" customHeight="1" ht="140.0">
       <c r="A581" s="1" t="inlineStr">
         <is>
-          <t>647154</t>
+          <t>647150</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
-          <t>BISCUITS MAISON</t>
+          <t>HOTZ</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29, 30</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="582" customHeight="1" ht="140.0">
       <c r="A582" s="1" t="inlineStr">
         <is>
-          <t>647701</t>
+          <t>647154</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
-          <t>CASINO</t>
+          <t>BISCUITS MAISON</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="583" customHeight="1" ht="140.0">
       <c r="A583" s="1" t="inlineStr">
         <is>
-          <t>650915</t>
+          <t>647701</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
-          <t>KATIES KOOKIES</t>
+          <t>CASINO</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="584" customHeight="1" ht="140.0">
       <c r="A584" s="1" t="inlineStr">
         <is>
-          <t>650916</t>
+          <t>650915</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
-          <t>KATIES</t>
+          <t>KATIES KOOKIES</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="585" customHeight="1" ht="140.0">
       <c r="A585" s="1" t="inlineStr">
         <is>
-          <t>655344</t>
+          <t>650916</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
-          <t>TINA</t>
+          <t>KATIES</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
-          <t>29, 30</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="586" customHeight="1" ht="140.0">
       <c r="A586" s="1" t="inlineStr">
         <is>
-          <t>658330</t>
+          <t>655344</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
-          <t>CEES</t>
+          <t>TINA</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29, 30</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>Arnott's SBAH Pty Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="587" customHeight="1" ht="140.0">
       <c r="A587" s="1" t="inlineStr">
         <is>
-          <t>658453</t>
+          <t>658330</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
-          <t>PIROUETTE</t>
+          <t>CEES</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="588" customHeight="1" ht="140.0">
       <c r="A588" s="1" t="inlineStr">
         <is>
-          <t>658454</t>
+          <t>658453</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
-          <t>WILLIAM ARNOTT'S STEAM BISCUIT FACTORY</t>
+          <t>PIROUETTE</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="589" customHeight="1" ht="140.0">
       <c r="A589" s="1" t="inlineStr">
         <is>
-          <t>662752</t>
+          <t>658454</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
-          <t>JAMMIES</t>
+          <t>WILLIAM ARNOTT'S STEAM BISCUIT FACTORY</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="590" customHeight="1" ht="140.0">
       <c r="A590" s="1" t="inlineStr">
         <is>
-          <t>706662</t>
+          <t>662752</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>JAMMIES</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
-          <t>29, 30</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="591" customHeight="1" ht="140.0">
       <c r="A591" s="1" t="inlineStr">
         <is>
-          <t>707499</t>
+          <t>706662</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
-          <t>AFFORDABLE FAVOURITES BAKED IN NEW ZEALAND SINCE 1863</t>
+          <t/>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29, 30</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="592" customHeight="1" ht="140.0">
       <c r="A592" s="1" t="inlineStr">
         <is>
-          <t>719991</t>
+          <t>707499</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
-          <t>FLASH CARD FLASHLIGHT</t>
+          <t>AFFORDABLE FAVOURITES BAKED IN NEW ZEALAND SINCE 1863</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>Evan Arnott</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="593" customHeight="1" ht="140.0">
       <c r="A593" s="1" t="inlineStr">
         <is>
-          <t>722459</t>
+          <t>719991</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
-          <t>LIAISONS</t>
+          <t>FLASH CARD FLASHLIGHT</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
-          <t>29, 30</t>
+          <t>11</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Evan Arnott</t>
         </is>
       </c>
     </row>
     <row r="594" customHeight="1" ht="140.0">
       <c r="A594" s="1" t="inlineStr">
         <is>
-          <t>744941</t>
+          <t>722459</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
-          <t>CRACK AIRS</t>
+          <t>LIAISONS</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="595" customHeight="1" ht="140.0">
       <c r="A595" s="1" t="inlineStr">
         <is>
-          <t>762774</t>
+          <t>744941</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
-          <t>SQUAWK</t>
+          <t>CRACK AIRS</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
-          <t>16, 41</t>
+          <t>29, 30</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="596" customHeight="1" ht="140.0">
       <c r="A596" s="1" t="inlineStr">
         <is>
-          <t>771715</t>
+          <t>762774</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
-          <t>SEJUICED</t>
+          <t>SQUAWK</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
-          <t>5, 29, 30</t>
+          <t>16, 41</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="597" customHeight="1" ht="140.0">
       <c r="A597" s="1" t="inlineStr">
         <is>
-          <t>772135</t>
+          <t>771715</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
-          <t>NEVER ENDING</t>
+          <t>SEJUICED</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>5, 29, 30</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="598" customHeight="1" ht="140.0">
       <c r="A598" s="1" t="inlineStr">
         <is>
-          <t>773267</t>
+          <t>772135</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
-          <t>RIX</t>
+          <t>NEVER ENDING</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="599" customHeight="1" ht="140.0">
       <c r="A599" s="1" t="inlineStr">
         <is>
-          <t>773268</t>
+          <t>773267</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>RIX</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>5</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="600" customHeight="1" ht="140.0">
       <c r="A600" s="1" t="inlineStr">
         <is>
-          <t>773269</t>
+          <t>773268</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>RIX</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="601" customHeight="1" ht="140.0">
       <c r="A601" s="1" t="inlineStr">
         <is>
-          <t>776832</t>
+          <t>773269</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
-          <t>KATIE'S GENUINELY NICE</t>
+          <t>RIX</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="602" customHeight="1" ht="140.0">
       <c r="A602" s="1" t="inlineStr">
         <is>
+          <t>776832</t>
+        </is>
+      </c>
+      <c r="C602" s="1" t="inlineStr">
+        <is>
+          <t>KATIE'S GENUINELY NICE</t>
+        </is>
+      </c>
+      <c r="D602" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E602" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F602" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="603" customHeight="1" ht="140.0">
+      <c r="A603" s="1" t="inlineStr">
+        <is>
           <t>778952</t>
         </is>
       </c>
-      <c r="C602" s="1" t="inlineStr">
+      <c r="C603" s="1" t="inlineStr">
         <is>
           <t>JOYSTIX</t>
         </is>
       </c>
-      <c r="D602" s="1" t="inlineStr">
+      <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E602" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="604" customHeight="1" ht="140.0">
       <c r="A604" s="1" t="inlineStr">
         <is>
-          <t>779534</t>
+          <t>779492</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
-          <t>HEADS AND TAILS</t>
+          <t>SCALLIWAG</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="605" customHeight="1" ht="140.0">
       <c r="A605" s="1" t="inlineStr">
         <is>
-          <t>783480</t>
+          <t>779534</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
-          <t>SQUIRM</t>
+          <t>HEADS AND TAILS</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
-          <t>16, 41</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="606" customHeight="1" ht="140.0">
       <c r="A606" s="1" t="inlineStr">
         <is>
-          <t>783481</t>
+          <t>783480</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>SQUIRM</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>16, 41</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="607" customHeight="1" ht="140.0">
       <c r="A607" s="1" t="inlineStr">
         <is>
-          <t>783486</t>
+          <t>783481</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
-          <t>DIGZ</t>
+          <t>SQUIRM</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>16, 41</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="608" customHeight="1" ht="140.0">
       <c r="A608" s="1" t="inlineStr">
         <is>
-          <t>790459</t>
+          <t>783486</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>DIGZ</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
-          <t>29, 30</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="609" customHeight="1" ht="140.0">
       <c r="A609" s="1" t="inlineStr">
         <is>
-          <t>793488</t>
+          <t>790459</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
-          <t>HOLBRAN</t>
+          <t/>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29, 30</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="610" customHeight="1" ht="140.0">
       <c r="A610" s="1" t="inlineStr">
         <is>
-          <t>794834</t>
+          <t>793488</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>HOLBRAN</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="611" customHeight="1" ht="140.0">
       <c r="A611" s="1" t="inlineStr">
         <is>
+          <t>794834</t>
+        </is>
+      </c>
+      <c r="C611" s="1" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="D611" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E611" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F611" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="612" customHeight="1" ht="140.0">
+      <c r="A612" s="1" t="inlineStr">
+        <is>
           <t>819337</t>
         </is>
       </c>
-      <c r="C611" s="1" t="inlineStr">
+      <c r="C612" s="1" t="inlineStr">
         <is>
           <t>delectable
 delectables
 de-lect-able
 de-lect-ables</t>
         </is>
       </c>
-      <c r="D611" s="1" t="inlineStr">
+      <c r="D612" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E611" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
           <t>Graham Craig Arnott</t>
         </is>
       </c>
     </row>
     <row r="613" customHeight="1" ht="140.0">
       <c r="A613" s="1" t="inlineStr">
         <is>
-          <t>823670</t>
+          <t>822144</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
-          <t>BREAKTIME</t>
+          <t>familybake better biscuits</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
-          <t>29, 30</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Graham Craig Arnott</t>
         </is>
       </c>
     </row>
     <row r="614" customHeight="1" ht="140.0">
       <c r="A614" s="1" t="inlineStr">
         <is>
-          <t>825118</t>
+          <t>823670</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
-          <t>EMPORIO</t>
+          <t>BREAKTIME</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29, 30</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="615" customHeight="1" ht="140.0">
       <c r="A615" s="1" t="inlineStr">
         <is>
-          <t>829496</t>
+          <t>825118</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>EMPORIO</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="616" customHeight="1" ht="140.0">
       <c r="A616" s="1" t="inlineStr">
         <is>
-          <t>833538</t>
+          <t>829496</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
-          <t>SPINZ</t>
+          <t/>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
-          <t>29, 30</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="617" customHeight="1" ht="140.0">
       <c r="A617" s="1" t="inlineStr">
         <is>
-          <t>837121</t>
+          <t>833538</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
-          <t>MR BEAN</t>
+          <t>SPINZ</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
-          <t>30, 42</t>
+          <t>29, 30</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>David Arnott Family Vocation Trust</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="618" customHeight="1" ht="140.0">
       <c r="A618" s="1" t="inlineStr">
         <is>
-          <t>843601</t>
+          <t>837121</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
-          <t>TWIZZA</t>
+          <t>MR BEAN</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
-          <t>29, 30</t>
+          <t>30, 42</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>David Arnott Family Vocation Trust</t>
         </is>
       </c>
     </row>
     <row r="619" customHeight="1" ht="140.0">
       <c r="A619" s="1" t="inlineStr">
         <is>
-          <t>856792</t>
+          <t>843601</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
-          <t>TRIX</t>
+          <t>TWIZZA</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="620" customHeight="1" ht="140.0">
       <c r="A620" s="1" t="inlineStr">
         <is>
-          <t>856804</t>
+          <t>856792</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>TRIX</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="621" customHeight="1" ht="140.0">
       <c r="A621" s="1" t="inlineStr">
         <is>
-          <t>856805</t>
+          <t>856804</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="622" customHeight="1" ht="140.0">
       <c r="A622" s="1" t="inlineStr">
         <is>
-          <t>868149</t>
+          <t>856805</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
-          <t>Sinclair &amp; Fleming</t>
+          <t/>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29, 30</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>Graham Craig Arnott</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="623" customHeight="1" ht="140.0">
       <c r="A623" s="1" t="inlineStr">
         <is>
-          <t>868861</t>
+          <t>868149</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
-          <t>FANCY A QUICKIE</t>
+          <t>Sinclair &amp; Fleming</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Graham Craig Arnott</t>
         </is>
       </c>
     </row>
     <row r="624" customHeight="1" ht="140.0">
       <c r="A624" s="1" t="inlineStr">
         <is>
-          <t>874334</t>
+          <t>868861</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
-          <t>SWALLOW &amp; ARIELL'S</t>
+          <t>FANCY A QUICKIE</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="625" customHeight="1" ht="140.0">
       <c r="A625" s="1" t="inlineStr">
         <is>
-          <t>874335</t>
+          <t>874334</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
-          <t>BROCKHOFF'S</t>
+          <t>SWALLOW &amp; ARIELL'S</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="626" customHeight="1" ht="140.0">
       <c r="A626" s="1" t="inlineStr">
         <is>
-          <t>875184</t>
+          <t>874335</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
-          <t>ARNOTTS TINY TEDDY DIPPERS CHOC-HAZELNUT</t>
+          <t>BROCKHOFF'S</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>Campbell Soup Company</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="627" customHeight="1" ht="140.0">
       <c r="A627" s="1" t="inlineStr">
         <is>
-          <t>875185</t>
+          <t>875184</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>ARNOTTS TINY TEDDY DIPPERS CHOC-HAZELNUT</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
           <t>Campbell Soup Company</t>
         </is>
       </c>
     </row>
     <row r="628" customHeight="1" ht="140.0">
       <c r="A628" s="1" t="inlineStr">
         <is>
-          <t>897731</t>
+          <t>875185</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
-          <t>RITATOS</t>
+          <t>ARNOTTS TINY TEDDY DIPPERS CHOC-HAZELNUT</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>29, 30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Campbell Soup Company</t>
         </is>
       </c>
     </row>
     <row r="629" customHeight="1" ht="140.0">
       <c r="A629" s="1" t="inlineStr">
         <is>
-          <t>903327</t>
+          <t>897731</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
-          <t>Sweet Surrender</t>
+          <t>RITATOS</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29, 30</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="630" customHeight="1" ht="140.0">
       <c r="A630" s="1" t="inlineStr">
         <is>
+          <t>903327</t>
+        </is>
+      </c>
+      <c r="C630" s="1" t="inlineStr">
+        <is>
+          <t>Sweet Surrender</t>
+        </is>
+      </c>
+      <c r="D630" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E630" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F630" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="631" customHeight="1" ht="140.0">
+      <c r="A631" s="1" t="inlineStr">
+        <is>
           <t>920960</t>
         </is>
       </c>
-      <c r="C630" s="1" t="inlineStr">
+      <c r="C631" s="1" t="inlineStr">
         <is>
           <t>GIGGLES</t>
         </is>
       </c>
-      <c r="D630" s="1" t="inlineStr">
+      <c r="D631" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E630" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="632" customHeight="1" ht="140.0">
       <c r="A632" s="1" t="inlineStr">
         <is>
-          <t>959346</t>
+          <t>926372</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>TASTE BALANCE VITALITY</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="633" customHeight="1" ht="140.0">
       <c r="A633" s="1" t="inlineStr">
         <is>
-          <t>959369</t>
+          <t>959346</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>16</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
     <row r="634" customHeight="1" ht="140.0">
       <c r="A634" s="1" t="inlineStr">
         <is>
-          <t>959409</t>
+          <t>959369</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
-          <t>EMPORIO</t>
+          <t/>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
-          <t>29, 30</t>
+          <t>28</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
     <row r="635" customHeight="1" ht="140.0">
       <c r="A635" s="1" t="inlineStr">
         <is>
-          <t>959448</t>
+          <t>959409</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>EMPORIO</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>29, 30</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="636" customHeight="1" ht="140.0">
       <c r="A636" s="1" t="inlineStr">
         <is>
-          <t>964537</t>
+          <t>959448</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
-          <t>CHIT CHAT</t>
+          <t/>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>25</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
     <row r="637" customHeight="1" ht="140.0">
       <c r="A637" s="1" t="inlineStr">
         <is>
-          <t>978106</t>
+          <t>964537</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
-          <t>MARSHIANS</t>
+          <t>CHIT CHAT</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="638" customHeight="1" ht="140.0">
       <c r="A638" s="1" t="inlineStr">
         <is>
-          <t>978302</t>
+          <t>978106</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
-          <t>BEARWICHES</t>
+          <t>MARSHIANS</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="639" customHeight="1" ht="140.0">
       <c r="A639" s="1" t="inlineStr">
         <is>
-          <t>1013783</t>
+          <t>978302</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
-          <t>TUMMIES</t>
+          <t>BEARWICHES</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="640" customHeight="1" ht="140.0">
       <c r="A640" s="1" t="inlineStr">
         <is>
-          <t>1014158</t>
+          <t>1013783</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
-          <t>GOPACK</t>
+          <t>TUMMIES</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
-          <t>29, 30</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="641" customHeight="1" ht="140.0">
       <c r="A641" s="1" t="inlineStr">
         <is>
-          <t>1034677</t>
+          <t>1014158</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
-          <t>A &amp; S ARNOTT, BAKERS MORPETH SOURDOUGH</t>
+          <t>GOPACK</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29, 30</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>Allison Arnott</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="642" customHeight="1" ht="140.0">
       <c r="A642" s="1" t="inlineStr">
         <is>
-          <t>1048519</t>
+          <t>1034677</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
-          <t>WACKY WAFER</t>
+          <t>A &amp; S ARNOTT, BAKERS MORPETH SOURDOUGH</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Allison Arnott</t>
         </is>
       </c>
     </row>
     <row r="643" customHeight="1" ht="140.0">
       <c r="A643" s="1" t="inlineStr">
         <is>
-          <t>1059167</t>
+          <t>1048519</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
-          <t>SUMMER SENSATIONS</t>
+          <t>WACKY WAFER</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="644" customHeight="1" ht="140.0">
       <c r="A644" s="1" t="inlineStr">
         <is>
-          <t>1060203</t>
+          <t>1059167</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
-          <t>BIKKIE BARS</t>
+          <t>SUMMER SENSATIONS</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="645" customHeight="1" ht="140.0">
       <c r="A645" s="1" t="inlineStr">
         <is>
-          <t>1102622</t>
+          <t>1060203</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
-          <t>GLOBAL SENSATIONS</t>
+          <t>BIKKIE BARS</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="646" customHeight="1" ht="140.0">
       <c r="A646" s="1" t="inlineStr">
         <is>
-          <t>1117754</t>
+          <t>1102622</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
-          <t>LOVE POTIONS</t>
+          <t>GLOBAL SENSATIONS</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>29</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="647" customHeight="1" ht="140.0">
       <c r="A647" s="1" t="inlineStr">
         <is>
-          <t>1129721</t>
+          <t>1117754</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
-          <t>NAUGHTY BUT NICE</t>
+          <t>LOVE POTIONS</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="648" customHeight="1" ht="140.0">
       <c r="A648" s="1" t="inlineStr">
         <is>
+          <t>1129721</t>
+        </is>
+      </c>
+      <c r="C648" s="1" t="inlineStr">
+        <is>
+          <t>NAUGHTY BUT NICE</t>
+        </is>
+      </c>
+      <c r="D648" s="1" t="inlineStr">
+        <is>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
+        </is>
+      </c>
+      <c r="E648" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F648" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="649" customHeight="1" ht="140.0">
+      <c r="A649" s="1" t="inlineStr">
+        <is>
           <t>1135026</t>
         </is>
       </c>
-      <c r="C648" s="1" t="inlineStr">
+      <c r="C649" s="1" t="inlineStr">
         <is>
           <t>MONSTER MUNCH</t>
         </is>
       </c>
-      <c r="D648" s="1" t="inlineStr">
+      <c r="D649" s="1" t="inlineStr">
         <is>
           <t>Removed:
 Non-use</t>
         </is>
       </c>
-      <c r="E648" s="1" t="inlineStr">
-[...26 lines deleted...]
-      </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="650" customHeight="1" ht="140.0">
       <c r="A650" s="1" t="inlineStr">
         <is>
-          <t>1138378</t>
+          <t>1135036</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
-          <t>CHOC CHIP HITS</t>
+          <t>SPORTZ</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="651" customHeight="1" ht="140.0">
       <c r="A651" s="1" t="inlineStr">
         <is>
-          <t>1177141</t>
+          <t>1138378</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
-          <t>BUZZ JUMBLES</t>
+          <t>CHOC CHIP HITS</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="652" customHeight="1" ht="140.0">
       <c r="A652" s="1" t="inlineStr">
         <is>
-          <t>1226342</t>
+          <t>1177141</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
-          <t>THERE'S SOMETHING ABOUT ARNOTT'S</t>
+          <t>BUZZ JUMBLES</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="653" customHeight="1" ht="140.0">
       <c r="A653" s="1" t="inlineStr">
         <is>
-          <t>1265116</t>
+          <t>1226342</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
-          <t>SWEET SURRENDER</t>
+          <t>THERE'S SOMETHING ABOUT ARNOTT'S</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="654" customHeight="1" ht="140.0">
       <c r="A654" s="1" t="inlineStr">
         <is>
-          <t>1290864</t>
+          <t>1265116</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
-          <t>DUNK FOR DOLLARS</t>
+          <t>SWEET SURRENDER</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
-          <t>30, 35</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="655" customHeight="1" ht="140.0">
       <c r="A655" s="1" t="inlineStr">
         <is>
-          <t>1414199</t>
+          <t>1290864</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
-          <t>ROADIES</t>
+          <t>DUNK FOR DOLLARS</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>30, 35</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="656" customHeight="1" ht="140.0">
       <c r="A656" s="1" t="inlineStr">
         <is>
-          <t>1428039</t>
+          <t>1414199</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
-          <t>Volume 11</t>
+          <t>ROADIES</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>Ben Luke Grinter; Joel Lyndon Arnott; Damian Phillip Taylor; Phillip Nathaniel Almeida; Russell William DeMack</t>
+          <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
     <row r="657" customHeight="1" ht="140.0">
       <c r="A657" s="1" t="inlineStr">
         <is>
-          <t>1437519</t>
+          <t>1428039</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
-          <t>SWEET WISHES</t>
+          <t>Volume 11</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>9</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Ben Luke Grinter; Joel Lyndon Arnott; Damian Phillip Taylor; Phillip Nathaniel Almeida; Russell William DeMack</t>
         </is>
       </c>
     </row>
     <row r="658" customHeight="1" ht="140.0">
       <c r="A658" s="1" t="inlineStr">
         <is>
-          <t>1441584</t>
+          <t>1437519</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
-          <t>SERIOUSLY CRISPY FEARLESS FLAVOUR</t>
+          <t>SWEET WISHES</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="659" customHeight="1" ht="140.0">
       <c r="A659" s="1" t="inlineStr">
         <is>
-          <t>1451098</t>
+          <t>1441584</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
-          <t>BIG TEDZ</t>
+          <t>SERIOUSLY CRISPY FEARLESS FLAVOUR</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Ltd</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="660" customHeight="1" ht="140.0">
       <c r="A660" s="1" t="inlineStr">
         <is>
-          <t>1487063</t>
+          <t>1451098</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
-          <t>TRULY, MADLY ARNOTTS TIMTAM</t>
+          <t>BIG TEDZ</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
     <row r="661" customHeight="1" ht="140.0">
       <c r="A661" s="1" t="inlineStr">
         <is>
-          <t>1487107</t>
+          <t>1487063</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
-          <t>TRULY, MADLY TIM TAM</t>
+          <t>TRULY, MADLY ARNOTTS TIMTAM</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
     <row r="662" customHeight="1" ht="140.0">
       <c r="A662" s="1" t="inlineStr">
         <is>
-          <t>1491437</t>
+          <t>1487107</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
-          <t>KANGACARE AUSTRALIA</t>
+          <t>TRULY, MADLY TIM TAM</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
-          <t>5, 29</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>Neil David Victor Arnott</t>
+          <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
     <row r="663" customHeight="1" ht="140.0">
       <c r="A663" s="1" t="inlineStr">
         <is>
-          <t>1495993</t>
+          <t>1491437</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
-          <t>SIZZLING SUMMER</t>
+          <t>KANGACARE AUSTRALIA</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>5, 29</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Ltd</t>
+          <t>Neil David Victor Arnott</t>
         </is>
       </c>
     </row>
     <row r="664" customHeight="1" ht="140.0">
       <c r="A664" s="1" t="inlineStr">
         <is>
-          <t>1495996</t>
+          <t>1495993</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
-          <t>SHAPES GOES PREHISTORIC</t>
+          <t>SIZZLING SUMMER</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
     <row r="665" customHeight="1" ht="140.0">
       <c r="A665" s="1" t="inlineStr">
         <is>
-          <t>1495999</t>
+          <t>1495996</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
-          <t>SHAPES GOES UNDER THE SEA</t>
+          <t>SHAPES GOES PREHISTORIC</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
     <row r="666" customHeight="1" ht="140.0">
       <c r="A666" s="1" t="inlineStr">
         <is>
-          <t>1505703</t>
+          <t>1495999</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
-          <t>MOO</t>
+          <t>SHAPES GOES UNDER THE SEA</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
     <row r="667" customHeight="1" ht="140.0">
       <c r="A667" s="1" t="inlineStr">
         <is>
-          <t>1518665</t>
+          <t>1505703</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S PICK YOUR MIX</t>
+          <t>MOO</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Limited</t>
+          <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
     <row r="668" customHeight="1" ht="140.0">
       <c r="A668" s="1" t="inlineStr">
         <is>
-          <t>1518668</t>
+          <t>1518665</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S PICK YOUR MIX</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="669" customHeight="1" ht="140.0">
       <c r="A669" s="1" t="inlineStr">
         <is>
-          <t>1518670</t>
+          <t>1518668</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
-          <t>LOVE MORE THAN ONE</t>
+          <t>ARNOTT'S PICK YOUR MIX</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="670" customHeight="1" ht="140.0">
       <c r="A670" s="1" t="inlineStr">
         <is>
-          <t>1524761</t>
+          <t>1518670</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
-          <t>VITA-WEAT CRACKER CHIPS</t>
+          <t>LOVE MORE THAN ONE</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="671" customHeight="1" ht="140.0">
       <c r="A671" s="1" t="inlineStr">
         <is>
-          <t>1537657</t>
+          <t>1524761</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
-          <t>PIZZARAMA</t>
+          <t>VITA-WEAT CRACKER CHIPS</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="672" customHeight="1" ht="140.0">
       <c r="A672" s="1" t="inlineStr">
         <is>
-          <t>1547692</t>
+          <t>1537657</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
-          <t>SOUNDZ</t>
+          <t>PIZZARAMA</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="673" customHeight="1" ht="140.0">
       <c r="A673" s="1" t="inlineStr">
         <is>
-          <t>1577137</t>
+          <t>1547692</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
-          <t>NEVER A SQUARE MOMENT</t>
+          <t>SOUNDZ</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="674" customHeight="1" ht="140.0">
       <c r="A674" s="1" t="inlineStr">
         <is>
-          <t>1664305</t>
+          <t>1577137</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>NEVER A SQUARE MOMENT</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
-          <t>29, 30, 31, 35</t>
+          <t>30</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>Arnott's New Zealand Limited</t>
+          <t>Arnott's Biscuits Limited</t>
         </is>
       </c>
     </row>
     <row r="675" customHeight="1" ht="140.0">
       <c r="A675" s="1" t="inlineStr">
         <is>
-          <t>1678002</t>
+          <t>1664305</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
-          <t>DocuStream</t>
+          <t/>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
-          <t>42</t>
+          <t>29, 30, 31, 35</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>Alan Arnott</t>
+          <t>Arnott's New Zealand Limited</t>
         </is>
       </c>
     </row>
     <row r="676" customHeight="1" ht="140.0">
       <c r="A676" s="1" t="inlineStr">
         <is>
-          <t>49528</t>
+          <t>1678002</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
-          <t>SAVOREX</t>
+          <t>DocuStream</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Status not available</t>
+          <t>Removed - Not renewed:
+Renewal fee not paid</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>42</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>Arnott's Biscuits Pty Ltd</t>
+          <t>Alan Arnott</t>
         </is>
       </c>
     </row>
     <row r="677" customHeight="1" ht="140.0">
       <c r="A677" s="1" t="inlineStr">
         <is>
-          <t>154147</t>
+          <t>49528</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S</t>
+          <t>SAVOREX</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t/>
+          <t>Arnott's Biscuits Pty Ltd</t>
         </is>
       </c>
     </row>
     <row r="678" customHeight="1" ht="140.0">
       <c r="A678" s="1" t="inlineStr">
         <is>
-          <t>300331</t>
+          <t>154147</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
-          <t>ARNOTT'S TOOBS</t>
+          <t>ARNOTT'S</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
     <row r="679" customHeight="1" ht="140.0">
       <c r="A679" s="1" t="inlineStr">
         <is>
+          <t>300331</t>
+        </is>
+      </c>
+      <c r="C679" s="1" t="inlineStr">
+        <is>
+          <t>ARNOTT'S TOOBS</t>
+        </is>
+      </c>
+      <c r="D679" s="1" t="inlineStr">
+        <is>
+          <t>Status not available</t>
+        </is>
+      </c>
+      <c r="E679" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F679" s="1" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+    </row>
+    <row r="680" customHeight="1" ht="140.0">
+      <c r="A680" s="1" t="inlineStr">
+        <is>
           <t>309091</t>
         </is>
       </c>
-      <c r="C679" s="1" t="inlineStr">
+      <c r="C680" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S
 SAVANNA</t>
         </is>
       </c>
-      <c r="D679" s="1" t="inlineStr">
+      <c r="D680" s="1" t="inlineStr">
         <is>
           <t>Status not available</t>
         </is>
       </c>
-      <c r="E679" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F679" s="1" t="inlineStr">
+      <c r="E680" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F680" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
     </row>
-    <row r="680" customHeight="1" ht="140.0">
-      <c r="A680" s="1" t="inlineStr">
+    <row r="681" customHeight="1" ht="140.0">
+      <c r="A681" s="1" t="inlineStr">
         <is>
           <t>380026</t>
         </is>
       </c>
-      <c r="C680" s="1" t="inlineStr">
+      <c r="C681" s="1" t="inlineStr">
         <is>
           <t>HARMONY</t>
         </is>
       </c>
-      <c r="D680" s="1" t="inlineStr">
+      <c r="D681" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E680" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F680" s="1" t="inlineStr">
+      <c r="E681" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F681" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="681" customHeight="1" ht="140.0">
-      <c r="A681" s="1" t="inlineStr">
+    <row r="682" customHeight="1" ht="140.0">
+      <c r="A682" s="1" t="inlineStr">
         <is>
           <t>384071</t>
         </is>
       </c>
-      <c r="C681" s="1" t="inlineStr">
+      <c r="C682" s="1" t="inlineStr">
         <is>
           <t>HARVEST WHEATS</t>
         </is>
       </c>
-      <c r="D681" s="1" t="inlineStr">
+      <c r="D682" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E681" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F681" s="1" t="inlineStr">
+      <c r="E682" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F682" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="682" customHeight="1" ht="140.0">
-      <c r="A682" s="1" t="inlineStr">
+    <row r="683" customHeight="1" ht="140.0">
+      <c r="A683" s="1" t="inlineStr">
         <is>
           <t>384557</t>
         </is>
       </c>
-      <c r="C682" s="1" t="inlineStr">
+      <c r="C683" s="1" t="inlineStr">
         <is>
           <t>TIFFANY</t>
         </is>
       </c>
-      <c r="D682" s="1" t="inlineStr">
+      <c r="D683" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E682" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F682" s="1" t="inlineStr">
+      <c r="E683" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F683" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="683" customHeight="1" ht="140.0">
-      <c r="A683" s="1" t="inlineStr">
+    <row r="684" customHeight="1" ht="140.0">
+      <c r="A684" s="1" t="inlineStr">
         <is>
           <t>388075</t>
         </is>
       </c>
-      <c r="C683" s="1" t="inlineStr">
+      <c r="C684" s="1" t="inlineStr">
         <is>
           <t>HEARTY WHEAT</t>
         </is>
       </c>
-      <c r="D683" s="1" t="inlineStr">
+      <c r="D684" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E683" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F683" s="1" t="inlineStr">
+      <c r="E684" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F684" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="684" customHeight="1" ht="140.0">
-      <c r="A684" s="1" t="inlineStr">
+    <row r="685" customHeight="1" ht="140.0">
+      <c r="A685" s="1" t="inlineStr">
         <is>
           <t>389823</t>
         </is>
       </c>
-      <c r="C684" s="1" t="inlineStr">
+      <c r="C685" s="1" t="inlineStr">
         <is>
           <t>CHIPSIES</t>
         </is>
       </c>
-      <c r="D684" s="1" t="inlineStr">
+      <c r="D685" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E684" s="1" t="inlineStr">
+      <c r="E685" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F684" s="1" t="inlineStr">
+      <c r="F685" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="685" customHeight="1" ht="140.0">
-      <c r="A685" s="1" t="inlineStr">
+    <row r="686" customHeight="1" ht="140.0">
+      <c r="A686" s="1" t="inlineStr">
         <is>
           <t>389824</t>
         </is>
       </c>
-      <c r="C685" s="1" t="inlineStr">
+      <c r="C686" s="1" t="inlineStr">
         <is>
           <t>CHIPSIES</t>
         </is>
       </c>
-      <c r="D685" s="1" t="inlineStr">
+      <c r="D686" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E685" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F685" s="1" t="inlineStr">
+      <c r="E686" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F686" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="686" customHeight="1" ht="140.0">
-      <c r="A686" s="1" t="inlineStr">
+    <row r="687" customHeight="1" ht="140.0">
+      <c r="A687" s="1" t="inlineStr">
         <is>
           <t>395944</t>
         </is>
       </c>
-      <c r="C686" s="1" t="inlineStr">
+      <c r="C687" s="1" t="inlineStr">
         <is>
           <t>FAMIELLE</t>
         </is>
       </c>
-      <c r="D686" s="1" t="inlineStr">
+      <c r="D687" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E686" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F686" s="1" t="inlineStr">
+      <c r="E687" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F687" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="687" customHeight="1" ht="140.0">
-      <c r="A687" s="1" t="inlineStr">
+    <row r="688" customHeight="1" ht="140.0">
+      <c r="A688" s="1" t="inlineStr">
         <is>
           <t>397026</t>
         </is>
       </c>
-      <c r="C687" s="1" t="inlineStr">
+      <c r="C688" s="1" t="inlineStr">
         <is>
           <t>CHOCO-FEAST</t>
         </is>
       </c>
-      <c r="D687" s="1" t="inlineStr">
+      <c r="D688" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E687" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F687" s="1" t="inlineStr">
+      <c r="E688" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F688" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="688" customHeight="1" ht="140.0">
-      <c r="A688" s="1" t="inlineStr">
+    <row r="689" customHeight="1" ht="140.0">
+      <c r="A689" s="1" t="inlineStr">
         <is>
           <t>397443</t>
         </is>
       </c>
-      <c r="C688" s="1" t="inlineStr">
+      <c r="C689" s="1" t="inlineStr">
         <is>
           <t>CRACKERSNAX</t>
         </is>
       </c>
-      <c r="D688" s="1" t="inlineStr">
+      <c r="D689" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E688" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F688" s="1" t="inlineStr">
+      <c r="E689" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F689" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="689" customHeight="1" ht="140.0">
-      <c r="A689" s="1" t="inlineStr">
+    <row r="690" customHeight="1" ht="140.0">
+      <c r="A690" s="1" t="inlineStr">
         <is>
           <t>399833</t>
         </is>
       </c>
-      <c r="C689" s="1" t="inlineStr">
+      <c r="C690" s="1" t="inlineStr">
         <is>
           <t>TWIZZLES</t>
         </is>
       </c>
-      <c r="D689" s="1" t="inlineStr">
+      <c r="D690" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E689" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F689" s="1" t="inlineStr">
+      <c r="E690" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F690" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.; Pepsi-Cola Co of Australia Pty Ltd; Arnott's Snack Foods</t>
         </is>
       </c>
     </row>
-    <row r="690" customHeight="1" ht="140.0">
-      <c r="A690" s="1" t="inlineStr">
+    <row r="691" customHeight="1" ht="140.0">
+      <c r="A691" s="1" t="inlineStr">
         <is>
           <t>399862</t>
         </is>
       </c>
-      <c r="C690" s="1" t="inlineStr">
+      <c r="C691" s="1" t="inlineStr">
         <is>
           <t>CHOCOLATE CHESS BISCUITS</t>
         </is>
       </c>
-      <c r="D690" s="1" t="inlineStr">
+      <c r="D691" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E690" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F690" s="1" t="inlineStr">
+      <c r="E691" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F691" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="691" customHeight="1" ht="140.0">
-      <c r="A691" s="1" t="inlineStr">
+    <row r="692" customHeight="1" ht="140.0">
+      <c r="A692" s="1" t="inlineStr">
         <is>
           <t>400026</t>
         </is>
       </c>
-      <c r="C691" s="1" t="inlineStr">
+      <c r="C692" s="1" t="inlineStr">
         <is>
           <t>TWIZZLES</t>
         </is>
       </c>
-      <c r="D691" s="1" t="inlineStr">
+      <c r="D692" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E691" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F691" s="1" t="inlineStr">
+      <c r="E692" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F692" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="692" customHeight="1" ht="140.0">
-      <c r="A692" s="1" t="inlineStr">
+    <row r="693" customHeight="1" ht="140.0">
+      <c r="A693" s="1" t="inlineStr">
         <is>
           <t>402415</t>
         </is>
       </c>
-      <c r="C692" s="1" t="inlineStr">
+      <c r="C693" s="1" t="inlineStr">
         <is>
           <t>TRUFFETS</t>
         </is>
       </c>
-      <c r="D692" s="1" t="inlineStr">
+      <c r="D693" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E692" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F692" s="1" t="inlineStr">
+      <c r="E693" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F693" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="693" customHeight="1" ht="140.0">
-      <c r="A693" s="1" t="inlineStr">
+    <row r="694" customHeight="1" ht="140.0">
+      <c r="A694" s="1" t="inlineStr">
         <is>
           <t>402416</t>
         </is>
       </c>
-      <c r="C693" s="1" t="inlineStr">
+      <c r="C694" s="1" t="inlineStr">
         <is>
           <t>TRUFFELS</t>
         </is>
       </c>
-      <c r="D693" s="1" t="inlineStr">
+      <c r="D694" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E693" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F693" s="1" t="inlineStr">
+      <c r="E694" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F694" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="694" customHeight="1" ht="140.0">
-      <c r="A694" s="1" t="inlineStr">
+    <row r="695" customHeight="1" ht="140.0">
+      <c r="A695" s="1" t="inlineStr">
         <is>
           <t>402643</t>
         </is>
       </c>
-      <c r="C694" s="1" t="inlineStr">
+      <c r="C695" s="1" t="inlineStr">
         <is>
           <t>NINETTE</t>
         </is>
       </c>
-      <c r="D694" s="1" t="inlineStr">
+      <c r="D695" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E694" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F694" s="1" t="inlineStr">
+      <c r="E695" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F695" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="695" customHeight="1" ht="140.0">
-      <c r="A695" s="1" t="inlineStr">
+    <row r="696" customHeight="1" ht="140.0">
+      <c r="A696" s="1" t="inlineStr">
         <is>
           <t>405604</t>
         </is>
       </c>
-      <c r="C695" s="1" t="inlineStr">
+      <c r="C696" s="1" t="inlineStr">
         <is>
           <t>SUNSHINE</t>
         </is>
       </c>
-      <c r="D695" s="1" t="inlineStr">
+      <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Linked:
 Linked/merged after registration</t>
         </is>
       </c>
-      <c r="E695" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A696" s="1" t="inlineStr">
+      <c r="E696" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F696" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="697" customHeight="1" ht="140.0">
+      <c r="A697" s="1" t="inlineStr">
         <is>
           <t>409979</t>
         </is>
       </c>
-      <c r="C696" s="1" t="inlineStr">
+      <c r="C697" s="1" t="inlineStr">
         <is>
           <t>MR KIPLING CAKES</t>
         </is>
       </c>
-      <c r="D696" s="1" t="inlineStr">
+      <c r="D697" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E696" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F696" s="1" t="inlineStr">
+      <c r="E697" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F697" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="697" customHeight="1" ht="140.0">
-      <c r="A697" s="1" t="inlineStr">
+    <row r="698" customHeight="1" ht="140.0">
+      <c r="A698" s="1" t="inlineStr">
         <is>
           <t>420251</t>
         </is>
       </c>
-      <c r="C697" s="1" t="inlineStr">
+      <c r="C698" s="1" t="inlineStr">
         <is>
           <t>BATH OLIVER</t>
         </is>
       </c>
-      <c r="D697" s="1" t="inlineStr">
+      <c r="D698" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E697" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F697" s="1" t="inlineStr">
+      <c r="E698" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F698" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="698" customHeight="1" ht="140.0">
-      <c r="A698" s="1" t="inlineStr">
+    <row r="699" customHeight="1" ht="140.0">
+      <c r="A699" s="1" t="inlineStr">
         <is>
           <t>420252</t>
         </is>
       </c>
-      <c r="C698" s="1" t="inlineStr">
+      <c r="C699" s="1" t="inlineStr">
         <is>
           <t>MILLS &amp; WARE'S</t>
         </is>
       </c>
-      <c r="D698" s="1" t="inlineStr">
+      <c r="D699" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E698" s="1" t="inlineStr">
+      <c r="E699" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F698" s="1" t="inlineStr">
+      <c r="F699" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="699" customHeight="1" ht="140.0">
-      <c r="A699" s="1" t="inlineStr">
+    <row r="700" customHeight="1" ht="140.0">
+      <c r="A700" s="1" t="inlineStr">
         <is>
           <t>423858</t>
         </is>
       </c>
-      <c r="C699" s="1" t="inlineStr">
+      <c r="C700" s="1" t="inlineStr">
         <is>
           <t>SUPER CHIPS</t>
         </is>
       </c>
-      <c r="D699" s="1" t="inlineStr">
+      <c r="D700" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E699" s="1" t="inlineStr">
+      <c r="E700" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F699" s="1" t="inlineStr">
+      <c r="F700" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.; Pizza Hut Australia Pty Ltd.; Arnott's Snack Foods; Pepsico Australia Pty Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="700" customHeight="1" ht="140.0">
-      <c r="A700" s="1" t="inlineStr">
+    <row r="701" customHeight="1" ht="140.0">
+      <c r="A701" s="1" t="inlineStr">
         <is>
           <t>430140</t>
         </is>
       </c>
-      <c r="C700" s="1" t="inlineStr">
+      <c r="C701" s="1" t="inlineStr">
         <is>
           <t>AUSSIE GOLD</t>
         </is>
       </c>
-      <c r="D700" s="1" t="inlineStr">
+      <c r="D701" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E700" s="1" t="inlineStr">
+      <c r="E701" s="1" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
-      <c r="F700" s="1" t="inlineStr">
+      <c r="F701" s="1" t="inlineStr">
         <is>
           <t>Brian Keith Arnott</t>
         </is>
       </c>
     </row>
-    <row r="701" customHeight="1" ht="140.0">
-      <c r="A701" s="1" t="inlineStr">
+    <row r="702" customHeight="1" ht="140.0">
+      <c r="A702" s="1" t="inlineStr">
         <is>
           <t>433504</t>
         </is>
       </c>
-      <c r="C701" s="1" t="inlineStr">
+      <c r="C702" s="1" t="inlineStr">
         <is>
           <t>SOUTHERN GOLD</t>
         </is>
       </c>
-      <c r="D701" s="1" t="inlineStr">
+      <c r="D702" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E701" s="1" t="inlineStr">
+      <c r="E702" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F701" s="1" t="inlineStr">
+      <c r="F702" s="1" t="inlineStr">
         <is>
           <t>Wesley James Arnott; Arthur George Arnott</t>
         </is>
       </c>
     </row>
-    <row r="702" customHeight="1" ht="140.0">
-      <c r="A702" s="1" t="inlineStr">
+    <row r="703" customHeight="1" ht="140.0">
+      <c r="A703" s="1" t="inlineStr">
         <is>
           <t>434037</t>
         </is>
       </c>
-      <c r="C702" s="1" t="inlineStr">
+      <c r="C703" s="1" t="inlineStr">
         <is>
           <t>GRANDIOSA</t>
         </is>
       </c>
-      <c r="D702" s="1" t="inlineStr">
+      <c r="D703" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E702" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F702" s="1" t="inlineStr">
+      <c r="E703" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F703" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="703" customHeight="1" ht="140.0">
-      <c r="A703" s="1" t="inlineStr">
+    <row r="704" customHeight="1" ht="140.0">
+      <c r="A704" s="1" t="inlineStr">
         <is>
           <t>434354</t>
         </is>
       </c>
-      <c r="C703" s="1" t="inlineStr">
+      <c r="C704" s="1" t="inlineStr">
         <is>
           <t>AU GRATIN</t>
         </is>
       </c>
-      <c r="D703" s="1" t="inlineStr">
+      <c r="D704" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E703" s="1" t="inlineStr">
+      <c r="E704" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F703" s="1" t="inlineStr">
+      <c r="F704" s="1" t="inlineStr">
         <is>
           <t>Pepsico Australia Pty Ltd.; ARNOTT'S BISCUITS PTY. LTD.; Arnott's Snack Foods.</t>
         </is>
       </c>
     </row>
-    <row r="704" customHeight="1" ht="140.0">
-      <c r="A704" s="1" t="inlineStr">
+    <row r="705" customHeight="1" ht="140.0">
+      <c r="A705" s="1" t="inlineStr">
         <is>
           <t>434355</t>
         </is>
       </c>
-      <c r="C704" s="1" t="inlineStr">
+      <c r="C705" s="1" t="inlineStr">
         <is>
           <t>AU GRATIN</t>
         </is>
       </c>
-      <c r="D704" s="1" t="inlineStr">
+      <c r="D705" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E704" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F704" s="1" t="inlineStr">
+      <c r="E705" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F705" s="1" t="inlineStr">
         <is>
           <t>Arnott's Snack Foods.; Pepsico Australia Pty Ltd.; ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="705" customHeight="1" ht="140.0">
-      <c r="A705" s="1" t="inlineStr">
+    <row r="706" customHeight="1" ht="140.0">
+      <c r="A706" s="1" t="inlineStr">
         <is>
           <t>434356</t>
         </is>
       </c>
-      <c r="C705" s="1" t="inlineStr">
+      <c r="C706" s="1" t="inlineStr">
         <is>
           <t>HEARTY SEASONINGS</t>
         </is>
       </c>
-      <c r="D705" s="1" t="inlineStr">
+      <c r="D706" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E705" s="1" t="inlineStr">
+      <c r="E706" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F705" s="1" t="inlineStr">
+      <c r="F706" s="1" t="inlineStr">
         <is>
           <t>Pepsico Australia Pty Ltd.; ARNOTT'S BISCUITS PTY. LTD.; Arnott's Snack Foods.</t>
         </is>
       </c>
     </row>
-    <row r="706" customHeight="1" ht="140.0">
-      <c r="A706" s="1" t="inlineStr">
+    <row r="707" customHeight="1" ht="140.0">
+      <c r="A707" s="1" t="inlineStr">
         <is>
           <t>434357</t>
         </is>
       </c>
-      <c r="C706" s="1" t="inlineStr">
+      <c r="C707" s="1" t="inlineStr">
         <is>
           <t>HEARTY SEASONINGS</t>
         </is>
       </c>
-      <c r="D706" s="1" t="inlineStr">
+      <c r="D707" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E706" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F706" s="1" t="inlineStr">
+      <c r="E707" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F707" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.; Pepsico Australia Pty Ltd.; Arnott's Snack Foods.</t>
         </is>
       </c>
     </row>
-    <row r="707" customHeight="1" ht="140.0">
-      <c r="A707" s="1" t="inlineStr">
+    <row r="708" customHeight="1" ht="140.0">
+      <c r="A708" s="1" t="inlineStr">
         <is>
           <t>434358</t>
         </is>
       </c>
-      <c r="C707" s="1" t="inlineStr">
+      <c r="C708" s="1" t="inlineStr">
         <is>
           <t>HEARTY</t>
         </is>
       </c>
-      <c r="D707" s="1" t="inlineStr">
+      <c r="D708" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E707" s="1" t="inlineStr">
+      <c r="E708" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F707" s="1" t="inlineStr">
+      <c r="F708" s="1" t="inlineStr">
         <is>
           <t>Pepsico Australia Pty Ltd.; ARNOTT'S BISCUITS PTY. LTD.; Arnott's Snack Foods.</t>
         </is>
       </c>
     </row>
-    <row r="708" customHeight="1" ht="140.0">
-      <c r="A708" s="1" t="inlineStr">
+    <row r="709" customHeight="1" ht="140.0">
+      <c r="A709" s="1" t="inlineStr">
         <is>
           <t>434359</t>
         </is>
       </c>
-      <c r="C708" s="1" t="inlineStr">
+      <c r="C709" s="1" t="inlineStr">
         <is>
           <t>HEARTY</t>
         </is>
       </c>
-      <c r="D708" s="1" t="inlineStr">
+      <c r="D709" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E708" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F708" s="1" t="inlineStr">
+      <c r="E709" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F709" s="1" t="inlineStr">
         <is>
           <t>Pepsico Australia Pty Ltd.; Arnott's Snack Foods.; ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="709" customHeight="1" ht="140.0">
-      <c r="A709" s="1" t="inlineStr">
+    <row r="710" customHeight="1" ht="140.0">
+      <c r="A710" s="1" t="inlineStr">
         <is>
           <t>434361</t>
         </is>
       </c>
-      <c r="C709" s="1" t="inlineStr">
+      <c r="C710" s="1" t="inlineStr">
         <is>
           <t>JUBILEE</t>
         </is>
       </c>
-      <c r="D709" s="1" t="inlineStr">
+      <c r="D710" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E709" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F709" s="1" t="inlineStr">
+      <c r="E710" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F710" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="710" customHeight="1" ht="140.0">
-      <c r="A710" s="1" t="inlineStr">
+    <row r="711" customHeight="1" ht="140.0">
+      <c r="A711" s="1" t="inlineStr">
         <is>
           <t>441976</t>
         </is>
       </c>
-      <c r="C710" s="1" t="inlineStr">
+      <c r="C711" s="1" t="inlineStr">
         <is>
           <t>HONEY SNAP</t>
         </is>
       </c>
-      <c r="D710" s="1" t="inlineStr">
+      <c r="D711" s="1" t="inlineStr">
         <is>
           <t>Refused:
 Pre 1995 refused</t>
         </is>
       </c>
-      <c r="E710" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F710" s="1" t="inlineStr">
+      <c r="E711" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F711" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="711" customHeight="1" ht="140.0">
-      <c r="A711" s="1" t="inlineStr">
+    <row r="712" customHeight="1" ht="140.0">
+      <c r="A712" s="1" t="inlineStr">
         <is>
           <t>441977</t>
         </is>
       </c>
-      <c r="C711" s="1" t="inlineStr">
+      <c r="C712" s="1" t="inlineStr">
         <is>
           <t>COOKIES GALORE</t>
         </is>
       </c>
-      <c r="D711" s="1" t="inlineStr">
+      <c r="D712" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E711" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F711" s="1" t="inlineStr">
+      <c r="E712" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F712" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="712" customHeight="1" ht="140.0">
-      <c r="A712" s="1" t="inlineStr">
+    <row r="713" customHeight="1" ht="140.0">
+      <c r="A713" s="1" t="inlineStr">
         <is>
           <t>444954</t>
         </is>
       </c>
-      <c r="C712" s="1" t="inlineStr">
+      <c r="C713" s="1" t="inlineStr">
         <is>
           <t>COOL DIPPER</t>
         </is>
       </c>
-      <c r="D712" s="1" t="inlineStr">
+      <c r="D713" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E712" s="1" t="inlineStr">
+      <c r="E713" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F712" s="1" t="inlineStr">
+      <c r="F713" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="713" customHeight="1" ht="140.0">
-      <c r="A713" s="1" t="inlineStr">
+    <row r="714" customHeight="1" ht="140.0">
+      <c r="A714" s="1" t="inlineStr">
         <is>
           <t>444955</t>
         </is>
       </c>
-      <c r="C713" s="1" t="inlineStr">
+      <c r="C714" s="1" t="inlineStr">
         <is>
           <t>COOL DIPPER</t>
         </is>
       </c>
-      <c r="D713" s="1" t="inlineStr">
+      <c r="D714" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E713" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F713" s="1" t="inlineStr">
+      <c r="E714" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F714" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="714" customHeight="1" ht="140.0">
-      <c r="A714" s="1" t="inlineStr">
+    <row r="715" customHeight="1" ht="140.0">
+      <c r="A715" s="1" t="inlineStr">
         <is>
           <t>447514</t>
         </is>
       </c>
-      <c r="C714" s="1" t="inlineStr">
+      <c r="C715" s="1" t="inlineStr">
         <is>
           <t>BRETON</t>
         </is>
       </c>
-      <c r="D714" s="1" t="inlineStr">
+      <c r="D715" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E714" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A715" s="1" t="inlineStr">
+      <c r="E715" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F715" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="716" customHeight="1" ht="140.0">
+      <c r="A716" s="1" t="inlineStr">
         <is>
           <t>457026</t>
         </is>
       </c>
-      <c r="C715" s="1" t="inlineStr">
+      <c r="C716" s="1" t="inlineStr">
         <is>
           <t>CRACKERSNAX</t>
         </is>
       </c>
-      <c r="D715" s="1" t="inlineStr">
+      <c r="D716" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E715" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A716" s="1" t="inlineStr">
+      <c r="E716" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F716" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="717" customHeight="1" ht="140.0">
+      <c r="A717" s="1" t="inlineStr">
         <is>
           <t>459473</t>
         </is>
       </c>
-      <c r="C716" s="1" t="inlineStr">
+      <c r="C717" s="1" t="inlineStr">
         <is>
           <t>BUTCHER'S BLEND</t>
         </is>
       </c>
-      <c r="D716" s="1" t="inlineStr">
+      <c r="D717" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E716" s="1" t="inlineStr">
+      <c r="E717" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F716" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A717" s="1" t="inlineStr">
+      <c r="F717" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="718" customHeight="1" ht="140.0">
+      <c r="A718" s="1" t="inlineStr">
         <is>
           <t>461760</t>
         </is>
       </c>
-      <c r="C717" s="1" t="inlineStr">
+      <c r="C718" s="1" t="inlineStr">
         <is>
           <t>LATTICE</t>
         </is>
       </c>
-      <c r="D717" s="1" t="inlineStr">
+      <c r="D718" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E717" s="1" t="inlineStr">
+      <c r="E718" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F717" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A718" s="1" t="inlineStr">
+      <c r="F718" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="719" customHeight="1" ht="140.0">
+      <c r="A719" s="1" t="inlineStr">
         <is>
           <t>462515</t>
         </is>
       </c>
-      <c r="C718" s="1" t="inlineStr">
+      <c r="C719" s="1" t="inlineStr">
         <is>
           <t>NACHOS HOT NACHOS</t>
         </is>
       </c>
-      <c r="D718" s="1" t="inlineStr">
+      <c r="D719" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E718" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F718" s="1" t="inlineStr">
+      <c r="E719" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F719" s="1" t="inlineStr">
         <is>
           <t>Arnotts Snack Foods</t>
         </is>
       </c>
     </row>
-    <row r="719" customHeight="1" ht="140.0">
-      <c r="A719" s="1" t="inlineStr">
+    <row r="720" customHeight="1" ht="140.0">
+      <c r="A720" s="1" t="inlineStr">
         <is>
           <t>463332</t>
         </is>
       </c>
-      <c r="C719" s="1" t="inlineStr">
+      <c r="C720" s="1" t="inlineStr">
         <is>
           <t>PRO-PLAN</t>
         </is>
       </c>
-      <c r="D719" s="1" t="inlineStr">
+      <c r="D720" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E719" s="1" t="inlineStr">
+      <c r="E720" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F719" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A720" s="1" t="inlineStr">
+      <c r="F720" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="721" customHeight="1" ht="140.0">
+      <c r="A721" s="1" t="inlineStr">
         <is>
           <t>469594</t>
         </is>
       </c>
-      <c r="C720" s="1" t="inlineStr">
+      <c r="C721" s="1" t="inlineStr">
         <is>
           <t>CHOCRACKLE</t>
         </is>
       </c>
-      <c r="D720" s="1" t="inlineStr">
+      <c r="D721" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E720" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F720" s="1" t="inlineStr">
+      <c r="E721" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F721" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="721" customHeight="1" ht="140.0">
-      <c r="A721" s="1" t="inlineStr">
+    <row r="722" customHeight="1" ht="140.0">
+      <c r="A722" s="1" t="inlineStr">
         <is>
           <t>470043</t>
         </is>
       </c>
-      <c r="C721" s="1" t="inlineStr">
+      <c r="C722" s="1" t="inlineStr">
         <is>
           <t>PARISIENNE</t>
         </is>
       </c>
-      <c r="D721" s="1" t="inlineStr">
+      <c r="D722" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E721" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F721" s="1" t="inlineStr">
+      <c r="E722" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F722" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
-    <row r="722" customHeight="1" ht="140.0">
-      <c r="A722" s="1" t="inlineStr">
+    <row r="723" customHeight="1" ht="140.0">
+      <c r="A723" s="1" t="inlineStr">
         <is>
           <t>470856</t>
         </is>
       </c>
-      <c r="C722" s="1" t="inlineStr">
+      <c r="C723" s="1" t="inlineStr">
         <is>
           <t>JOHN BULL</t>
         </is>
       </c>
-      <c r="D722" s="1" t="inlineStr">
+      <c r="D723" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E722" s="1" t="inlineStr">
+      <c r="E723" s="1" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="F722" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A723" s="1" t="inlineStr">
+      <c r="F723" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="724" customHeight="1" ht="140.0">
+      <c r="A724" s="1" t="inlineStr">
         <is>
           <t>472961</t>
         </is>
       </c>
-      <c r="C723" s="1" t="inlineStr">
+      <c r="C724" s="1" t="inlineStr">
         <is>
           <t>DOGMATE</t>
         </is>
       </c>
-      <c r="D723" s="1" t="inlineStr">
+      <c r="D724" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E723" s="1" t="inlineStr">
+      <c r="E724" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F723" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A724" s="1" t="inlineStr">
+      <c r="F724" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="725" customHeight="1" ht="140.0">
+      <c r="A725" s="1" t="inlineStr">
         <is>
           <t>472962</t>
         </is>
       </c>
-      <c r="C724" s="1" t="inlineStr">
+      <c r="C725" s="1" t="inlineStr">
         <is>
           <t>CATMATE</t>
         </is>
       </c>
-      <c r="D724" s="1" t="inlineStr">
+      <c r="D725" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E724" s="1" t="inlineStr">
+      <c r="E725" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F724" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A725" s="1" t="inlineStr">
+      <c r="F725" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="726" customHeight="1" ht="140.0">
+      <c r="A726" s="1" t="inlineStr">
         <is>
           <t>472963</t>
         </is>
       </c>
-      <c r="C725" s="1" t="inlineStr">
+      <c r="C726" s="1" t="inlineStr">
         <is>
           <t>HAPPY CAT</t>
         </is>
       </c>
-      <c r="D725" s="1" t="inlineStr">
+      <c r="D726" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E725" s="1" t="inlineStr">
+      <c r="E726" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F725" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A726" s="1" t="inlineStr">
+      <c r="F726" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="727" customHeight="1" ht="140.0">
+      <c r="A727" s="1" t="inlineStr">
         <is>
           <t>474668</t>
         </is>
       </c>
-      <c r="C726" s="1" t="inlineStr">
+      <c r="C727" s="1" t="inlineStr">
         <is>
           <t>CARAMEL CROWNS</t>
         </is>
       </c>
-      <c r="D726" s="1" t="inlineStr">
+      <c r="D727" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E726" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A727" s="1" t="inlineStr">
+      <c r="E727" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F727" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="728" customHeight="1" ht="140.0">
+      <c r="A728" s="1" t="inlineStr">
         <is>
           <t>483489</t>
         </is>
       </c>
-      <c r="C727" s="1" t="inlineStr">
+      <c r="C728" s="1" t="inlineStr">
         <is>
           <t>DAIRY TREATS PETITS FOURS</t>
         </is>
       </c>
-      <c r="D727" s="1" t="inlineStr">
+      <c r="D728" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E727" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A728" s="1" t="inlineStr">
+      <c r="E728" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F728" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="729" customHeight="1" ht="140.0">
+      <c r="A729" s="1" t="inlineStr">
         <is>
           <t>488366</t>
         </is>
       </c>
-      <c r="C728" s="1" t="inlineStr">
+      <c r="C729" s="1" t="inlineStr">
         <is>
           <t>KINGAROY CREAMS</t>
         </is>
       </c>
-      <c r="D728" s="1" t="inlineStr">
+      <c r="D729" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E728" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A729" s="1" t="inlineStr">
+      <c r="E729" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F729" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="730" customHeight="1" ht="140.0">
+      <c r="A730" s="1" t="inlineStr">
         <is>
           <t>490158</t>
         </is>
       </c>
-      <c r="C729" s="1" t="inlineStr">
+      <c r="C730" s="1" t="inlineStr">
         <is>
           <t>CHEF'S COLLECTION</t>
         </is>
       </c>
-      <c r="D729" s="1" t="inlineStr">
+      <c r="D730" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E729" s="1" t="inlineStr">
+      <c r="E730" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F729" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A730" s="1" t="inlineStr">
+      <c r="F730" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="731" customHeight="1" ht="140.0">
+      <c r="A731" s="1" t="inlineStr">
         <is>
           <t>490159</t>
         </is>
       </c>
-      <c r="C730" s="1" t="inlineStr">
+      <c r="C731" s="1" t="inlineStr">
         <is>
           <t>CHEF'S COLLECTION</t>
         </is>
       </c>
-      <c r="D730" s="1" t="inlineStr">
+      <c r="D731" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E730" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A731" s="1" t="inlineStr">
+      <c r="E731" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F731" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="732" customHeight="1" ht="140.0">
+      <c r="A732" s="1" t="inlineStr">
         <is>
           <t>490160</t>
         </is>
       </c>
-      <c r="C731" s="1" t="inlineStr">
+      <c r="C732" s="1" t="inlineStr">
         <is>
           <t>CHEF PATISSIER</t>
         </is>
       </c>
-      <c r="D731" s="1" t="inlineStr">
+      <c r="D732" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E731" s="1" t="inlineStr">
+      <c r="E732" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F731" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A732" s="1" t="inlineStr">
+      <c r="F732" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="733" customHeight="1" ht="140.0">
+      <c r="A733" s="1" t="inlineStr">
         <is>
           <t>490161</t>
         </is>
       </c>
-      <c r="C732" s="1" t="inlineStr">
+      <c r="C733" s="1" t="inlineStr">
         <is>
           <t>CHEF PATISSIER</t>
         </is>
       </c>
-      <c r="D732" s="1" t="inlineStr">
+      <c r="D733" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E732" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A733" s="1" t="inlineStr">
+      <c r="E733" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F733" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="734" customHeight="1" ht="140.0">
+      <c r="A734" s="1" t="inlineStr">
         <is>
           <t>495906</t>
         </is>
       </c>
-      <c r="C733" s="1" t="inlineStr">
+      <c r="C734" s="1" t="inlineStr">
         <is>
           <t>CAPRICORN FRESH</t>
         </is>
       </c>
-      <c r="D733" s="1" t="inlineStr">
+      <c r="D734" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E733" s="1" t="inlineStr">
+      <c r="E734" s="1" t="inlineStr">
         <is>
           <t>31</t>
         </is>
       </c>
-      <c r="F733" s="1" t="inlineStr">
+      <c r="F734" s="1" t="inlineStr">
         <is>
           <t>Wesley James Arnott</t>
         </is>
       </c>
     </row>
-    <row r="734" customHeight="1" ht="140.0">
-      <c r="A734" s="1" t="inlineStr">
+    <row r="735" customHeight="1" ht="140.0">
+      <c r="A735" s="1" t="inlineStr">
         <is>
           <t>496554</t>
         </is>
       </c>
-      <c r="C734" s="1" t="inlineStr">
+      <c r="C735" s="1" t="inlineStr">
         <is>
           <t>SUNSHINE</t>
         </is>
       </c>
-      <c r="D734" s="1" t="inlineStr">
+      <c r="D735" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E734" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A735" s="1" t="inlineStr">
+      <c r="E735" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F735" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="736" customHeight="1" ht="140.0">
+      <c r="A736" s="1" t="inlineStr">
         <is>
           <t>498404</t>
         </is>
       </c>
-      <c r="C735" s="1" t="inlineStr">
+      <c r="C736" s="1" t="inlineStr">
         <is>
           <t>LIPS</t>
         </is>
       </c>
-      <c r="D735" s="1" t="inlineStr">
+      <c r="D736" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E735" s="1" t="inlineStr">
+      <c r="E736" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F735" s="1" t="inlineStr">
+      <c r="F736" s="1" t="inlineStr">
         <is>
           <t>Arnotts Biscuits Ltd</t>
         </is>
       </c>
     </row>
-    <row r="736" customHeight="1" ht="140.0">
-      <c r="A736" s="1" t="inlineStr">
+    <row r="737" customHeight="1" ht="140.0">
+      <c r="A737" s="1" t="inlineStr">
         <is>
           <t>510664</t>
         </is>
       </c>
-      <c r="C736" s="1" t="inlineStr">
+      <c r="C737" s="1" t="inlineStr">
         <is>
           <t>LE PANTIE ROSE</t>
         </is>
       </c>
-      <c r="D736" s="1" t="inlineStr">
+      <c r="D737" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E736" s="1" t="inlineStr">
+      <c r="E737" s="1" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
-      <c r="F736" s="1" t="inlineStr">
+      <c r="F737" s="1" t="inlineStr">
         <is>
           <t>Evan Louis Arnott</t>
         </is>
       </c>
     </row>
-    <row r="737" customHeight="1" ht="140.0">
-      <c r="A737" s="1" t="inlineStr">
+    <row r="738" customHeight="1" ht="140.0">
+      <c r="A738" s="1" t="inlineStr">
         <is>
           <t>514484</t>
         </is>
       </c>
-      <c r="C737" s="1" t="inlineStr">
+      <c r="C738" s="1" t="inlineStr">
         <is>
           <t>CROCO</t>
         </is>
       </c>
-      <c r="D737" s="1" t="inlineStr">
+      <c r="D738" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E737" s="1" t="inlineStr">
+      <c r="E738" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F737" s="1" t="inlineStr">
+      <c r="F738" s="1" t="inlineStr">
         <is>
           <t>Evan Louis Arnott</t>
         </is>
       </c>
     </row>
-    <row r="738" customHeight="1" ht="140.0">
-      <c r="A738" s="1" t="inlineStr">
+    <row r="739" customHeight="1" ht="140.0">
+      <c r="A739" s="1" t="inlineStr">
         <is>
           <t>518547</t>
         </is>
       </c>
-      <c r="C738" s="1" t="inlineStr">
+      <c r="C739" s="1" t="inlineStr">
         <is>
           <t>DFO's</t>
         </is>
       </c>
-      <c r="D738" s="1" t="inlineStr">
+      <c r="D739" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E738" s="1" t="inlineStr">
+      <c r="E739" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F738" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A739" s="1" t="inlineStr">
+      <c r="F739" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="740" customHeight="1" ht="140.0">
+      <c r="A740" s="1" t="inlineStr">
         <is>
           <t>518548</t>
         </is>
       </c>
-      <c r="C739" s="1" t="inlineStr">
+      <c r="C740" s="1" t="inlineStr">
         <is>
           <t>DFO's</t>
         </is>
       </c>
-      <c r="D739" s="1" t="inlineStr">
+      <c r="D740" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E739" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A740" s="1" t="inlineStr">
+      <c r="E740" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F740" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="741" customHeight="1" ht="140.0">
+      <c r="A741" s="1" t="inlineStr">
         <is>
           <t>528099</t>
         </is>
       </c>
-      <c r="C740" s="1" t="inlineStr">
+      <c r="C741" s="1" t="inlineStr">
         <is>
           <t>GRANDIOSA</t>
         </is>
       </c>
-      <c r="D740" s="1" t="inlineStr">
+      <c r="D741" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E740" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F740" s="1" t="inlineStr">
+      <c r="E741" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F741" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="741" customHeight="1" ht="140.0">
-      <c r="A741" s="1" t="inlineStr">
+    <row r="742" customHeight="1" ht="140.0">
+      <c r="A742" s="1" t="inlineStr">
         <is>
           <t>530965</t>
         </is>
       </c>
-      <c r="C741" s="1" t="inlineStr">
+      <c r="C742" s="1" t="inlineStr">
         <is>
           <t>CRACKERSNAX</t>
         </is>
       </c>
-      <c r="D741" s="1" t="inlineStr">
+      <c r="D742" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E741" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F741" s="1" t="inlineStr">
+      <c r="E742" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F742" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="742" customHeight="1" ht="140.0">
-      <c r="A742" s="1" t="inlineStr">
+    <row r="743" customHeight="1" ht="140.0">
+      <c r="A743" s="1" t="inlineStr">
         <is>
           <t>533321</t>
         </is>
       </c>
-      <c r="C742" s="1" t="inlineStr">
+      <c r="C743" s="1" t="inlineStr">
         <is>
           <t>BURITOS</t>
         </is>
       </c>
-      <c r="D742" s="1" t="inlineStr">
+      <c r="D743" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E742" s="1" t="inlineStr">
+      <c r="E743" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F742" s="1" t="inlineStr">
+      <c r="F743" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="743" customHeight="1" ht="140.0">
-      <c r="A743" s="1" t="inlineStr">
+    <row r="744" customHeight="1" ht="140.0">
+      <c r="A744" s="1" t="inlineStr">
         <is>
           <t>533322</t>
         </is>
       </c>
-      <c r="C743" s="1" t="inlineStr">
+      <c r="C744" s="1" t="inlineStr">
         <is>
           <t>BURITOS</t>
         </is>
       </c>
-      <c r="D743" s="1" t="inlineStr">
+      <c r="D744" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E743" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F743" s="1" t="inlineStr">
+      <c r="E744" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F744" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S BISCUITS PTY. LTD.</t>
         </is>
       </c>
     </row>
-    <row r="744" customHeight="1" ht="140.0">
-      <c r="A744" s="1" t="inlineStr">
+    <row r="745" customHeight="1" ht="140.0">
+      <c r="A745" s="1" t="inlineStr">
         <is>
           <t>534997</t>
         </is>
       </c>
-      <c r="C744" s="1" t="inlineStr">
+      <c r="C745" s="1" t="inlineStr">
         <is>
           <t>OH-RONIS
 BODY BANGLES
 PERCEPTIVE PRODUCTS INC</t>
         </is>
       </c>
-      <c r="D744" s="1" t="inlineStr">
+      <c r="D745" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E744" s="1" t="inlineStr">
+      <c r="E745" s="1" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
-      <c r="F744" s="1" t="inlineStr">
+      <c r="F745" s="1" t="inlineStr">
         <is>
           <t>Evan Arnott</t>
         </is>
       </c>
     </row>
-    <row r="745" customHeight="1" ht="140.0">
-      <c r="A745" s="1" t="inlineStr">
+    <row r="746" customHeight="1" ht="140.0">
+      <c r="A746" s="1" t="inlineStr">
         <is>
           <t>538560</t>
         </is>
       </c>
-      <c r="C745" s="1" t="inlineStr">
+      <c r="C746" s="1" t="inlineStr">
         <is>
           <t>SECURITY PROTECTION INTEGRITY</t>
         </is>
       </c>
-      <c r="D745" s="1" t="inlineStr">
+      <c r="D746" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E745" s="1" t="inlineStr">
+      <c r="E746" s="1" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
-      <c r="F745" s="1" t="inlineStr">
+      <c r="F746" s="1" t="inlineStr">
         <is>
           <t>David Alan Arnott</t>
         </is>
       </c>
     </row>
-    <row r="746" customHeight="1" ht="140.0">
-      <c r="A746" s="1" t="inlineStr">
+    <row r="747" customHeight="1" ht="140.0">
+      <c r="A747" s="1" t="inlineStr">
         <is>
           <t>539302</t>
         </is>
       </c>
-      <c r="C746" s="1" t="inlineStr">
+      <c r="C747" s="1" t="inlineStr">
         <is>
           <t>ZITI'S</t>
         </is>
       </c>
-      <c r="D746" s="1" t="inlineStr">
+      <c r="D747" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E746" s="1" t="inlineStr">
+      <c r="E747" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="F746" s="1" t="inlineStr">
+      <c r="F747" s="1" t="inlineStr">
         <is>
           <t>Evan Louis Arnott</t>
         </is>
       </c>
     </row>
-    <row r="747" customHeight="1" ht="140.0">
-      <c r="A747" s="1" t="inlineStr">
+    <row r="748" customHeight="1" ht="140.0">
+      <c r="A748" s="1" t="inlineStr">
         <is>
           <t>539303</t>
         </is>
       </c>
-      <c r="C747" s="1" t="inlineStr">
+      <c r="C748" s="1" t="inlineStr">
         <is>
           <t>SLINGS</t>
         </is>
       </c>
-      <c r="D747" s="1" t="inlineStr">
+      <c r="D748" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E747" s="1" t="inlineStr">
+      <c r="E748" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="F747" s="1" t="inlineStr">
+      <c r="F748" s="1" t="inlineStr">
         <is>
           <t>Evan Louis Arnott</t>
         </is>
       </c>
     </row>
-    <row r="748" customHeight="1" ht="140.0">
-      <c r="A748" s="1" t="inlineStr">
+    <row r="749" customHeight="1" ht="140.0">
+      <c r="A749" s="1" t="inlineStr">
         <is>
           <t>539304</t>
         </is>
       </c>
-      <c r="C748" s="1" t="inlineStr">
+      <c r="C749" s="1" t="inlineStr">
         <is>
           <t>Cinch-Lock Leashes</t>
         </is>
       </c>
-      <c r="D748" s="1" t="inlineStr">
+      <c r="D749" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E748" s="1" t="inlineStr">
+      <c r="E749" s="1" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="F748" s="1" t="inlineStr">
+      <c r="F749" s="1" t="inlineStr">
         <is>
           <t>Evan Louis Arnott</t>
         </is>
       </c>
     </row>
-    <row r="749" customHeight="1" ht="140.0">
-      <c r="A749" s="1" t="inlineStr">
+    <row r="750" customHeight="1" ht="140.0">
+      <c r="A750" s="1" t="inlineStr">
         <is>
           <t>541680</t>
         </is>
       </c>
-      <c r="C749" s="1" t="inlineStr">
+      <c r="C750" s="1" t="inlineStr">
         <is>
           <t>SPORT LACE STRETCH YOUR PERFORMANCE!</t>
         </is>
       </c>
-      <c r="D749" s="1" t="inlineStr">
+      <c r="D750" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E749" s="1" t="inlineStr">
+      <c r="E750" s="1" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
-      <c r="F749" s="1" t="inlineStr">
+      <c r="F750" s="1" t="inlineStr">
         <is>
           <t>Evan Louis Arnott</t>
         </is>
       </c>
     </row>
-    <row r="750" customHeight="1" ht="140.0">
-      <c r="A750" s="1" t="inlineStr">
+    <row r="751" customHeight="1" ht="140.0">
+      <c r="A751" s="1" t="inlineStr">
         <is>
           <t>556762</t>
         </is>
       </c>
-      <c r="C750" s="1" t="inlineStr">
+      <c r="C751" s="1" t="inlineStr">
         <is>
           <t>JOHN BULL</t>
         </is>
       </c>
-      <c r="D750" s="1" t="inlineStr">
+      <c r="D751" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E750" s="1" t="inlineStr">
+      <c r="E751" s="1" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
-      <c r="F750" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A751" s="1" t="inlineStr">
+      <c r="F751" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="752" customHeight="1" ht="140.0">
+      <c r="A752" s="1" t="inlineStr">
         <is>
           <t>576520</t>
         </is>
       </c>
-      <c r="C751" s="1" t="inlineStr">
+      <c r="C752" s="1" t="inlineStr">
         <is>
           <t>MENZ</t>
         </is>
       </c>
-      <c r="D751" s="1" t="inlineStr">
+      <c r="D752" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E751" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A752" s="1" t="inlineStr">
+      <c r="E752" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F752" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="753" customHeight="1" ht="140.0">
+      <c r="A753" s="1" t="inlineStr">
         <is>
           <t>579049</t>
         </is>
       </c>
-      <c r="C752" s="1" t="inlineStr">
+      <c r="C753" s="1" t="inlineStr">
         <is>
           <t>STUFFITTS</t>
         </is>
       </c>
-      <c r="D752" s="1" t="inlineStr">
+      <c r="D753" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E752" s="1" t="inlineStr">
+      <c r="E753" s="1" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
-      <c r="F752" s="1" t="inlineStr">
+      <c r="F753" s="1" t="inlineStr">
         <is>
           <t>Evan Arnott</t>
         </is>
       </c>
     </row>
-    <row r="753" customHeight="1" ht="140.0">
-      <c r="A753" s="1" t="inlineStr">
+    <row r="754" customHeight="1" ht="140.0">
+      <c r="A754" s="1" t="inlineStr">
         <is>
           <t>588582</t>
         </is>
       </c>
-      <c r="C753" s="1" t="inlineStr">
+      <c r="C754" s="1" t="inlineStr">
         <is>
           <t>PENGUIN PALS</t>
         </is>
       </c>
-      <c r="D753" s="1" t="inlineStr">
+      <c r="D754" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E753" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A754" s="1" t="inlineStr">
+      <c r="E754" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F754" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="755" customHeight="1" ht="140.0">
+      <c r="A755" s="1" t="inlineStr">
         <is>
           <t>594142</t>
         </is>
       </c>
-      <c r="C754" s="1" t="inlineStr">
+      <c r="C755" s="1" t="inlineStr">
         <is>
           <t>TRANSIT</t>
         </is>
       </c>
-      <c r="D754" s="1" t="inlineStr">
+      <c r="D755" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E754" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A755" s="1" t="inlineStr">
+      <c r="E755" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F755" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="756" customHeight="1" ht="140.0">
+      <c r="A756" s="1" t="inlineStr">
         <is>
           <t>596058</t>
         </is>
       </c>
-      <c r="C755" s="1" t="inlineStr">
+      <c r="C756" s="1" t="inlineStr">
         <is>
           <t>PLAYLUNCH</t>
         </is>
       </c>
-      <c r="D755" s="1" t="inlineStr">
+      <c r="D756" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E755" s="1" t="inlineStr">
+      <c r="E756" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F755" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A756" s="1" t="inlineStr">
+      <c r="F756" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="757" customHeight="1" ht="140.0">
+      <c r="A757" s="1" t="inlineStr">
         <is>
           <t>596059</t>
         </is>
       </c>
-      <c r="C756" s="1" t="inlineStr">
+      <c r="C757" s="1" t="inlineStr">
         <is>
           <t>PLAYLUNCH</t>
         </is>
       </c>
-      <c r="D756" s="1" t="inlineStr">
+      <c r="D757" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E756" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A757" s="1" t="inlineStr">
+      <c r="E757" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F757" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="758" customHeight="1" ht="140.0">
+      <c r="A758" s="1" t="inlineStr">
         <is>
           <t>600062</t>
         </is>
       </c>
-      <c r="C757" s="1" t="inlineStr">
+      <c r="C758" s="1" t="inlineStr">
         <is>
           <t>DARE BEAR</t>
         </is>
       </c>
-      <c r="D757" s="1" t="inlineStr">
+      <c r="D758" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E757" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A758" s="1" t="inlineStr">
+      <c r="E758" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F758" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="759" customHeight="1" ht="140.0">
+      <c r="A759" s="1" t="inlineStr">
         <is>
           <t>600065</t>
         </is>
       </c>
-      <c r="C758" s="1" t="inlineStr">
+      <c r="C759" s="1" t="inlineStr">
         <is>
           <t>KOOL BEAR</t>
         </is>
       </c>
-      <c r="D758" s="1" t="inlineStr">
+      <c r="D759" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E758" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A759" s="1" t="inlineStr">
+      <c r="E759" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F759" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="760" customHeight="1" ht="140.0">
+      <c r="A760" s="1" t="inlineStr">
         <is>
           <t>600067</t>
         </is>
       </c>
-      <c r="C759" s="1" t="inlineStr">
+      <c r="C760" s="1" t="inlineStr">
         <is>
           <t>MILLIE BEAR</t>
         </is>
       </c>
-      <c r="D759" s="1" t="inlineStr">
+      <c r="D760" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E759" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A760" s="1" t="inlineStr">
+      <c r="E760" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F760" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="761" customHeight="1" ht="140.0">
+      <c r="A761" s="1" t="inlineStr">
         <is>
           <t>617589</t>
         </is>
       </c>
-      <c r="C760" s="1" t="inlineStr">
+      <c r="C761" s="1" t="inlineStr">
         <is>
           <t>SLICE</t>
         </is>
       </c>
-      <c r="D760" s="1" t="inlineStr">
+      <c r="D761" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E760" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A761" s="1" t="inlineStr">
+      <c r="E761" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F761" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="762" customHeight="1" ht="140.0">
+      <c r="A762" s="1" t="inlineStr">
         <is>
           <t>617590</t>
         </is>
       </c>
-      <c r="C761" s="1" t="inlineStr">
+      <c r="C762" s="1" t="inlineStr">
         <is>
           <t>MINT SLICE</t>
         </is>
       </c>
-      <c r="D761" s="1" t="inlineStr">
+      <c r="D762" s="1" t="inlineStr">
         <is>
           <t>Rejected:
 Examination requirements not met</t>
         </is>
       </c>
-      <c r="E761" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A762" s="1" t="inlineStr">
+      <c r="E762" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F762" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="763" customHeight="1" ht="140.0">
+      <c r="A763" s="1" t="inlineStr">
         <is>
           <t>621975</t>
         </is>
       </c>
-      <c r="C762" s="1" t="inlineStr">
+      <c r="C763" s="1" t="inlineStr">
         <is>
           <t>DATAHIWAY</t>
         </is>
       </c>
-      <c r="D762" s="1" t="inlineStr">
+      <c r="D763" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E762" s="1" t="inlineStr">
+      <c r="E763" s="1" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
-      <c r="F762" s="1" t="inlineStr">
+      <c r="F763" s="1" t="inlineStr">
         <is>
           <t>Alastair Richard Arnott Watson</t>
         </is>
       </c>
     </row>
-    <row r="763" customHeight="1" ht="140.0">
-      <c r="A763" s="1" t="inlineStr">
+    <row r="764" customHeight="1" ht="140.0">
+      <c r="A764" s="1" t="inlineStr">
         <is>
           <t>630523</t>
         </is>
       </c>
-      <c r="C763" s="1" t="inlineStr">
+      <c r="C764" s="1" t="inlineStr">
         <is>
           <t>PLAIN ORIGINALS</t>
         </is>
       </c>
-      <c r="D763" s="1" t="inlineStr">
+      <c r="D764" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E763" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A764" s="1" t="inlineStr">
+      <c r="E764" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F764" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="765" customHeight="1" ht="140.0">
+      <c r="A765" s="1" t="inlineStr">
         <is>
           <t>647146</t>
         </is>
       </c>
-      <c r="C764" s="1" t="inlineStr">
+      <c r="C765" s="1" t="inlineStr">
         <is>
           <t>FRUITFULS</t>
         </is>
       </c>
-      <c r="D764" s="1" t="inlineStr">
+      <c r="D765" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E764" s="1" t="inlineStr">
+      <c r="E765" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
-      <c r="F764" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A765" s="1" t="inlineStr">
+      <c r="F765" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="766" customHeight="1" ht="140.0">
+      <c r="A766" s="1" t="inlineStr">
         <is>
           <t>647147</t>
         </is>
       </c>
-      <c r="C765" s="1" t="inlineStr">
+      <c r="C766" s="1" t="inlineStr">
         <is>
           <t>FRUITFULS</t>
         </is>
       </c>
-      <c r="D765" s="1" t="inlineStr">
+      <c r="D766" s="1" t="inlineStr">
         <is>
           <t>Linked:
 Linked/merged before registration</t>
         </is>
       </c>
-      <c r="E765" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A766" s="1" t="inlineStr">
+      <c r="E766" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F766" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="767" customHeight="1" ht="140.0">
+      <c r="A767" s="1" t="inlineStr">
         <is>
           <t>647149</t>
         </is>
       </c>
-      <c r="C766" s="1" t="inlineStr">
+      <c r="C767" s="1" t="inlineStr">
         <is>
           <t>HOTS</t>
         </is>
       </c>
-      <c r="D766" s="1" t="inlineStr">
+      <c r="D767" s="1" t="inlineStr">
         <is>
           <t>Linked:
 Linked/merged before registration</t>
         </is>
       </c>
-      <c r="E766" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A767" s="1" t="inlineStr">
+      <c r="E767" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F767" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="768" customHeight="1" ht="140.0">
+      <c r="A768" s="1" t="inlineStr">
         <is>
           <t>647151</t>
         </is>
       </c>
-      <c r="C767" s="1" t="inlineStr">
+      <c r="C768" s="1" t="inlineStr">
         <is>
           <t>HOTZ</t>
         </is>
       </c>
-      <c r="D767" s="1" t="inlineStr">
+      <c r="D768" s="1" t="inlineStr">
         <is>
           <t>Linked:
 Linked/merged before registration</t>
         </is>
       </c>
-      <c r="E767" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A768" s="1" t="inlineStr">
+      <c r="E768" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F768" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="769" customHeight="1" ht="140.0">
+      <c r="A769" s="1" t="inlineStr">
         <is>
           <t>647152</t>
         </is>
       </c>
-      <c r="C768" s="1" t="inlineStr">
+      <c r="C769" s="1" t="inlineStr">
         <is>
           <t>BEST HOT</t>
         </is>
       </c>
-      <c r="D768" s="1" t="inlineStr">
+      <c r="D769" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E768" s="1" t="inlineStr">
+      <c r="E769" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F768" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A769" s="1" t="inlineStr">
+      <c r="F769" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="770" customHeight="1" ht="140.0">
+      <c r="A770" s="1" t="inlineStr">
         <is>
           <t>647153</t>
         </is>
       </c>
-      <c r="C769" s="1" t="inlineStr">
+      <c r="C770" s="1" t="inlineStr">
         <is>
           <t>BEST HOT</t>
         </is>
       </c>
-      <c r="D769" s="1" t="inlineStr">
+      <c r="D770" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E769" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A770" s="1" t="inlineStr">
+      <c r="E770" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F770" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="771" customHeight="1" ht="140.0">
+      <c r="A771" s="1" t="inlineStr">
         <is>
           <t>655345</t>
         </is>
       </c>
-      <c r="C770" s="1" t="inlineStr">
+      <c r="C771" s="1" t="inlineStr">
         <is>
           <t>TINA</t>
         </is>
       </c>
-      <c r="D770" s="1" t="inlineStr">
+      <c r="D771" s="1" t="inlineStr">
         <is>
           <t>Linked:
 Linked/merged after registration</t>
         </is>
       </c>
-      <c r="E770" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A771" s="1" t="inlineStr">
+      <c r="E771" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F771" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="772" customHeight="1" ht="140.0">
+      <c r="A772" s="1" t="inlineStr">
         <is>
           <t>655346</t>
         </is>
       </c>
-      <c r="C771" s="1" t="inlineStr">
+      <c r="C772" s="1" t="inlineStr">
         <is>
           <t>PUFFS</t>
         </is>
       </c>
-      <c r="D771" s="1" t="inlineStr">
+      <c r="D772" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E771" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A772" s="1" t="inlineStr">
+      <c r="E772" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F772" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="773" customHeight="1" ht="140.0">
+      <c r="A773" s="1" t="inlineStr">
         <is>
           <t>660220</t>
         </is>
       </c>
-      <c r="C772" s="1" t="inlineStr">
+      <c r="C773" s="1" t="inlineStr">
         <is>
           <t>CELEBRATION</t>
         </is>
       </c>
-      <c r="D772" s="1" t="inlineStr">
+      <c r="D773" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E772" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A773" s="1" t="inlineStr">
+      <c r="E773" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F773" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="774" customHeight="1" ht="140.0">
+      <c r="A774" s="1" t="inlineStr">
         <is>
           <t>681132</t>
         </is>
       </c>
-      <c r="C773" s="1" t="inlineStr">
+      <c r="C774" s="1" t="inlineStr">
         <is>
           <t>SNACKRIGHT</t>
         </is>
       </c>
-      <c r="D773" s="1" t="inlineStr">
+      <c r="D774" s="1" t="inlineStr">
         <is>
           <t>Linked:
 Linked/merged before registration</t>
         </is>
       </c>
-      <c r="E773" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A774" s="1" t="inlineStr">
+      <c r="E774" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F774" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="775" customHeight="1" ht="140.0">
+      <c r="A775" s="1" t="inlineStr">
         <is>
           <t>704132</t>
         </is>
       </c>
-      <c r="C774" s="1" t="inlineStr">
+      <c r="C775" s="1" t="inlineStr">
         <is>
           <t>TEDDY BEAR</t>
         </is>
       </c>
-      <c r="D774" s="1" t="inlineStr">
+      <c r="D775" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E774" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A775" s="1" t="inlineStr">
+      <c r="E775" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F775" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="776" customHeight="1" ht="140.0">
+      <c r="A776" s="1" t="inlineStr">
         <is>
           <t>736670</t>
         </is>
       </c>
-      <c r="C775" s="1" t="inlineStr">
+      <c r="C776" s="1" t="inlineStr">
         <is>
           <t>JUMBLES</t>
         </is>
       </c>
-      <c r="D775" s="1" t="inlineStr">
+      <c r="D776" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E775" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A776" s="1" t="inlineStr">
+      <c r="E776" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F776" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="777" customHeight="1" ht="140.0">
+      <c r="A777" s="1" t="inlineStr">
         <is>
           <t>736673</t>
         </is>
       </c>
-      <c r="C776" s="1" t="inlineStr">
+      <c r="C777" s="1" t="inlineStr">
         <is>
           <t>VENETIAN</t>
         </is>
       </c>
-      <c r="D776" s="1" t="inlineStr">
+      <c r="D777" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E776" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A777" s="1" t="inlineStr">
+      <c r="E777" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F777" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="778" customHeight="1" ht="140.0">
+      <c r="A778" s="1" t="inlineStr">
         <is>
           <t>738279</t>
         </is>
       </c>
-      <c r="C777" s="1" t="inlineStr">
+      <c r="C778" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D777" s="1" t="inlineStr">
+      <c r="D778" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E777" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A778" s="1" t="inlineStr">
+      <c r="E778" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F778" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="779" customHeight="1" ht="140.0">
+      <c r="A779" s="1" t="inlineStr">
         <is>
           <t>756910</t>
         </is>
       </c>
-      <c r="C778" s="1" t="inlineStr">
+      <c r="C779" s="1" t="inlineStr">
         <is>
           <t>DOUBLE COAT</t>
         </is>
       </c>
-      <c r="D778" s="1" t="inlineStr">
+      <c r="D779" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E778" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A779" s="1" t="inlineStr">
+      <c r="E779" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F779" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="780" customHeight="1" ht="140.0">
+      <c r="A780" s="1" t="inlineStr">
         <is>
           <t>759995</t>
         </is>
       </c>
-      <c r="C779" s="1" t="inlineStr">
+      <c r="C780" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D779" s="1" t="inlineStr">
+      <c r="D780" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E779" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A780" s="1" t="inlineStr">
+      <c r="E780" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F780" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="781" customHeight="1" ht="140.0">
+      <c r="A781" s="1" t="inlineStr">
         <is>
           <t>759996</t>
         </is>
       </c>
-      <c r="C780" s="1" t="inlineStr">
+      <c r="C781" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D780" s="1" t="inlineStr">
+      <c r="D781" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E780" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A781" s="1" t="inlineStr">
+      <c r="E781" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F781" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="782" customHeight="1" ht="140.0">
+      <c r="A782" s="1" t="inlineStr">
         <is>
           <t>759997</t>
         </is>
       </c>
-      <c r="C781" s="1" t="inlineStr">
+      <c r="C782" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D781" s="1" t="inlineStr">
+      <c r="D782" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E781" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A782" s="1" t="inlineStr">
+      <c r="E782" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F782" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="783" customHeight="1" ht="140.0">
+      <c r="A783" s="1" t="inlineStr">
         <is>
           <t>759998</t>
         </is>
       </c>
-      <c r="C782" s="1" t="inlineStr">
+      <c r="C783" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D782" s="1" t="inlineStr">
+      <c r="D783" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E782" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A783" s="1" t="inlineStr">
+      <c r="E783" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F783" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="784" customHeight="1" ht="140.0">
+      <c r="A784" s="1" t="inlineStr">
         <is>
           <t>759999</t>
         </is>
       </c>
-      <c r="C783" s="1" t="inlineStr">
+      <c r="C784" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D783" s="1" t="inlineStr">
+      <c r="D784" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E783" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A784" s="1" t="inlineStr">
+      <c r="E784" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F784" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="785" customHeight="1" ht="140.0">
+      <c r="A785" s="1" t="inlineStr">
         <is>
           <t>760000</t>
         </is>
       </c>
-      <c r="C784" s="1" t="inlineStr">
+      <c r="C785" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D784" s="1" t="inlineStr">
+      <c r="D785" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E784" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A785" s="1" t="inlineStr">
+      <c r="E785" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F785" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="786" customHeight="1" ht="140.0">
+      <c r="A786" s="1" t="inlineStr">
         <is>
           <t>760001</t>
         </is>
       </c>
-      <c r="C785" s="1" t="inlineStr">
+      <c r="C786" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D785" s="1" t="inlineStr">
+      <c r="D786" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E785" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A786" s="1" t="inlineStr">
+      <c r="E786" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F786" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="787" customHeight="1" ht="140.0">
+      <c r="A787" s="1" t="inlineStr">
         <is>
           <t>760002</t>
         </is>
       </c>
-      <c r="C786" s="1" t="inlineStr">
+      <c r="C787" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D786" s="1" t="inlineStr">
+      <c r="D787" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E786" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A787" s="1" t="inlineStr">
+      <c r="E787" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F787" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="788" customHeight="1" ht="140.0">
+      <c r="A788" s="1" t="inlineStr">
         <is>
           <t>760003</t>
         </is>
       </c>
-      <c r="C787" s="1" t="inlineStr">
+      <c r="C788" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D787" s="1" t="inlineStr">
+      <c r="D788" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E787" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A788" s="1" t="inlineStr">
+      <c r="E788" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F788" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="789" customHeight="1" ht="140.0">
+      <c r="A789" s="1" t="inlineStr">
         <is>
           <t>760056</t>
         </is>
       </c>
-      <c r="C788" s="1" t="inlineStr">
+      <c r="C789" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D788" s="1" t="inlineStr">
+      <c r="D789" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E788" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A789" s="1" t="inlineStr">
+      <c r="E789" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F789" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="790" customHeight="1" ht="140.0">
+      <c r="A790" s="1" t="inlineStr">
         <is>
           <t>761226</t>
         </is>
       </c>
-      <c r="C789" s="1" t="inlineStr">
+      <c r="C790" s="1" t="inlineStr">
         <is>
           <t>ENJOY</t>
         </is>
       </c>
-      <c r="D789" s="1" t="inlineStr">
+      <c r="D790" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E789" s="1" t="inlineStr">
+      <c r="E790" s="1" t="inlineStr">
         <is>
           <t>16, 21, 29, 30</t>
         </is>
       </c>
-      <c r="F789" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A790" s="1" t="inlineStr">
+      <c r="F790" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="791" customHeight="1" ht="140.0">
+      <c r="A791" s="1" t="inlineStr">
         <is>
           <t>764161</t>
         </is>
       </c>
-      <c r="C790" s="1" t="inlineStr">
+      <c r="C791" s="1" t="inlineStr">
         <is>
           <t>MAN SIZE SNACK SIZE BITE SIZE</t>
         </is>
       </c>
-      <c r="D790" s="1" t="inlineStr">
+      <c r="D791" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E790" s="1" t="inlineStr">
+      <c r="E791" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
-      <c r="F790" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A791" s="1" t="inlineStr">
+      <c r="F791" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="792" customHeight="1" ht="140.0">
+      <c r="A792" s="1" t="inlineStr">
         <is>
           <t>767171</t>
         </is>
       </c>
-      <c r="C791" s="1" t="inlineStr">
+      <c r="C792" s="1" t="inlineStr">
         <is>
           <t>CARNIVAL</t>
         </is>
       </c>
-      <c r="D791" s="1" t="inlineStr">
+      <c r="D792" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E791" s="1" t="inlineStr">
+      <c r="E792" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
-      <c r="F791" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A792" s="1" t="inlineStr">
+      <c r="F792" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="793" customHeight="1" ht="140.0">
+      <c r="A793" s="1" t="inlineStr">
         <is>
           <t>774326</t>
         </is>
       </c>
-      <c r="C792" s="1" t="inlineStr">
+      <c r="C793" s="1" t="inlineStr">
         <is>
           <t>ONE BITE AND YOU'RE HOOKED</t>
         </is>
       </c>
-      <c r="D792" s="1" t="inlineStr">
+      <c r="D793" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E792" s="1" t="inlineStr">
+      <c r="E793" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
-      <c r="F792" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A793" s="1" t="inlineStr">
+      <c r="F793" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="794" customHeight="1" ht="140.0">
+      <c r="A794" s="1" t="inlineStr">
         <is>
           <t>783479</t>
         </is>
       </c>
-      <c r="C793" s="1" t="inlineStr">
+      <c r="C794" s="1" t="inlineStr">
         <is>
           <t>SQUIRM S</t>
         </is>
       </c>
-      <c r="D793" s="1" t="inlineStr">
+      <c r="D794" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E793" s="1" t="inlineStr">
+      <c r="E794" s="1" t="inlineStr">
         <is>
           <t>16, 41</t>
         </is>
       </c>
-      <c r="F793" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A794" s="1" t="inlineStr">
+      <c r="F794" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="795" customHeight="1" ht="140.0">
+      <c r="A795" s="1" t="inlineStr">
         <is>
           <t>784784</t>
         </is>
       </c>
-      <c r="C794" s="1" t="inlineStr">
+      <c r="C795" s="1" t="inlineStr">
         <is>
           <t>CRAZY ABOUT</t>
         </is>
       </c>
-      <c r="D794" s="1" t="inlineStr">
+      <c r="D795" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E794" s="1" t="inlineStr">
+      <c r="E795" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
-      <c r="F794" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A795" s="1" t="inlineStr">
+      <c r="F795" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="796" customHeight="1" ht="140.0">
+      <c r="A796" s="1" t="inlineStr">
         <is>
           <t>787472</t>
         </is>
       </c>
-      <c r="C795" s="1" t="inlineStr">
+      <c r="C796" s="1" t="inlineStr">
         <is>
           <t>SQUAWK</t>
         </is>
       </c>
-      <c r="D795" s="1" t="inlineStr">
+      <c r="D796" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E795" s="1" t="inlineStr">
+      <c r="E796" s="1" t="inlineStr">
         <is>
           <t>25, 28</t>
         </is>
       </c>
-      <c r="F795" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A796" s="1" t="inlineStr">
+      <c r="F796" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="797" customHeight="1" ht="140.0">
+      <c r="A797" s="1" t="inlineStr">
         <is>
           <t>789992</t>
         </is>
       </c>
-      <c r="C796" s="1" t="inlineStr">
+      <c r="C797" s="1" t="inlineStr">
         <is>
           <t>SOULMATES</t>
         </is>
       </c>
-      <c r="D796" s="1" t="inlineStr">
+      <c r="D797" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E796" s="1" t="inlineStr">
+      <c r="E797" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
-      <c r="F796" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A797" s="1" t="inlineStr">
+      <c r="F797" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="798" customHeight="1" ht="140.0">
+      <c r="A798" s="1" t="inlineStr">
         <is>
           <t>790179</t>
         </is>
       </c>
-      <c r="C797" s="1" t="inlineStr">
+      <c r="C798" s="1" t="inlineStr">
         <is>
           <t>OOH AAH</t>
         </is>
       </c>
-      <c r="D797" s="1" t="inlineStr">
+      <c r="D798" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E797" s="1" t="inlineStr">
+      <c r="E798" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
-      <c r="F797" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A798" s="1" t="inlineStr">
+      <c r="F798" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="799" customHeight="1" ht="140.0">
+      <c r="A799" s="1" t="inlineStr">
         <is>
           <t>795053</t>
         </is>
       </c>
-      <c r="C798" s="1" t="inlineStr">
+      <c r="C799" s="1" t="inlineStr">
         <is>
           <t>TEDDY BEAR</t>
         </is>
       </c>
-      <c r="D798" s="1" t="inlineStr">
+      <c r="D799" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E798" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A799" s="1" t="inlineStr">
+      <c r="E799" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F799" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="800" customHeight="1" ht="140.0">
+      <c r="A800" s="1" t="inlineStr">
         <is>
           <t>795486</t>
         </is>
       </c>
-      <c r="C799" s="1" t="inlineStr">
+      <c r="C800" s="1" t="inlineStr">
         <is>
           <t>MR BEAN</t>
         </is>
       </c>
-      <c r="D799" s="1" t="inlineStr">
+      <c r="D800" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E799" s="1" t="inlineStr">
+      <c r="E800" s="1" t="inlineStr">
         <is>
           <t>30, 42</t>
         </is>
       </c>
-      <c r="F799" s="1" t="inlineStr">
+      <c r="F800" s="1" t="inlineStr">
         <is>
           <t>David Arnott Family Vocation Trust</t>
         </is>
       </c>
     </row>
-    <row r="800" customHeight="1" ht="140.0">
-      <c r="A800" s="1" t="inlineStr">
+    <row r="801" customHeight="1" ht="140.0">
+      <c r="A801" s="1" t="inlineStr">
         <is>
           <t>799727</t>
         </is>
       </c>
-      <c r="C800" s="1" t="inlineStr">
+      <c r="C801" s="1" t="inlineStr">
         <is>
           <t>THE ARNOTT FAMILY BISCUIT COMPANY</t>
         </is>
       </c>
-      <c r="D800" s="1" t="inlineStr">
+      <c r="D801" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E800" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F800" s="1" t="inlineStr">
+      <c r="E801" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F801" s="1" t="inlineStr">
         <is>
           <t>Graham Craig Arnott</t>
         </is>
       </c>
     </row>
-    <row r="801" customHeight="1" ht="140.0">
-      <c r="A801" s="1" t="inlineStr">
+    <row r="802" customHeight="1" ht="140.0">
+      <c r="A802" s="1" t="inlineStr">
         <is>
           <t>799728</t>
         </is>
       </c>
-      <c r="C801" s="1" t="inlineStr">
+      <c r="C802" s="1" t="inlineStr">
         <is>
           <t>THE ARNOTT FAMILY BISCUIT COMPANY LIVING PICTURES</t>
         </is>
       </c>
-      <c r="D801" s="1" t="inlineStr">
+      <c r="D802" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E801" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F801" s="1" t="inlineStr">
+      <c r="E802" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F802" s="1" t="inlineStr">
         <is>
           <t>Graham Craig Arnott</t>
         </is>
       </c>
     </row>
-    <row r="802" customHeight="1" ht="140.0">
-      <c r="A802" s="1" t="inlineStr">
+    <row r="803" customHeight="1" ht="140.0">
+      <c r="A803" s="1" t="inlineStr">
         <is>
           <t>799730</t>
         </is>
       </c>
-      <c r="C802" s="1" t="inlineStr">
+      <c r="C803" s="1" t="inlineStr">
         <is>
           <t>WHATNOTT'S</t>
         </is>
       </c>
-      <c r="D802" s="1" t="inlineStr">
+      <c r="D803" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E802" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F802" s="1" t="inlineStr">
+      <c r="E803" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F803" s="1" t="inlineStr">
         <is>
           <t>Graham Craig Arnott</t>
         </is>
       </c>
     </row>
-    <row r="803" customHeight="1" ht="140.0">
-      <c r="A803" s="1" t="inlineStr">
+    <row r="804" customHeight="1" ht="140.0">
+      <c r="A804" s="1" t="inlineStr">
         <is>
           <t>801595</t>
         </is>
       </c>
-      <c r="C803" s="1" t="inlineStr">
+      <c r="C804" s="1" t="inlineStr">
         <is>
           <t>FLUTTER FETTI</t>
         </is>
       </c>
-      <c r="D803" s="1" t="inlineStr">
+      <c r="D804" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E803" s="1" t="inlineStr">
+      <c r="E804" s="1" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
-      <c r="F803" s="1" t="inlineStr">
+      <c r="F804" s="1" t="inlineStr">
         <is>
           <t>Arnott's of Australia Pty. Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="804" customHeight="1" ht="140.0">
-      <c r="A804" s="1" t="inlineStr">
+    <row r="805" customHeight="1" ht="140.0">
+      <c r="A805" s="1" t="inlineStr">
         <is>
           <t>802587</t>
         </is>
       </c>
-      <c r="C804" s="1" t="inlineStr">
+      <c r="C805" s="1" t="inlineStr">
         <is>
           <t>DOUBLE COAT</t>
         </is>
       </c>
-      <c r="D804" s="1" t="inlineStr">
+      <c r="D805" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E804" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A805" s="1" t="inlineStr">
+      <c r="E805" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F805" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="806" customHeight="1" ht="140.0">
+      <c r="A806" s="1" t="inlineStr">
         <is>
           <t>803661</t>
         </is>
       </c>
-      <c r="C805" s="1" t="inlineStr">
+      <c r="C806" s="1" t="inlineStr">
         <is>
           <t>ARNOTT FAMILY BAKERY</t>
         </is>
       </c>
-      <c r="D805" s="1" t="inlineStr">
+      <c r="D806" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E805" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F805" s="1" t="inlineStr">
+      <c r="E806" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F806" s="1" t="inlineStr">
         <is>
           <t>Graham Arnott</t>
         </is>
       </c>
     </row>
-    <row r="806" customHeight="1" ht="140.0">
-      <c r="A806" s="1" t="inlineStr">
+    <row r="807" customHeight="1" ht="140.0">
+      <c r="A807" s="1" t="inlineStr">
         <is>
           <t>806610</t>
         </is>
       </c>
-      <c r="C806" s="1" t="inlineStr">
+      <c r="C807" s="1" t="inlineStr">
         <is>
           <t>VENETIAN</t>
         </is>
       </c>
-      <c r="D806" s="1" t="inlineStr">
+      <c r="D807" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E806" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A807" s="1" t="inlineStr">
+      <c r="E807" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F807" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="808" customHeight="1" ht="140.0">
+      <c r="A808" s="1" t="inlineStr">
         <is>
           <t>815820</t>
         </is>
       </c>
-      <c r="C807" s="1" t="inlineStr">
+      <c r="C808" s="1" t="inlineStr">
         <is>
           <t>TEDDY BEAR</t>
         </is>
       </c>
-      <c r="D807" s="1" t="inlineStr">
+      <c r="D808" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E807" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A808" s="1" t="inlineStr">
+      <c r="E808" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F808" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="809" customHeight="1" ht="140.0">
+      <c r="A809" s="1" t="inlineStr">
         <is>
           <t>820197</t>
         </is>
       </c>
-      <c r="C808" s="1" t="inlineStr">
+      <c r="C809" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D808" s="1" t="inlineStr">
+      <c r="D809" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E808" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A809" s="1" t="inlineStr">
+      <c r="E809" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F809" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="810" customHeight="1" ht="140.0">
+      <c r="A810" s="1" t="inlineStr">
         <is>
           <t>828966</t>
         </is>
       </c>
-      <c r="C809" s="1" t="inlineStr">
+      <c r="C810" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S</t>
         </is>
       </c>
-      <c r="D809" s="1" t="inlineStr">
+      <c r="D810" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E809" s="1" t="inlineStr">
+      <c r="E810" s="1" t="inlineStr">
         <is>
           <t>25, 35</t>
         </is>
       </c>
-      <c r="F809" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A810" s="1" t="inlineStr">
+      <c r="F810" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="811" customHeight="1" ht="140.0">
+      <c r="A811" s="1" t="inlineStr">
         <is>
           <t>874333</t>
         </is>
       </c>
-      <c r="C810" s="1" t="inlineStr">
+      <c r="C811" s="1" t="inlineStr">
         <is>
           <t>GUESTS</t>
         </is>
       </c>
-      <c r="D810" s="1" t="inlineStr">
+      <c r="D811" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E810" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A811" s="1" t="inlineStr">
+      <c r="E811" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F811" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="812" customHeight="1" ht="140.0">
+      <c r="A812" s="1" t="inlineStr">
         <is>
           <t>879225</t>
         </is>
       </c>
-      <c r="C811" s="1" t="inlineStr">
+      <c r="C812" s="1" t="inlineStr">
         <is>
           <t>SHREWSBURY</t>
         </is>
       </c>
-      <c r="D811" s="1" t="inlineStr">
+      <c r="D812" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E811" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A812" s="1" t="inlineStr">
+      <c r="E812" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F812" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="813" customHeight="1" ht="140.0">
+      <c r="A813" s="1" t="inlineStr">
         <is>
           <t>879568</t>
         </is>
       </c>
-      <c r="C812" s="1" t="inlineStr">
+      <c r="C813" s="1" t="inlineStr">
         <is>
           <t>Graham Arnott</t>
         </is>
       </c>
-      <c r="D812" s="1" t="inlineStr">
+      <c r="D813" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E812" s="1" t="inlineStr">
+      <c r="E813" s="1" t="inlineStr">
         <is>
           <t>29, 31</t>
         </is>
       </c>
-      <c r="F812" s="1" t="inlineStr">
+      <c r="F813" s="1" t="inlineStr">
         <is>
           <t>Graham Craig Arnott</t>
         </is>
       </c>
     </row>
-    <row r="813" customHeight="1" ht="140.0">
-      <c r="A813" s="1" t="inlineStr">
+    <row r="814" customHeight="1" ht="140.0">
+      <c r="A814" s="1" t="inlineStr">
         <is>
           <t>881260</t>
         </is>
       </c>
-      <c r="C813" s="1" t="inlineStr">
+      <c r="C814" s="1" t="inlineStr">
         <is>
           <t>THE AUTHENTIC CHIP</t>
         </is>
       </c>
-      <c r="D813" s="1" t="inlineStr">
+      <c r="D814" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E813" s="1" t="inlineStr">
+      <c r="E814" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F813" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A814" s="1" t="inlineStr">
+      <c r="F814" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="815" customHeight="1" ht="140.0">
+      <c r="A815" s="1" t="inlineStr">
         <is>
           <t>881688</t>
         </is>
       </c>
-      <c r="C814" s="1" t="inlineStr">
+      <c r="C815" s="1" t="inlineStr">
         <is>
           <t>CUBIX</t>
         </is>
       </c>
-      <c r="D814" s="1" t="inlineStr">
+      <c r="D815" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E814" s="1" t="inlineStr">
+      <c r="E815" s="1" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
-      <c r="F814" s="1" t="inlineStr">
+      <c r="F815" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="815" customHeight="1" ht="140.0">
-      <c r="A815" s="1" t="inlineStr">
+    <row r="816" customHeight="1" ht="140.0">
+      <c r="A816" s="1" t="inlineStr">
         <is>
           <t>881825</t>
         </is>
       </c>
-      <c r="C815" s="1" t="inlineStr">
+      <c r="C816" s="1" t="inlineStr">
         <is>
           <t>SAVAGE SALT &amp; VINEGAR</t>
         </is>
       </c>
-      <c r="D815" s="1" t="inlineStr">
+      <c r="D816" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E815" s="1" t="inlineStr">
+      <c r="E816" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
-      <c r="F815" s="1" t="inlineStr">
+      <c r="F816" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="816" customHeight="1" ht="140.0">
-      <c r="A816" s="1" t="inlineStr">
+    <row r="817" customHeight="1" ht="140.0">
+      <c r="A817" s="1" t="inlineStr">
         <is>
           <t>881826</t>
         </is>
       </c>
-      <c r="C816" s="1" t="inlineStr">
+      <c r="C817" s="1" t="inlineStr">
         <is>
           <t>SUPER CHICKEN</t>
         </is>
       </c>
-      <c r="D816" s="1" t="inlineStr">
+      <c r="D817" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E816" s="1" t="inlineStr">
+      <c r="E817" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
-      <c r="F816" s="1" t="inlineStr">
+      <c r="F817" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="817" customHeight="1" ht="140.0">
-      <c r="A817" s="1" t="inlineStr">
+    <row r="818" customHeight="1" ht="140.0">
+      <c r="A818" s="1" t="inlineStr">
         <is>
           <t>887903</t>
         </is>
       </c>
-      <c r="C817" s="1" t="inlineStr">
+      <c r="C818" s="1" t="inlineStr">
         <is>
           <t>TEDDY BEAR</t>
         </is>
       </c>
-      <c r="D817" s="1" t="inlineStr">
+      <c r="D818" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E817" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A818" s="1" t="inlineStr">
+      <c r="E818" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F818" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="819" customHeight="1" ht="140.0">
+      <c r="A819" s="1" t="inlineStr">
         <is>
           <t>893705</t>
         </is>
       </c>
-      <c r="C818" s="1" t="inlineStr">
+      <c r="C819" s="1" t="inlineStr">
         <is>
           <t>DOUBLE COAT</t>
         </is>
       </c>
-      <c r="D818" s="1" t="inlineStr">
+      <c r="D819" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E818" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A819" s="1" t="inlineStr">
+      <c r="E819" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F819" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="820" customHeight="1" ht="140.0">
+      <c r="A820" s="1" t="inlineStr">
         <is>
           <t>895100</t>
         </is>
       </c>
-      <c r="C819" s="1" t="inlineStr">
+      <c r="C820" s="1" t="inlineStr">
         <is>
           <t>XTREMES</t>
         </is>
       </c>
-      <c r="D819" s="1" t="inlineStr">
+      <c r="D820" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E819" s="1" t="inlineStr">
+      <c r="E820" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
-      <c r="F819" s="1" t="inlineStr">
+      <c r="F820" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="820" customHeight="1" ht="140.0">
-      <c r="A820" s="1" t="inlineStr">
+    <row r="821" customHeight="1" ht="140.0">
+      <c r="A821" s="1" t="inlineStr">
         <is>
           <t>904134</t>
         </is>
       </c>
-      <c r="C820" s="1" t="inlineStr">
+      <c r="C821" s="1" t="inlineStr">
         <is>
           <t>BISTRO GOURMET</t>
         </is>
       </c>
-      <c r="D820" s="1" t="inlineStr">
+      <c r="D821" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E820" s="1" t="inlineStr">
+      <c r="E821" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F820" s="1" t="inlineStr">
+      <c r="F821" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="821" customHeight="1" ht="140.0">
-      <c r="A821" s="1" t="inlineStr">
+    <row r="822" customHeight="1" ht="140.0">
+      <c r="A822" s="1" t="inlineStr">
         <is>
           <t>904315</t>
         </is>
       </c>
-      <c r="C821" s="1" t="inlineStr">
+      <c r="C822" s="1" t="inlineStr">
         <is>
           <t>AUSTRALIAN OWNED &amp; MADE</t>
         </is>
       </c>
-      <c r="D821" s="1" t="inlineStr">
+      <c r="D822" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E821" s="1" t="inlineStr">
+      <c r="E822" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F821" s="1" t="inlineStr">
+      <c r="F822" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="822" customHeight="1" ht="140.0">
-      <c r="A822" s="1" t="inlineStr">
+    <row r="823" customHeight="1" ht="140.0">
+      <c r="A823" s="1" t="inlineStr">
         <is>
           <t>922296</t>
         </is>
       </c>
-      <c r="C822" s="1" t="inlineStr">
+      <c r="C823" s="1" t="inlineStr">
         <is>
           <t>SMART START</t>
         </is>
       </c>
-      <c r="D822" s="1" t="inlineStr">
+      <c r="D823" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E822" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A823" s="1" t="inlineStr">
+      <c r="E823" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F823" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="824" customHeight="1" ht="140.0">
+      <c r="A824" s="1" t="inlineStr">
         <is>
           <t>922881</t>
         </is>
       </c>
-      <c r="C823" s="1" t="inlineStr">
+      <c r="C824" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S</t>
         </is>
       </c>
-      <c r="D823" s="1" t="inlineStr">
+      <c r="D824" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E823" s="1" t="inlineStr">
+      <c r="E824" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F823" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A824" s="1" t="inlineStr">
+      <c r="F824" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="825" customHeight="1" ht="140.0">
+      <c r="A825" s="1" t="inlineStr">
         <is>
           <t>925095</t>
         </is>
       </c>
-      <c r="C824" s="1" t="inlineStr">
+      <c r="C825" s="1" t="inlineStr">
         <is>
           <t>GARDENNAY</t>
         </is>
       </c>
-      <c r="D824" s="1" t="inlineStr">
+      <c r="D825" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E824" s="1" t="inlineStr">
+      <c r="E825" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F824" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A825" s="1" t="inlineStr">
+      <c r="F825" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="826" customHeight="1" ht="140.0">
+      <c r="A826" s="1" t="inlineStr">
         <is>
           <t>941661</t>
         </is>
       </c>
-      <c r="C825" s="1" t="inlineStr">
+      <c r="C826" s="1" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
-      <c r="D825" s="1" t="inlineStr">
+      <c r="D826" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E825" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A826" s="1" t="inlineStr">
+      <c r="E826" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F826" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="827" customHeight="1" ht="140.0">
+      <c r="A827" s="1" t="inlineStr">
         <is>
           <t>956329</t>
         </is>
       </c>
-      <c r="C826" s="1" t="inlineStr">
+      <c r="C827" s="1" t="inlineStr">
         <is>
           <t>HARVEST THINS</t>
         </is>
       </c>
-      <c r="D826" s="1" t="inlineStr">
+      <c r="D827" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E826" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A827" s="1" t="inlineStr">
+      <c r="E827" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F827" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="828" customHeight="1" ht="140.0">
+      <c r="A828" s="1" t="inlineStr">
         <is>
           <t>958379</t>
         </is>
       </c>
-      <c r="C827" s="1" t="inlineStr">
+      <c r="C828" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S</t>
         </is>
       </c>
-      <c r="D827" s="1" t="inlineStr">
+      <c r="D828" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E827" s="1" t="inlineStr">
+      <c r="E828" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F827" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A828" s="1" t="inlineStr">
+      <c r="F828" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="829" customHeight="1" ht="140.0">
+      <c r="A829" s="1" t="inlineStr">
         <is>
           <t>962042</t>
         </is>
       </c>
-      <c r="C828" s="1" t="inlineStr">
+      <c r="C829" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S MINT SLICE</t>
         </is>
       </c>
-      <c r="D828" s="1" t="inlineStr">
+      <c r="D829" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E828" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A829" s="1" t="inlineStr">
+      <c r="E829" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F829" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="830" customHeight="1" ht="140.0">
+      <c r="A830" s="1" t="inlineStr">
         <is>
           <t>964536</t>
         </is>
       </c>
-      <c r="C829" s="1" t="inlineStr">
+      <c r="C830" s="1" t="inlineStr">
         <is>
           <t>WINE</t>
         </is>
       </c>
-      <c r="D829" s="1" t="inlineStr">
+      <c r="D830" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E829" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A830" s="1" t="inlineStr">
+      <c r="E830" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F830" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="831" customHeight="1" ht="140.0">
+      <c r="A831" s="1" t="inlineStr">
         <is>
           <t>964538</t>
         </is>
       </c>
-      <c r="C830" s="1" t="inlineStr">
+      <c r="C831" s="1" t="inlineStr">
         <is>
           <t>COOKIE BEAR</t>
         </is>
       </c>
-      <c r="D830" s="1" t="inlineStr">
+      <c r="D831" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E830" s="1" t="inlineStr">
+      <c r="E831" s="1" t="inlineStr">
         <is>
           <t>28, 30</t>
         </is>
       </c>
-      <c r="F830" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A831" s="1" t="inlineStr">
+      <c r="F831" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="832" customHeight="1" ht="140.0">
+      <c r="A832" s="1" t="inlineStr">
         <is>
           <t>964539</t>
         </is>
       </c>
-      <c r="C831" s="1" t="inlineStr">
+      <c r="C832" s="1" t="inlineStr">
         <is>
           <t>KRISPIE</t>
         </is>
       </c>
-      <c r="D831" s="1" t="inlineStr">
+      <c r="D832" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E831" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A832" s="1" t="inlineStr">
+      <c r="E832" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F832" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="833" customHeight="1" ht="140.0">
+      <c r="A833" s="1" t="inlineStr">
         <is>
           <t>972708</t>
         </is>
       </c>
-      <c r="C832" s="1" t="inlineStr">
+      <c r="C833" s="1" t="inlineStr">
         <is>
           <t>SENSATIONS</t>
         </is>
       </c>
-      <c r="D832" s="1" t="inlineStr">
+      <c r="D833" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E832" s="1" t="inlineStr">
+      <c r="E833" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F832" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A833" s="1" t="inlineStr">
+      <c r="F833" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="834" customHeight="1" ht="140.0">
+      <c r="A834" s="1" t="inlineStr">
         <is>
           <t>990919</t>
         </is>
       </c>
-      <c r="C833" s="1" t="inlineStr">
+      <c r="C834" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S SPUDS</t>
         </is>
       </c>
-      <c r="D833" s="1" t="inlineStr">
+      <c r="D834" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E833" s="1" t="inlineStr">
+      <c r="E834" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F833" s="1" t="inlineStr">
+      <c r="F834" s="1" t="inlineStr">
         <is>
           <t>Singleton Ogilvy &amp; Mather Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="834" customHeight="1" ht="140.0">
-      <c r="A834" s="1" t="inlineStr">
+    <row r="835" customHeight="1" ht="140.0">
+      <c r="A835" s="1" t="inlineStr">
         <is>
           <t>992177</t>
         </is>
       </c>
-      <c r="C834" s="1" t="inlineStr">
+      <c r="C835" s="1" t="inlineStr">
         <is>
           <t>COUNTRY STYLE OATMEAL</t>
         </is>
       </c>
-      <c r="D834" s="1" t="inlineStr">
+      <c r="D835" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E834" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A835" s="1" t="inlineStr">
+      <c r="E835" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F835" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="836" customHeight="1" ht="140.0">
+      <c r="A836" s="1" t="inlineStr">
         <is>
           <t>1020744</t>
         </is>
       </c>
-      <c r="C835" s="1" t="inlineStr">
+      <c r="C836" s="1" t="inlineStr">
         <is>
           <t>MAD ABOUT MACADAMIA</t>
         </is>
       </c>
-      <c r="D835" s="1" t="inlineStr">
+      <c r="D836" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E835" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A836" s="1" t="inlineStr">
+      <c r="E836" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F836" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="837" customHeight="1" ht="140.0">
+      <c r="A837" s="1" t="inlineStr">
         <is>
           <t>1026208</t>
         </is>
       </c>
-      <c r="C836" s="1" t="inlineStr">
+      <c r="C837" s="1" t="inlineStr">
         <is>
           <t>HOKEY POKEY</t>
         </is>
       </c>
-      <c r="D836" s="1" t="inlineStr">
+      <c r="D837" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E836" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A837" s="1" t="inlineStr">
+      <c r="E837" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F837" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="838" customHeight="1" ht="140.0">
+      <c r="A838" s="1" t="inlineStr">
         <is>
           <t>1041009</t>
         </is>
       </c>
-      <c r="C837" s="1" t="inlineStr">
+      <c r="C838" s="1" t="inlineStr">
         <is>
           <t>WINE</t>
         </is>
       </c>
-      <c r="D837" s="1" t="inlineStr">
+      <c r="D838" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E837" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A838" s="1" t="inlineStr">
+      <c r="E838" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F838" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="839" customHeight="1" ht="140.0">
+      <c r="A839" s="1" t="inlineStr">
         <is>
           <t>1059138</t>
         </is>
       </c>
-      <c r="C838" s="1" t="inlineStr">
+      <c r="C839" s="1" t="inlineStr">
         <is>
           <t>COCONUT DELIGHT</t>
         </is>
       </c>
-      <c r="D838" s="1" t="inlineStr">
+      <c r="D839" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E838" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A839" s="1" t="inlineStr">
+      <c r="E839" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F839" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="840" customHeight="1" ht="140.0">
+      <c r="A840" s="1" t="inlineStr">
         <is>
           <t>1059676</t>
         </is>
       </c>
-      <c r="C839" s="1" t="inlineStr">
+      <c r="C840" s="1" t="inlineStr">
         <is>
           <t>FAMILY</t>
         </is>
       </c>
-      <c r="D839" s="1" t="inlineStr">
+      <c r="D840" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E839" s="1" t="inlineStr">
+      <c r="E840" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F839" s="1" t="inlineStr">
+      <c r="F840" s="1" t="inlineStr">
         <is>
           <t>Brigid Wyatt Arnott</t>
         </is>
       </c>
     </row>
-    <row r="840" customHeight="1" ht="140.0">
-      <c r="A840" s="1" t="inlineStr">
+    <row r="841" customHeight="1" ht="140.0">
+      <c r="A841" s="1" t="inlineStr">
         <is>
           <t>1067661</t>
         </is>
       </c>
-      <c r="C840" s="1" t="inlineStr">
+      <c r="C841" s="1" t="inlineStr">
         <is>
           <t>SENSATIONS</t>
         </is>
       </c>
-      <c r="D840" s="1" t="inlineStr">
+      <c r="D841" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E840" s="1" t="inlineStr">
+      <c r="E841" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F840" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A841" s="1" t="inlineStr">
+      <c r="F841" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="842" customHeight="1" ht="140.0">
+      <c r="A842" s="1" t="inlineStr">
         <is>
           <t>1146330</t>
         </is>
       </c>
-      <c r="C841" s="1" t="inlineStr">
+      <c r="C842" s="1" t="inlineStr">
         <is>
           <t>COCONUT DELIGHT</t>
         </is>
       </c>
-      <c r="D841" s="1" t="inlineStr">
+      <c r="D842" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E841" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A842" s="1" t="inlineStr">
+      <c r="E842" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F842" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="843" customHeight="1" ht="140.0">
+      <c r="A843" s="1" t="inlineStr">
         <is>
           <t>1153068</t>
         </is>
       </c>
-      <c r="C842" s="1" t="inlineStr">
+      <c r="C843" s="1" t="inlineStr">
         <is>
           <t>CRISPY SNAX</t>
         </is>
       </c>
-      <c r="D842" s="1" t="inlineStr">
+      <c r="D843" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E842" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A843" s="1" t="inlineStr">
+      <c r="E843" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F843" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="844" customHeight="1" ht="140.0">
+      <c r="A844" s="1" t="inlineStr">
         <is>
           <t>1176589</t>
         </is>
       </c>
-      <c r="C843" s="1" t="inlineStr">
+      <c r="C844" s="1" t="inlineStr">
         <is>
           <t>STRAWS</t>
         </is>
       </c>
-      <c r="D843" s="1" t="inlineStr">
+      <c r="D844" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E843" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A844" s="1" t="inlineStr">
+      <c r="E844" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F844" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="845" customHeight="1" ht="140.0">
+      <c r="A845" s="1" t="inlineStr">
         <is>
           <t>1179683</t>
         </is>
       </c>
-      <c r="C844" s="1" t="inlineStr">
+      <c r="C845" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S TASTY BITES</t>
         </is>
       </c>
-      <c r="D844" s="1" t="inlineStr">
+      <c r="D845" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E844" s="1" t="inlineStr">
+      <c r="E845" s="1" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
-      <c r="F844" s="1" t="inlineStr">
+      <c r="F845" s="1" t="inlineStr">
         <is>
           <t>Arnott's SBAH Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="845" customHeight="1" ht="140.0">
-      <c r="A845" s="1" t="inlineStr">
+    <row r="846" customHeight="1" ht="140.0">
+      <c r="A846" s="1" t="inlineStr">
         <is>
           <t>1189021</t>
         </is>
       </c>
-      <c r="C845" s="1" t="inlineStr">
+      <c r="C846" s="1" t="inlineStr">
         <is>
           <t>ARNOTT RATIO</t>
         </is>
       </c>
-      <c r="D845" s="1" t="inlineStr">
+      <c r="D846" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E845" s="1" t="inlineStr">
+      <c r="E846" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F845" s="1" t="inlineStr">
+      <c r="F846" s="1" t="inlineStr">
         <is>
           <t>Research Affiliates, LLC</t>
         </is>
       </c>
     </row>
-    <row r="846" customHeight="1" ht="140.0">
-      <c r="A846" s="1" t="inlineStr">
+    <row r="847" customHeight="1" ht="140.0">
+      <c r="A847" s="1" t="inlineStr">
         <is>
           <t>1194004</t>
         </is>
       </c>
-      <c r="C846" s="1" t="inlineStr">
+      <c r="C847" s="1" t="inlineStr">
         <is>
           <t>Sourdough Crisps</t>
         </is>
       </c>
-      <c r="D846" s="1" t="inlineStr">
+      <c r="D847" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E846" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F846" s="1" t="inlineStr">
+      <c r="E847" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F847" s="1" t="inlineStr">
         <is>
           <t>Allison Arnott</t>
         </is>
       </c>
     </row>
-    <row r="847" customHeight="1" ht="140.0">
-      <c r="A847" s="1" t="inlineStr">
+    <row r="848" customHeight="1" ht="140.0">
+      <c r="A848" s="1" t="inlineStr">
         <is>
           <t>1226358</t>
         </is>
       </c>
-      <c r="C847" s="1" t="inlineStr">
+      <c r="C848" s="1" t="inlineStr">
         <is>
           <t>WHAT MORE COULD YOU WISH FOR?</t>
         </is>
       </c>
-      <c r="D847" s="1" t="inlineStr">
+      <c r="D848" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E847" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A848" s="1" t="inlineStr">
+      <c r="E848" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F848" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="849" customHeight="1" ht="140.0">
+      <c r="A849" s="1" t="inlineStr">
         <is>
           <t>1246326</t>
         </is>
       </c>
-      <c r="C848" s="1" t="inlineStr">
+      <c r="C849" s="1" t="inlineStr">
         <is>
           <t>CRISPY SNAX</t>
         </is>
       </c>
-      <c r="D848" s="1" t="inlineStr">
+      <c r="D849" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E848" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A849" s="1" t="inlineStr">
+      <c r="E849" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F849" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="850" customHeight="1" ht="140.0">
+      <c r="A850" s="1" t="inlineStr">
         <is>
           <t>1263135</t>
         </is>
       </c>
-      <c r="C849" s="1" t="inlineStr">
+      <c r="C850" s="1" t="inlineStr">
         <is>
           <t>CRISPY SNAX</t>
         </is>
       </c>
-      <c r="D849" s="1" t="inlineStr">
+      <c r="D850" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E849" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A850" s="1" t="inlineStr">
+      <c r="E850" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F850" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="851" customHeight="1" ht="140.0">
+      <c r="A851" s="1" t="inlineStr">
         <is>
           <t>1313932</t>
         </is>
       </c>
-      <c r="C850" s="1" t="inlineStr">
+      <c r="C851" s="1" t="inlineStr">
         <is>
           <t>WHAT MORE COULD YOU WISH FOR?</t>
         </is>
       </c>
-      <c r="D850" s="1" t="inlineStr">
+      <c r="D851" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E850" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A851" s="1" t="inlineStr">
+      <c r="E851" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F851" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="852" customHeight="1" ht="140.0">
+      <c r="A852" s="1" t="inlineStr">
         <is>
           <t>1352356</t>
         </is>
       </c>
-      <c r="C851" s="1" t="inlineStr">
+      <c r="C852" s="1" t="inlineStr">
         <is>
           <t>Morpeth Muesli</t>
         </is>
       </c>
-      <c r="D851" s="1" t="inlineStr">
+      <c r="D852" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E851" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F851" s="1" t="inlineStr">
+      <c r="E852" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F852" s="1" t="inlineStr">
         <is>
           <t>Allison Arnott</t>
         </is>
       </c>
     </row>
-    <row r="852" customHeight="1" ht="140.0">
-      <c r="A852" s="1" t="inlineStr">
+    <row r="853" customHeight="1" ht="140.0">
+      <c r="A853" s="1" t="inlineStr">
         <is>
           <t>1417831</t>
         </is>
       </c>
-      <c r="C852" s="1" t="inlineStr">
+      <c r="C853" s="1" t="inlineStr">
         <is>
           <t>Arnotts Depot</t>
         </is>
       </c>
-      <c r="D852" s="1" t="inlineStr">
+      <c r="D853" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E852" s="1" t="inlineStr">
+      <c r="E853" s="1" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
-      <c r="F852" s="1" t="inlineStr">
+      <c r="F853" s="1" t="inlineStr">
         <is>
           <t>Graham Arnott Pty Ltd</t>
         </is>
       </c>
     </row>
-    <row r="853" customHeight="1" ht="140.0">
-      <c r="A853" s="1" t="inlineStr">
+    <row r="854" customHeight="1" ht="140.0">
+      <c r="A854" s="1" t="inlineStr">
         <is>
           <t>1427306</t>
         </is>
       </c>
-      <c r="C853" s="1" t="inlineStr">
+      <c r="C854" s="1" t="inlineStr">
         <is>
           <t>LUNCH SLICES</t>
         </is>
       </c>
-      <c r="D853" s="1" t="inlineStr">
+      <c r="D854" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E853" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A854" s="1" t="inlineStr">
+      <c r="E854" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F854" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="855" customHeight="1" ht="140.0">
+      <c r="A855" s="1" t="inlineStr">
         <is>
           <t>1445863</t>
         </is>
       </c>
-      <c r="C854" s="1" t="inlineStr">
+      <c r="C855" s="1" t="inlineStr">
         <is>
           <t>CHOCOLICIOUS</t>
         </is>
       </c>
-      <c r="D854" s="1" t="inlineStr">
+      <c r="D855" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E854" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A855" s="1" t="inlineStr">
+      <c r="E855" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F855" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="856" customHeight="1" ht="140.0">
+      <c r="A856" s="1" t="inlineStr">
         <is>
           <t>1477876</t>
         </is>
       </c>
-      <c r="C855" s="1" t="inlineStr">
+      <c r="C856" s="1" t="inlineStr">
         <is>
           <t>CRACKER CHIPS</t>
         </is>
       </c>
-      <c r="D855" s="1" t="inlineStr">
+      <c r="D856" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E855" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A856" s="1" t="inlineStr">
+      <c r="E856" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F856" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="857" customHeight="1" ht="140.0">
+      <c r="A857" s="1" t="inlineStr">
         <is>
           <t>1521782</t>
         </is>
       </c>
-      <c r="C856" s="1" t="inlineStr">
+      <c r="C857" s="1" t="inlineStr">
         <is>
           <t>B Strong 4 Life</t>
         </is>
       </c>
-      <c r="D856" s="1" t="inlineStr">
+      <c r="D857" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E856" s="1" t="inlineStr">
+      <c r="E857" s="1" t="inlineStr">
         <is>
           <t>41</t>
         </is>
       </c>
-      <c r="F856" s="1" t="inlineStr">
+      <c r="F857" s="1" t="inlineStr">
         <is>
           <t>Linda Arnott</t>
         </is>
       </c>
     </row>
-    <row r="857" customHeight="1" ht="140.0">
-      <c r="A857" s="1" t="inlineStr">
+    <row r="858" customHeight="1" ht="140.0">
+      <c r="A858" s="1" t="inlineStr">
         <is>
           <t>1559223</t>
         </is>
       </c>
-      <c r="C857" s="1" t="inlineStr">
+      <c r="C858" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S MILK TRUE BLUE FIRST FLEET HERITAGE TRUSTED FOR GREAT TASTE
 &amp; QUALITY</t>
         </is>
       </c>
-      <c r="D857" s="1" t="inlineStr">
+      <c r="D858" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E857" s="1" t="inlineStr">
+      <c r="E858" s="1" t="inlineStr">
         <is>
           <t>5, 29, 30, 32</t>
         </is>
       </c>
-      <c r="F857" s="1" t="inlineStr">
+      <c r="F858" s="1" t="inlineStr">
         <is>
           <t>ARNOTTS MILK PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="858" customHeight="1" ht="140.0">
-      <c r="A858" s="1" t="inlineStr">
+    <row r="859" customHeight="1" ht="140.0">
+      <c r="A859" s="1" t="inlineStr">
         <is>
           <t>1559224</t>
         </is>
       </c>
-      <c r="C858" s="1" t="inlineStr">
+      <c r="C859" s="1" t="inlineStr">
         <is>
           <t>A ARNOTT'S TRUSTED FOR GREAT TASTE &amp; QUALITY</t>
         </is>
       </c>
-      <c r="D858" s="1" t="inlineStr">
+      <c r="D859" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E858" s="1" t="inlineStr">
+      <c r="E859" s="1" t="inlineStr">
         <is>
           <t>5, 29, 30</t>
         </is>
       </c>
-      <c r="F858" s="1" t="inlineStr">
+      <c r="F859" s="1" t="inlineStr">
         <is>
           <t>ARNOTTS MILK PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="859" customHeight="1" ht="140.0">
-      <c r="A859" s="1" t="inlineStr">
+    <row r="860" customHeight="1" ht="140.0">
+      <c r="A860" s="1" t="inlineStr">
         <is>
           <t>1559225</t>
         </is>
       </c>
-      <c r="C859" s="1" t="inlineStr">
+      <c r="C860" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S TRUSTED FOR GREAT TASTE &amp; QUALITY</t>
         </is>
       </c>
-      <c r="D859" s="1" t="inlineStr">
+      <c r="D860" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E859" s="1" t="inlineStr">
+      <c r="E860" s="1" t="inlineStr">
         <is>
           <t>3, 5, 10, 29, 30, 32</t>
         </is>
       </c>
-      <c r="F859" s="1" t="inlineStr">
+      <c r="F860" s="1" t="inlineStr">
         <is>
           <t>ARNOTTS MILK PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="860" customHeight="1" ht="140.0">
-      <c r="A860" s="1" t="inlineStr">
+    <row r="861" customHeight="1" ht="140.0">
+      <c r="A861" s="1" t="inlineStr">
         <is>
           <t>1560356</t>
         </is>
       </c>
-      <c r="C860" s="1" t="inlineStr">
+      <c r="C861" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S</t>
         </is>
       </c>
-      <c r="D860" s="1" t="inlineStr">
+      <c r="D861" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E860" s="1" t="inlineStr">
+      <c r="E861" s="1" t="inlineStr">
         <is>
           <t>5, 29, 30</t>
         </is>
       </c>
-      <c r="F860" s="1" t="inlineStr">
+      <c r="F861" s="1" t="inlineStr">
         <is>
           <t>ARNOTTS MILK PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="861" customHeight="1" ht="140.0">
-      <c r="A861" s="1" t="inlineStr">
+    <row r="862" customHeight="1" ht="140.0">
+      <c r="A862" s="1" t="inlineStr">
         <is>
           <t>1560357</t>
         </is>
       </c>
-      <c r="C861" s="1" t="inlineStr">
+      <c r="C862" s="1" t="inlineStr">
         <is>
           <t>FIRST FLEET BRAND</t>
         </is>
       </c>
-      <c r="D861" s="1" t="inlineStr">
+      <c r="D862" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E861" s="1" t="inlineStr">
+      <c r="E862" s="1" t="inlineStr">
         <is>
           <t>5, 29, 30</t>
         </is>
       </c>
-      <c r="F861" s="1" t="inlineStr">
+      <c r="F862" s="1" t="inlineStr">
         <is>
           <t>ARNOTTS MILK PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="862" customHeight="1" ht="140.0">
-      <c r="A862" s="1" t="inlineStr">
+    <row r="863" customHeight="1" ht="140.0">
+      <c r="A863" s="1" t="inlineStr">
         <is>
           <t>1562364</t>
         </is>
       </c>
-      <c r="C862" s="1" t="inlineStr">
+      <c r="C863" s="1" t="inlineStr">
         <is>
           <t>EUREKA BRAND</t>
         </is>
       </c>
-      <c r="D862" s="1" t="inlineStr">
+      <c r="D863" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E862" s="1" t="inlineStr">
+      <c r="E863" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
-      <c r="F862" s="1" t="inlineStr">
+      <c r="F863" s="1" t="inlineStr">
         <is>
           <t>ARNOTTS MILK PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="863" customHeight="1" ht="140.0">
-      <c r="A863" s="1" t="inlineStr">
+    <row r="864" customHeight="1" ht="140.0">
+      <c r="A864" s="1" t="inlineStr">
         <is>
           <t>1562960</t>
         </is>
       </c>
-      <c r="C863" s="1" t="inlineStr">
+      <c r="C864" s="1" t="inlineStr">
         <is>
           <t>LIGHTHORSE BRAND</t>
         </is>
       </c>
-      <c r="D863" s="1" t="inlineStr">
+      <c r="D864" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Registration fee not paid on time</t>
         </is>
       </c>
-      <c r="E863" s="1" t="inlineStr">
+      <c r="E864" s="1" t="inlineStr">
         <is>
           <t>29, 30</t>
         </is>
       </c>
-      <c r="F863" s="1" t="inlineStr">
+      <c r="F864" s="1" t="inlineStr">
         <is>
           <t>ARNOTTS MILK PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="864" customHeight="1" ht="140.0">
-      <c r="A864" s="1" t="inlineStr">
+    <row r="865" customHeight="1" ht="140.0">
+      <c r="A865" s="1" t="inlineStr">
         <is>
           <t>1562962</t>
         </is>
       </c>
-      <c r="C864" s="1" t="inlineStr">
+      <c r="C865" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S ORIGINAL INFANT FORMULA</t>
         </is>
       </c>
-      <c r="D864" s="1" t="inlineStr">
+      <c r="D865" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E864" s="1" t="inlineStr">
+      <c r="E865" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="F864" s="1" t="inlineStr">
+      <c r="F865" s="1" t="inlineStr">
         <is>
           <t>ARNOTTS MILK PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="865" customHeight="1" ht="140.0">
-      <c r="A865" s="1" t="inlineStr">
+    <row r="866" customHeight="1" ht="140.0">
+      <c r="A866" s="1" t="inlineStr">
         <is>
           <t>1562963</t>
         </is>
       </c>
-      <c r="C865" s="1" t="inlineStr">
+      <c r="C866" s="1" t="inlineStr">
         <is>
           <t>ARNOTTS PREMIUM GOLD INFANT FORMULA</t>
         </is>
       </c>
-      <c r="D865" s="1" t="inlineStr">
+      <c r="D866" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E865" s="1" t="inlineStr">
+      <c r="E866" s="1" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
-      <c r="F865" s="1" t="inlineStr">
+      <c r="F866" s="1" t="inlineStr">
         <is>
           <t>ARNOTTS MILK PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="866" customHeight="1" ht="140.0">
-      <c r="A866" s="1" t="inlineStr">
+    <row r="867" customHeight="1" ht="140.0">
+      <c r="A867" s="1" t="inlineStr">
         <is>
           <t>1565057</t>
         </is>
       </c>
-      <c r="C866" s="1" t="inlineStr">
+      <c r="C867" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S AUSTRALIA</t>
         </is>
       </c>
-      <c r="D866" s="1" t="inlineStr">
+      <c r="D867" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E866" s="1" t="inlineStr">
+      <c r="E867" s="1" t="inlineStr">
         <is>
           <t>3, 5, 10, 29, 30, 32</t>
         </is>
       </c>
-      <c r="F866" s="1" t="inlineStr">
+      <c r="F867" s="1" t="inlineStr">
         <is>
           <t>ARNOTTS MILK PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="867" customHeight="1" ht="140.0">
-      <c r="A867" s="1" t="inlineStr">
+    <row r="868" customHeight="1" ht="140.0">
+      <c r="A868" s="1" t="inlineStr">
         <is>
           <t>1565543</t>
         </is>
       </c>
-      <c r="C867" s="1" t="inlineStr">
+      <c r="C868" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S DAIRY GROUP</t>
         </is>
       </c>
-      <c r="D867" s="1" t="inlineStr">
+      <c r="D868" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E867" s="1" t="inlineStr">
+      <c r="E868" s="1" t="inlineStr">
         <is>
           <t>5, 29, 30</t>
         </is>
       </c>
-      <c r="F867" s="1" t="inlineStr">
+      <c r="F868" s="1" t="inlineStr">
         <is>
           <t>ARNOTTS MILK PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="868" customHeight="1" ht="140.0">
-      <c r="A868" s="1" t="inlineStr">
+    <row r="869" customHeight="1" ht="140.0">
+      <c r="A869" s="1" t="inlineStr">
         <is>
           <t>1571217</t>
         </is>
       </c>
-      <c r="C868" s="1" t="inlineStr">
+      <c r="C869" s="1" t="inlineStr">
         <is>
           <t>MILK GOLD</t>
         </is>
       </c>
-      <c r="D868" s="1" t="inlineStr">
+      <c r="D869" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E868" s="1" t="inlineStr">
+      <c r="E869" s="1" t="inlineStr">
         <is>
           <t>5, 29</t>
         </is>
       </c>
-      <c r="F868" s="1" t="inlineStr">
+      <c r="F869" s="1" t="inlineStr">
         <is>
           <t>ARNOTTS MILK PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="869" customHeight="1" ht="140.0">
-      <c r="A869" s="1" t="inlineStr">
+    <row r="870" customHeight="1" ht="140.0">
+      <c r="A870" s="1" t="inlineStr">
         <is>
           <t>1571248</t>
         </is>
       </c>
-      <c r="C869" s="1" t="inlineStr">
+      <c r="C870" s="1" t="inlineStr">
         <is>
           <t>FARINA</t>
         </is>
       </c>
-      <c r="D869" s="1" t="inlineStr">
+      <c r="D870" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E869" s="1" t="inlineStr">
+      <c r="E870" s="1" t="inlineStr">
         <is>
           <t>5, 29, 30</t>
         </is>
       </c>
-      <c r="F869" s="1" t="inlineStr">
+      <c r="F870" s="1" t="inlineStr">
         <is>
           <t>ARNOTTS MILK PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="870" customHeight="1" ht="140.0">
-      <c r="A870" s="1" t="inlineStr">
+    <row r="871" customHeight="1" ht="140.0">
+      <c r="A871" s="1" t="inlineStr">
         <is>
           <t>1571459</t>
         </is>
       </c>
-      <c r="C870" s="1" t="inlineStr">
+      <c r="C871" s="1" t="inlineStr">
         <is>
           <t>STIRABOUT</t>
         </is>
       </c>
-      <c r="D870" s="1" t="inlineStr">
+      <c r="D871" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E870" s="1" t="inlineStr">
+      <c r="E871" s="1" t="inlineStr">
         <is>
           <t>5, 29, 30</t>
         </is>
       </c>
-      <c r="F870" s="1" t="inlineStr">
+      <c r="F871" s="1" t="inlineStr">
         <is>
           <t>ARNOTTS MILK PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="871" customHeight="1" ht="140.0">
-      <c r="A871" s="1" t="inlineStr">
+    <row r="872" customHeight="1" ht="140.0">
+      <c r="A872" s="1" t="inlineStr">
         <is>
           <t>1571610</t>
         </is>
       </c>
-      <c r="C871" s="1" t="inlineStr">
+      <c r="C872" s="1" t="inlineStr">
         <is>
           <t>IMMUNOGUARD</t>
         </is>
       </c>
-      <c r="D871" s="1" t="inlineStr">
+      <c r="D872" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E871" s="1" t="inlineStr">
+      <c r="E872" s="1" t="inlineStr">
         <is>
           <t>5, 29, 30</t>
         </is>
       </c>
-      <c r="F871" s="1" t="inlineStr">
+      <c r="F872" s="1" t="inlineStr">
         <is>
           <t>ARNOTTS MILK PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="872" customHeight="1" ht="140.0">
-      <c r="A872" s="1" t="inlineStr">
+    <row r="873" customHeight="1" ht="140.0">
+      <c r="A873" s="1" t="inlineStr">
         <is>
           <t>1578625</t>
         </is>
       </c>
-      <c r="C872" s="1" t="inlineStr">
+      <c r="C873" s="1" t="inlineStr">
         <is>
           <t>LUNCH SLICES</t>
         </is>
       </c>
-      <c r="D872" s="1" t="inlineStr">
+      <c r="D873" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E872" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A873" s="1" t="inlineStr">
+      <c r="E873" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F873" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="874" customHeight="1" ht="140.0">
+      <c r="A874" s="1" t="inlineStr">
         <is>
           <t>1606091</t>
         </is>
       </c>
-      <c r="C873" s="1" t="inlineStr">
+      <c r="C874" s="1" t="inlineStr">
         <is>
           <t>AE</t>
         </is>
       </c>
-      <c r="D873" s="1" t="inlineStr">
+      <c r="D874" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E873" s="1" t="inlineStr">
+      <c r="E874" s="1" t="inlineStr">
         <is>
           <t>5, 29, 30, 32</t>
         </is>
       </c>
-      <c r="F873" s="1" t="inlineStr">
+      <c r="F874" s="1" t="inlineStr">
         <is>
           <t>Neil Arnott</t>
         </is>
       </c>
     </row>
-    <row r="874" customHeight="1" ht="140.0">
-      <c r="A874" s="1" t="inlineStr">
+    <row r="875" customHeight="1" ht="140.0">
+      <c r="A875" s="1" t="inlineStr">
         <is>
           <t>1611666</t>
         </is>
       </c>
-      <c r="C874" s="1" t="inlineStr">
+      <c r="C875" s="1" t="inlineStr">
         <is>
           <t>MARYLAND</t>
         </is>
       </c>
-      <c r="D874" s="1" t="inlineStr">
+      <c r="D875" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E874" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A875" s="1" t="inlineStr">
+      <c r="E875" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F875" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="876" customHeight="1" ht="140.0">
+      <c r="A876" s="1" t="inlineStr">
         <is>
           <t>1611670</t>
         </is>
       </c>
-      <c r="C875" s="1" t="inlineStr">
+      <c r="C876" s="1" t="inlineStr">
         <is>
           <t>JAMMIE DODGERS</t>
         </is>
       </c>
-      <c r="D875" s="1" t="inlineStr">
+      <c r="D876" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E875" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A876" s="1" t="inlineStr">
+      <c r="E876" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F876" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="877" customHeight="1" ht="140.0">
+      <c r="A877" s="1" t="inlineStr">
         <is>
           <t>1690902</t>
         </is>
       </c>
-      <c r="C876" s="1" t="inlineStr">
+      <c r="C877" s="1" t="inlineStr">
         <is>
           <t>HI-VIZ YOUR SPORTS CLUB SUPPORTER WORKWEAR CRIMSON WOMTUDELLS WXYDC
 PERNICIOUS PIRANHAS</t>
         </is>
       </c>
-      <c r="D876" s="1" t="inlineStr">
+      <c r="D877" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E876" s="1" t="inlineStr">
+      <c r="E877" s="1" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
-      <c r="F876" s="1" t="inlineStr">
+      <c r="F877" s="1" t="inlineStr">
         <is>
           <t>The Trustee for DAVID ARNOTT FAMILY VOCATION TRUST</t>
         </is>
       </c>
     </row>
-    <row r="877" customHeight="1" ht="140.0">
-      <c r="A877" s="1" t="inlineStr">
+    <row r="878" customHeight="1" ht="140.0">
+      <c r="A878" s="1" t="inlineStr">
         <is>
           <t>1746711</t>
         </is>
       </c>
-      <c r="C877" s="1" t="inlineStr">
+      <c r="C878" s="1" t="inlineStr">
         <is>
           <t>NAUGHTY BUT NICE</t>
         </is>
       </c>
-      <c r="D877" s="1" t="inlineStr">
+      <c r="D878" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E877" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A878" s="1" t="inlineStr">
+      <c r="E878" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F878" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="879" customHeight="1" ht="140.0">
+      <c r="A879" s="1" t="inlineStr">
         <is>
           <t>1778923</t>
         </is>
       </c>
-      <c r="C878" s="1" t="inlineStr">
+      <c r="C879" s="1" t="inlineStr">
         <is>
           <t>TWISTS</t>
         </is>
       </c>
-      <c r="D878" s="1" t="inlineStr">
+      <c r="D879" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E878" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A879" s="1" t="inlineStr">
+      <c r="E879" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F879" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="880" customHeight="1" ht="140.0">
+      <c r="A880" s="1" t="inlineStr">
         <is>
           <t>1815554</t>
         </is>
       </c>
-      <c r="C879" s="1" t="inlineStr">
+      <c r="C880" s="1" t="inlineStr">
         <is>
           <t>BUTTERNUT SNAP</t>
         </is>
       </c>
-      <c r="D879" s="1" t="inlineStr">
+      <c r="D880" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E879" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A880" s="1" t="inlineStr">
+      <c r="E880" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F880" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="881" customHeight="1" ht="140.0">
+      <c r="A881" s="1" t="inlineStr">
         <is>
           <t>1836971</t>
         </is>
       </c>
-      <c r="C880" s="1" t="inlineStr">
+      <c r="C881" s="1" t="inlineStr">
         <is>
           <t>THERE IS NO SUBSTITUTE</t>
         </is>
       </c>
-      <c r="D880" s="1" t="inlineStr">
+      <c r="D881" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E880" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A881" s="1" t="inlineStr">
+      <c r="E881" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F881" s="1" t="inlineStr">
+        <is>
+          <t>Arnott's Biscuits Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="882" customHeight="1" ht="140.0">
+      <c r="A882" s="1" t="inlineStr">
         <is>
           <t>1855686</t>
         </is>
       </c>
-      <c r="C881" s="1" t="inlineStr">
+      <c r="C882" s="1" t="inlineStr">
         <is>
           <t>Bloke's Finance Advice</t>
         </is>
       </c>
-      <c r="D881" s="1" t="inlineStr">
+      <c r="D882" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E881" s="1" t="inlineStr">
+      <c r="E882" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F881" s="1" t="inlineStr">
+      <c r="F882" s="1" t="inlineStr">
         <is>
           <t>The Trustee for D &amp; B Arnott Family Trust</t>
         </is>
       </c>
     </row>
-    <row r="882" customHeight="1" ht="140.0">
-      <c r="A882" s="1" t="inlineStr">
+    <row r="883" customHeight="1" ht="140.0">
+      <c r="A883" s="1" t="inlineStr">
         <is>
           <t>1857452</t>
         </is>
       </c>
-      <c r="C882" s="1" t="inlineStr">
+      <c r="C883" s="1" t="inlineStr">
         <is>
           <t>Men's Finance Advice</t>
         </is>
       </c>
-      <c r="D882" s="1" t="inlineStr">
+      <c r="D883" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E882" s="1" t="inlineStr">
+      <c r="E883" s="1" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
-      <c r="F882" s="1" t="inlineStr">
+      <c r="F883" s="1" t="inlineStr">
         <is>
           <t>The Trustee for D &amp; B Arnott Family Trust</t>
         </is>
       </c>
     </row>
-    <row r="883" customHeight="1" ht="140.0">
-      <c r="A883" s="1" t="inlineStr">
+    <row r="884" customHeight="1" ht="140.0">
+      <c r="A884" s="1" t="inlineStr">
         <is>
           <t>1870757</t>
         </is>
       </c>
-      <c r="C883" s="1" t="inlineStr">
+      <c r="C884" s="1" t="inlineStr">
         <is>
           <t>Morpeth Muesli</t>
         </is>
       </c>
-      <c r="D883" s="1" t="inlineStr">
+      <c r="D884" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E883" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F883" s="1" t="inlineStr">
+      <c r="E884" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F884" s="1" t="inlineStr">
         <is>
           <t>allison elizabeth arnott</t>
         </is>
       </c>
     </row>
-    <row r="884" customHeight="1" ht="140.0">
-      <c r="A884" s="1" t="inlineStr">
+    <row r="885" customHeight="1" ht="140.0">
+      <c r="A885" s="1" t="inlineStr">
         <is>
           <t>1977957</t>
         </is>
       </c>
-      <c r="C884" s="1" t="inlineStr">
+      <c r="C885" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S</t>
         </is>
       </c>
-      <c r="D884" s="1" t="inlineStr">
+      <c r="D885" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E884" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F884" s="1" t="inlineStr">
+      <c r="E885" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F885" s="1" t="inlineStr">
         <is>
           <t>Rajeshri Kotecha</t>
         </is>
       </c>
     </row>
-    <row r="885" customHeight="1" ht="140.0">
-      <c r="A885" s="1" t="inlineStr">
+    <row r="886" customHeight="1" ht="140.0">
+      <c r="A886" s="1" t="inlineStr">
         <is>
           <t>2075422</t>
         </is>
       </c>
-      <c r="C885" s="1" t="inlineStr">
+      <c r="C886" s="1" t="inlineStr">
         <is>
           <t>TINA WAFER</t>
         </is>
       </c>
-      <c r="D885" s="1" t="inlineStr">
+      <c r="D886" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E885" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F885" s="1" t="inlineStr">
+      <c r="E886" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F886" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
-    <row r="886" customHeight="1" ht="140.0">
-      <c r="A886" s="1" t="inlineStr">
+    <row r="887" customHeight="1" ht="140.0">
+      <c r="A887" s="1" t="inlineStr">
         <is>
           <t>2085841</t>
         </is>
       </c>
-      <c r="C886" s="1" t="inlineStr">
+      <c r="C887" s="1" t="inlineStr">
         <is>
           <t>VitaGO</t>
         </is>
       </c>
-      <c r="D886" s="1" t="inlineStr">
+      <c r="D887" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E886" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F886" s="1" t="inlineStr">
+      <c r="E887" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F887" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
-    <row r="887" customHeight="1" ht="140.0">
-      <c r="A887" s="1" t="inlineStr">
+    <row r="888" customHeight="1" ht="140.0">
+      <c r="A888" s="1" t="inlineStr">
         <is>
           <t>2087001</t>
         </is>
       </c>
-      <c r="C887" s="1" t="inlineStr">
+      <c r="C888" s="1" t="inlineStr">
         <is>
           <t>ARNOTT'S GOOD TIME VITAGO</t>
         </is>
       </c>
-      <c r="D887" s="1" t="inlineStr">
+      <c r="D888" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E887" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F887" s="1" t="inlineStr">
+      <c r="E888" s="1" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="F888" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
-    <row r="888" customHeight="1" ht="140.0">
-      <c r="A888" s="1" t="inlineStr">
+    <row r="889" customHeight="1" ht="140.0">
+      <c r="A889" s="1" t="inlineStr">
         <is>
           <t>2118034</t>
         </is>
       </c>
-      <c r="C888" s="1" t="inlineStr">
+      <c r="C889" s="1" t="inlineStr">
         <is>
           <t>PLANTLY</t>
         </is>
       </c>
-      <c r="D888" s="1" t="inlineStr">
+      <c r="D889" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E888" s="1" t="inlineStr">
+      <c r="E889" s="1" t="inlineStr">
         <is>
           <t>29, 30, 32</t>
         </is>
       </c>
-      <c r="F888" s="1" t="inlineStr">
+      <c r="F889" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
-    <row r="889" customHeight="1" ht="140.0">
-      <c r="A889" s="1" t="inlineStr">
+    <row r="890" customHeight="1" ht="140.0">
+      <c r="A890" s="1" t="inlineStr">
         <is>
           <t>2121132</t>
         </is>
       </c>
-      <c r="C889" s="1" t="inlineStr">
+      <c r="C890" s="1" t="inlineStr">
         <is>
           <t>PLANTLY</t>
         </is>
       </c>
-      <c r="D889" s="1" t="inlineStr">
+      <c r="D890" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E889" s="1" t="inlineStr">
+      <c r="E890" s="1" t="inlineStr">
         <is>
           <t>29, 30, 32</t>
         </is>
       </c>
-      <c r="F889" s="1" t="inlineStr">
+      <c r="F890" s="1" t="inlineStr">
         <is>
           <t>Arnott's Biscuits Ltd</t>
         </is>
       </c>
     </row>
-    <row r="890" customHeight="1" ht="140.0">
-      <c r="A890" s="1" t="inlineStr">
+    <row r="891" customHeight="1" ht="140.0">
+      <c r="A891" s="1" t="inlineStr">
         <is>
           <t>2227888</t>
         </is>
       </c>
-      <c r="C890" s="1" t="inlineStr">
+      <c r="C891" s="1" t="inlineStr">
         <is>
           <t>No-Kickback Ignitions</t>
         </is>
       </c>
-      <c r="D890" s="1" t="inlineStr">
+      <c r="D891" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E890" s="1" t="inlineStr">
+      <c r="E891" s="1" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
-      <c r="F890" s="1" t="inlineStr">
+      <c r="F891" s="1" t="inlineStr">
         <is>
           <t>Michael Arnott</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>