--- v2 (2026-09-02)
+++ v3 (2026-10-24)
@@ -931,80 +931,80 @@
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>ATECO AUTOMOTIVE PTY LIMITED</t>
         </is>
       </c>
     </row>
     <row r="26" customHeight="1" ht="140.0">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>2560060</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>Deliver 9 Campervan
 Deliver 9 Motorhome</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Published:
-Under examination</t>
+Under examination - Deferred</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>ATECO Automotive Pty Limited</t>
         </is>
       </c>
     </row>
     <row r="27" customHeight="1" ht="140.0">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>2560064</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
-          <t>LDV RV
-LDV Recreational Vehicles</t>
+          <t>LDV Recreational Vehicles
+LDV RV</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Published:
-Under examination</t>
+Under examination - Deferred</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>ATECO AUTOMOTIVE PTY LIMITED</t>
         </is>
       </c>
     </row>
     <row r="28" customHeight="1" ht="140.0">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>357872</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>SHOGUN</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">