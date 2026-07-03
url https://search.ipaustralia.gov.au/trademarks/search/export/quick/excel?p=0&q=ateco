--- v0 (2026-03-04)
+++ v1 (2026-07-03)
@@ -665,52 +665,52 @@
       <c r="D16" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>ATECO AUTOMOTIVE PTY LIMITED</t>
         </is>
       </c>
     </row>
     <row r="17" customHeight="1" ht="140.0">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>2292293</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
-          <t>MIFA 9
-MIFA
+          <t>MIFA
+MIFA 9
 MIFA 90</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>ATECO AUTOMOTIVE PTY LIMITED</t>
         </is>
       </c>
     </row>
     <row r="18" customHeight="1" ht="140.0">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>2294472</t>
         </is>
@@ -808,168 +808,168 @@
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>ATECO AUTOMOTIVE PTY LIMITED</t>
         </is>
       </c>
     </row>
     <row r="22" customHeight="1" ht="140.0">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>2392533</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
-          <t>Luma 9
-Luma</t>
+          <t>Luma
+Luma 9</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>ATECO AUTOMOTIVE PTY LIMITED</t>
         </is>
       </c>
     </row>
     <row r="23" customHeight="1" ht="140.0">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>2392534</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
-          <t>Terron
-Terron 9</t>
+          <t>Terron 9
+Terron</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>ATECO AUTOMOTIVE PTY LIMITED</t>
         </is>
       </c>
     </row>
     <row r="24" customHeight="1" ht="140.0">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>2392535</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
-          <t>eTX60
-TX60</t>
+          <t>TX60
+eTX60</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>ATECO AUTOMOTIVE PTY LIMITED</t>
         </is>
       </c>
     </row>
     <row r="25" customHeight="1" ht="140.0">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>2392537</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>eDeliver 5
-Deliver 5</t>
+          <t>Deliver 5
+eDeliver 5</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>ATECO AUTOMOTIVE PTY LIMITED</t>
         </is>
       </c>
     </row>
     <row r="26" customHeight="1" ht="140.0">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>2560064</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
-          <t>LDV Recreational Vehicles
-LDV RV</t>
+          <t>LDV RV
+LDV Recreational Vehicles</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>ATECO AUTOMOTIVE PTY LIMITED</t>
         </is>
       </c>
     </row>
     <row r="27" customHeight="1" ht="140.0">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>357872</t>
         </is>
       </c>