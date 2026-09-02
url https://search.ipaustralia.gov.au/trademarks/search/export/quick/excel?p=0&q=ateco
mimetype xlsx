--- v1 (2026-07-03)
+++ v2 (2026-09-02)
@@ -213,123 +213,123 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1548000" cy="708406"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1404000</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>514285</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1404000" cy="514285"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:F45"/>
+  <dimension ref="A2:F46"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true">
       <pane xSplit="1.0" ySplit="4.0" state="frozen" topLeftCell="B5" activePane="bottomRight"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="10.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="40.0" customWidth="true"/>
     <col min="5" max="5" width="25.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="2" customHeight="1" ht="25.0">
       <c r="A2" s="3" t="inlineStr">
         <is>
           <t>Search Results</t>
         </is>
       </c>
       <c r="C2" s="4" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>42</t>
         </is>
       </c>
     </row>
     <row r="4" customHeight="1" ht="25.0">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Number</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Visual representation</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Words</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -919,607 +919,636 @@
         <is>
           <t>Deliver 5
 eDeliver 5</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Registered:
 Registered/protected</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>ATECO AUTOMOTIVE PTY LIMITED</t>
         </is>
       </c>
     </row>
     <row r="26" customHeight="1" ht="140.0">
       <c r="A26" s="1" t="inlineStr">
         <is>
+          <t>2560060</t>
+        </is>
+      </c>
+      <c r="C26" s="1" t="inlineStr">
+        <is>
+          <t>Deliver 9 Campervan
+Deliver 9 Motorhome</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Published:
+Under examination</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F26" s="1" t="inlineStr">
+        <is>
+          <t>ATECO Automotive Pty Limited</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" customHeight="1" ht="140.0">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
           <t>2560064</t>
         </is>
       </c>
-      <c r="C26" s="1" t="inlineStr">
+      <c r="C27" s="1" t="inlineStr">
         <is>
           <t>LDV RV
 LDV Recreational Vehicles</t>
         </is>
       </c>
-      <c r="D26" s="1" t="inlineStr">
+      <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Published:
 Under examination</t>
         </is>
       </c>
-      <c r="E26" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A27" s="1" t="inlineStr">
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F27" s="1" t="inlineStr">
+        <is>
+          <t>ATECO AUTOMOTIVE PTY LIMITED</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" customHeight="1" ht="140.0">
+      <c r="A28" s="1" t="inlineStr">
         <is>
           <t>357872</t>
         </is>
       </c>
-      <c r="C27" s="1" t="inlineStr">
+      <c r="C28" s="1" t="inlineStr">
         <is>
           <t>SHOGUN</t>
         </is>
       </c>
-      <c r="D27" s="1" t="inlineStr">
+      <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E27" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F27" s="1" t="inlineStr">
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F28" s="1" t="inlineStr">
         <is>
           <t>Ateco Holdings Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="28" customHeight="1" ht="140.0">
-      <c r="A28" s="1" t="inlineStr">
+    <row r="29" customHeight="1" ht="140.0">
+      <c r="A29" s="1" t="inlineStr">
         <is>
           <t>864069</t>
         </is>
       </c>
-      <c r="C28" s="1" t="inlineStr">
+      <c r="C29" s="1" t="inlineStr">
         <is>
           <t>SPECTRA</t>
         </is>
       </c>
-      <c r="D28" s="1" t="inlineStr">
+      <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E28" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F28" s="1" t="inlineStr">
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F29" s="1" t="inlineStr">
         <is>
           <t>Ateco Automotive Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="29" customHeight="1" ht="140.0">
-      <c r="A29" s="1" t="inlineStr">
+    <row r="30" customHeight="1" ht="140.0">
+      <c r="A30" s="1" t="inlineStr">
         <is>
           <t>934307</t>
         </is>
       </c>
-      <c r="C29" s="1" t="inlineStr">
+      <c r="C30" s="1" t="inlineStr">
         <is>
           <t>DriveEurope</t>
         </is>
       </c>
-      <c r="D29" s="1" t="inlineStr">
+      <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Removed - Not renewed:
 Renewal fee not paid</t>
         </is>
       </c>
-      <c r="E29" s="1" t="inlineStr">
+      <c r="E30" s="1" t="inlineStr">
         <is>
           <t>35, 39</t>
         </is>
       </c>
-      <c r="F29" s="1" t="inlineStr">
+      <c r="F30" s="1" t="inlineStr">
         <is>
           <t>Ateco Automotive Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="30" customHeight="1" ht="140.0">
-      <c r="A30" s="1" t="inlineStr">
+    <row r="31" customHeight="1" ht="140.0">
+      <c r="A31" s="1" t="inlineStr">
         <is>
           <t>399037</t>
         </is>
       </c>
-      <c r="C30" s="1" t="inlineStr">
+      <c r="C31" s="1" t="inlineStr">
         <is>
           <t>FOUR WHEEL JIVE</t>
         </is>
       </c>
-      <c r="D30" s="1" t="inlineStr">
+      <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E30" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F30" s="1" t="inlineStr">
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F31" s="1" t="inlineStr">
         <is>
           <t>Ateco Holdings Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="31" customHeight="1" ht="140.0">
-      <c r="A31" s="1" t="inlineStr">
+    <row r="32" customHeight="1" ht="140.0">
+      <c r="A32" s="1" t="inlineStr">
         <is>
           <t>399038</t>
         </is>
       </c>
-      <c r="C31" s="1" t="inlineStr">
+      <c r="C32" s="1" t="inlineStr">
         <is>
           <t>FOUR WHEEL JIVE
 4 WHEEL JIVE</t>
         </is>
       </c>
-      <c r="D31" s="1" t="inlineStr">
+      <c r="D32" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E31" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F31" s="1" t="inlineStr">
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F32" s="1" t="inlineStr">
         <is>
           <t>Ateco Holdings Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="32" customHeight="1" ht="140.0">
-      <c r="A32" s="1" t="inlineStr">
+    <row r="33" customHeight="1" ht="140.0">
+      <c r="A33" s="1" t="inlineStr">
         <is>
           <t>399039</t>
         </is>
       </c>
-      <c r="C32" s="1" t="inlineStr">
+      <c r="C33" s="1" t="inlineStr">
         <is>
           <t>POCKET ROCKET</t>
         </is>
       </c>
-      <c r="D32" s="1" t="inlineStr">
+      <c r="D33" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E32" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F32" s="1" t="inlineStr">
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F33" s="1" t="inlineStr">
         <is>
           <t>Ateco Holdings Ltd.</t>
         </is>
       </c>
     </row>
-    <row r="33" customHeight="1" ht="140.0">
-      <c r="A33" s="1" t="inlineStr">
+    <row r="34" customHeight="1" ht="140.0">
+      <c r="A34" s="1" t="inlineStr">
         <is>
           <t>914569</t>
         </is>
       </c>
-      <c r="C33" s="1" t="inlineStr">
+      <c r="C34" s="1" t="inlineStr">
         <is>
           <t>EUROLEASE</t>
         </is>
       </c>
-      <c r="D33" s="1" t="inlineStr">
+      <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E33" s="1" t="inlineStr">
+      <c r="E34" s="1" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
-      <c r="F33" s="1" t="inlineStr">
+      <c r="F34" s="1" t="inlineStr">
         <is>
           <t>Ateco Automotive Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="34" customHeight="1" ht="140.0">
-      <c r="A34" s="1" t="inlineStr">
+    <row r="35" customHeight="1" ht="140.0">
+      <c r="A35" s="1" t="inlineStr">
         <is>
           <t>942452</t>
         </is>
       </c>
-      <c r="C34" s="1" t="inlineStr">
+      <c r="C35" s="1" t="inlineStr">
         <is>
           <t>MAGNUM WINCH</t>
         </is>
       </c>
-      <c r="D34" s="1" t="inlineStr">
+      <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E34" s="1" t="inlineStr">
+      <c r="E35" s="1" t="inlineStr">
         <is>
           <t>7, 12, 37</t>
         </is>
       </c>
-      <c r="F34" s="1" t="inlineStr">
+      <c r="F35" s="1" t="inlineStr">
         <is>
           <t>Ateco Automotive Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="35" customHeight="1" ht="140.0">
-      <c r="A35" s="1" t="inlineStr">
+    <row r="36" customHeight="1" ht="140.0">
+      <c r="A36" s="1" t="inlineStr">
         <is>
           <t>965319</t>
         </is>
       </c>
-      <c r="C35" s="1" t="inlineStr">
+      <c r="C36" s="1" t="inlineStr">
         <is>
           <t>FUNTOP</t>
         </is>
       </c>
-      <c r="D35" s="1" t="inlineStr">
+      <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E35" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F35" s="1" t="inlineStr">
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F36" s="1" t="inlineStr">
         <is>
           <t>Ateco Automotive Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="36" customHeight="1" ht="140.0">
-      <c r="A36" s="1" t="inlineStr">
+    <row r="37" customHeight="1" ht="140.0">
+      <c r="A37" s="1" t="inlineStr">
         <is>
           <t>1085268</t>
         </is>
       </c>
-      <c r="C36" s="1" t="inlineStr">
+      <c r="C37" s="1" t="inlineStr">
         <is>
           <t>Kia Grand Carnival</t>
         </is>
       </c>
-      <c r="D36" s="1" t="inlineStr">
+      <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Withdrawn:
 Applicant request</t>
         </is>
       </c>
-      <c r="E36" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F36" s="1" t="inlineStr">
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F37" s="1" t="inlineStr">
         <is>
           <t>Ateco Automotive Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="37" customHeight="1" ht="140.0">
-      <c r="A37" s="1" t="inlineStr">
+    <row r="38" customHeight="1" ht="140.0">
+      <c r="A38" s="1" t="inlineStr">
         <is>
           <t>1223945</t>
         </is>
       </c>
-      <c r="C37" s="1" t="inlineStr">
+      <c r="C38" s="1" t="inlineStr">
         <is>
           <t>ATECO</t>
         </is>
       </c>
-      <c r="D37" s="1" t="inlineStr">
+      <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E37" s="1" t="inlineStr">
+      <c r="E38" s="1" t="inlineStr">
         <is>
           <t>7, 12, 35, 36, 42</t>
         </is>
       </c>
-      <c r="F37" s="1" t="inlineStr">
+      <c r="F38" s="1" t="inlineStr">
         <is>
           <t>ATECO AUTOMOTIVE PTY LTD</t>
         </is>
       </c>
     </row>
-    <row r="38" customHeight="1" ht="140.0">
-      <c r="A38" s="1" t="inlineStr">
+    <row r="39" customHeight="1" ht="140.0">
+      <c r="A39" s="1" t="inlineStr">
         <is>
           <t>2007511</t>
         </is>
       </c>
-      <c r="C38" s="1" t="inlineStr">
+      <c r="C39" s="1" t="inlineStr">
         <is>
           <t>MAXUS</t>
         </is>
       </c>
-      <c r="D38" s="1" t="inlineStr">
+      <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E38" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A39" s="1" t="inlineStr">
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F39" s="1" t="inlineStr">
+        <is>
+          <t>ATECO AUTOMOTIVE PTY LIMITED</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" customHeight="1" ht="140.0">
+      <c r="A40" s="1" t="inlineStr">
         <is>
           <t>2007512</t>
         </is>
       </c>
-      <c r="C39" s="1" t="inlineStr">
+      <c r="C40" s="1" t="inlineStr">
         <is>
           <t>MAXUS</t>
         </is>
       </c>
-      <c r="D39" s="1" t="inlineStr">
+      <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E39" s="1" t="inlineStr">
+      <c r="E40" s="1" t="inlineStr">
         <is>
           <t>37</t>
         </is>
       </c>
-      <c r="F39" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A40" s="1" t="inlineStr">
+      <c r="F40" s="1" t="inlineStr">
+        <is>
+          <t>ATECO AUTOMOTIVE PTY LIMITED</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" customHeight="1" ht="140.0">
+      <c r="A41" s="1" t="inlineStr">
         <is>
           <t>2101889</t>
         </is>
       </c>
-      <c r="C40" s="1" t="inlineStr">
+      <c r="C41" s="1" t="inlineStr">
         <is>
           <t>Deliver 9
 Deliver 3</t>
         </is>
       </c>
-      <c r="D40" s="1" t="inlineStr">
+      <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E40" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F40" s="1" t="inlineStr">
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F41" s="1" t="inlineStr">
         <is>
           <t>ATECO Automotive Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="41" customHeight="1" ht="140.0">
-      <c r="A41" s="1" t="inlineStr">
+    <row r="42" customHeight="1" ht="140.0">
+      <c r="A42" s="1" t="inlineStr">
         <is>
           <t>2101890</t>
         </is>
       </c>
-      <c r="C41" s="1" t="inlineStr">
+      <c r="C42" s="1" t="inlineStr">
         <is>
           <t>eDeliver 9
 eDeliver 3</t>
         </is>
       </c>
-      <c r="D41" s="1" t="inlineStr">
+      <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E41" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F41" s="1" t="inlineStr">
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F42" s="1" t="inlineStr">
         <is>
           <t>ATECO Automotive Pty Limited</t>
         </is>
       </c>
     </row>
-    <row r="42" customHeight="1" ht="140.0">
-      <c r="A42" s="1" t="inlineStr">
+    <row r="43" customHeight="1" ht="140.0">
+      <c r="A43" s="1" t="inlineStr">
         <is>
           <t>2276485</t>
         </is>
       </c>
-      <c r="C42" s="1" t="inlineStr">
+      <c r="C43" s="1" t="inlineStr">
         <is>
           <t>Mega Tub</t>
         </is>
       </c>
-      <c r="D42" s="1" t="inlineStr">
+      <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E42" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A43" s="1" t="inlineStr">
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F43" s="1" t="inlineStr">
+        <is>
+          <t>ATECO AUTOMOTIVE PTY LIMITED</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" customHeight="1" ht="140.0">
+      <c r="A44" s="1" t="inlineStr">
         <is>
           <t>2276486</t>
         </is>
       </c>
-      <c r="C43" s="1" t="inlineStr">
+      <c r="C44" s="1" t="inlineStr">
         <is>
           <t>Luxe</t>
         </is>
       </c>
-      <c r="D43" s="1" t="inlineStr">
+      <c r="D44" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E43" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A44" s="1" t="inlineStr">
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F44" s="1" t="inlineStr">
+        <is>
+          <t>ATECO AUTOMOTIVE PTY LIMITED</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" customHeight="1" ht="140.0">
+      <c r="A45" s="1" t="inlineStr">
         <is>
           <t>2276487</t>
         </is>
       </c>
-      <c r="C44" s="1" t="inlineStr">
+      <c r="C45" s="1" t="inlineStr">
         <is>
           <t>Pro</t>
         </is>
       </c>
-      <c r="D44" s="1" t="inlineStr">
+      <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E44" s="1" t="inlineStr">
-[...11 lines deleted...]
-      <c r="A45" s="1" t="inlineStr">
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F45" s="1" t="inlineStr">
+        <is>
+          <t>ATECO AUTOMOTIVE PTY LIMITED</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" customHeight="1" ht="140.0">
+      <c r="A46" s="1" t="inlineStr">
         <is>
           <t>2392536</t>
         </is>
       </c>
-      <c r="C45" s="1" t="inlineStr">
+      <c r="C46" s="1" t="inlineStr">
         <is>
           <t>Dana
 Dana 9</t>
         </is>
       </c>
-      <c r="D45" s="1" t="inlineStr">
+      <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Lapsed:
 Not accepted</t>
         </is>
       </c>
-      <c r="E45" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F45" s="1" t="inlineStr">
+      <c r="E46" s="1" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F46" s="1" t="inlineStr">
         <is>
           <t>ATECO AUTOMOTIVE PTY LIMITED</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>